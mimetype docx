--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.56302521008px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gisele BONNE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche INSERMResponsable d'équipe &amp;quot;Génétique et physiopathologie des maladies neuromusculaires liées à la matrice extracellulaire et du noyau&amp;quot; Centre de Recherche en Myologie -Sorbonne Université - InsermInstitut de Myologie - Paris - France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gisele-bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2516-3258</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075894920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-3121-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interest focuses on the analysis of skeletal and cardiac striated muscles in normal and pathologic conditions. After a PhD thesis (1990-1994) on the human cytochrome C oxidase complex during development and in mitochondrial myopathies, I had post-doctoral training in genetics where I identified the first mutation in the MYBPC3 gene responsible to familial hypertrophic cardiomyopathy (1995). Since 1996, date at which I got a permanent position at Inserm as senior researcher, I conducted my research program of the genetics and pathophysiology of Emery-Dreifuss muscular dystrophy (EDMD) and identified the first mutation of LMNA gene encoding Lamins A/C (1999). Mutations of this gene have been since linked to wide spectrum of disorders, the Laminopathies. My research program has evolved with time towards genetics and pathophysiology of Laminopathies and their related disorders and to reach now the genetics, the pathophysiology and the test of therapeutic approaches of several neuromuscular disorders, as I’m now leading a team of 15 persons at the Center of Research in Myology (Paris, France). The field of laminopathies has grown over the years, and is now a quite competitive and simulating research area. My team created 2 knock-in mouse models reproducing LMNA mutations identified in patients, models that mimics quite well some of the human disease features and thus represent unique tools to test therapeutic strategies. I have been the Chair of the French Society of Myology (SFM, 2015-2018) and I'm the treasure of the World Muscle Society (WMS) since 2017.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathies: natural history and risk prediction of heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.ehag104. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehag104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The burden of TTN variants in the genomic era: analysis of 18,462 individuals from the Solve-RD consortium and general recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesca Di Feo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Paramonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Matalonga Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Töpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hoischen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101649. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2025.101649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2025 version of the gene table of neuromuscular disorders (nuclear genome)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Procaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hamroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.105261. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2024.105261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253rd ENMC international workshop: Striated muscle laminopathies - natural history and clinical trial readiness. 24-26 June 2022, Hoofddorp, The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Quijano-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2023 version of the gene table of neuromuscular disorders (nuclear genome)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hamroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (1), pp.76-117. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2022.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin copy number variations associated with dominant inherited phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Savarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.jmg-2023-109473. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2023-109473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOR1AIP1-Associated Nuclear Envelopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Mackels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xincheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24086911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solve-RD ClinVar-based reanalysis of 1522 index cases from ERN-ITHACA reveals common pitfalls and misinterpretations in exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.100018. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2023.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caenorhabditis elegans models for striated muscle disorders caused by missense variants of human LMNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpi Kalra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trisha Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Gant Luxton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (8), pp.e1010895. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1010895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and Genomic Features of Muscle Differentiation from Isogenic Fibroblasts and Myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Madsen-Østerbye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelhalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ohana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (15), pp.1995. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells12151995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMA2-Related Muscular Dystrophy: The Importance of Accurate Phenotyping and Brain Imaging in the Diagnosis of LGMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Masingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norma Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-221555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of clinical actionnability for genes involved in myopathies: 51 promising genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Vecten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Juntas Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, European Joural of Human Genetics, 30 (SUPPL 1, 1), pp.306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective Evaluation of Clinical Actionability for Genes Involved in Myopathies: 63 Genes with a Medical Value for Patient Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Vecten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Juntas Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (15), pp.8506. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23158506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathies’ Treatments Systematic Review: A Contribution Towards a ‘Treatabolome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara de Sandre-Giovannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jnd-200596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International retrospective natural history study of LMNA-related congenital muscular dystrophy Short Title: LMNA-CMD natural history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomi Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele D’amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntoni Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcab075/6220465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving unsolved rare neurological diseases—a Solve-RD viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Schüle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Timmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Erasmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Reichbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Wayand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (9), pp.1332-1336. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00901-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical Advances of Therapies for Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (21), pp.4834. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm10214834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the histone demethylase LSD1 prevents cardiomyopathy in a mouse model of laminopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Guenantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebeniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Leschik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Watrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI136488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPP5K and SIL1 associated pathologies with overlapping clinical phenotypes converge through dysregulation of PHGDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisa Hathazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Tasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Charlton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144 (8), pp.2427-2442. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awab133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solve-RD: systematic pan-European data sharing and collaborative analysis to solve rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Zurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornelia Ellwanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenka E L M Vissers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Schüle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Synofzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00859-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2022 version of the gene table of neuromuscular disorders (nuclear genome)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hamroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (12), pp.1313-1357. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2021.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The non-muscle ADF/cofilin-1 controls sarcomeric actin filament integrity and force production in striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chatzifrangkeskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (8), pp.109601. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput Digital Image Analysis Reveals Distinct Patterns of Dystrophin Expression in Dystrophinopathy Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Torelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenic Scaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (10), pp.955 - 965. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnen/nlab088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving patients with rare diseases through programmatic reanalysis of genome-phenome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Katharina Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Te Paske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Yavari Dizjikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marini Bettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Glynne Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (9), pp.1337 - 1347. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00852-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352530v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A form of muscular dystrophy associated with pathogenic variants in JAG2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Puusepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Pajusalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Õunap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108 (6), pp.1164. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2021.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020, une année entre parenthèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campana-Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andoni Urtizberea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.5 - 5. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of Lmna Exon 4 Mutations in Myoblast Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gómez-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando De Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert García Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Vilaplana-Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1286. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9051286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2021 version of the gene table of neuromuscular disorders (nuclear genome)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hamroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (12), pp.1008-1048. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2020.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of sarcolipin expression and altered calcium cycling in LMNA cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Morales Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Domínguez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Benitah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry and Biophysics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.100767. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrep.2020.100767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin-Related Congenital Muscular Dystrophy Alters Mechanical Signaling and Skeletal Muscle Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Messéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Viggars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.306. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22010306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FHL1 is a key player of chikungunya virus tropism and pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Hafirassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bonnet-Madin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliya Kril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 343 (4), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03246117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin A/C Assembly Defects in LMNA-Congenital Muscular Dystrophy Is Responsible for the Increased Severity of the Disease Compared with Emery-Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9040844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutant lamins cause nuclear envelope rupture and DNA damage in skeletal muscle cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Earle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fedorchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Isermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jineet Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.464-473. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-019-0563-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Kinase C Alpha Cellular Distribution, Activity, and Proximity with Lamin A/C in Striated Muscle Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Labib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musfira Mohamed-Uvaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Bolongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.2388. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9112388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide to writing systematic reviews of rare disease treatments to generate FAIR-compliant datasets: building a Treatabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.206. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-020-01493-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Role of Tieg1 in Muscle Metabolism and Mitochondrial Oxidative Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Veksler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228 (3), pp.e13394. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.13394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscular dystrophy with arrhythmia caused by loss-of-function mutations in BVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Asselbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boel de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.e321. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXG.0000000000000321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new case of SMA phenotype without epilepsy due to biallelic variants in ASAH1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ame van der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Levade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.337-339. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0250-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of genetic background on the cardiac phenotype in a mouse model of Emery-Dreifuss muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Muchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry and Biophysics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.100664. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrep.2019.100664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deficiency of emerin contributes differently to the pathogenesis of skeletal and cardiac muscles in LmnaH222P/H222P mutant mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megumi Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaori Yamashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Kokuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Chen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (8), pp.e0221512. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0221512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02271145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of missense and splicing in silico predictions tools and implementation of an efficient SNV prioritization NGS pipeline for molecular diagnosis of Myopathies and Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yauy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pegeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Goethem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.339. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-019-0404-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FHL1 is a major host factor for chikungunya virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Hafirassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bonnet-Madin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliya Kril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 574 (7777), pp.259-263. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1578-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02355424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery-Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mammalian LINC complex component SUN1 regulates muscle regeneration by modulating drosha activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsui Han Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Jinfen Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuteru Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.49485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of genetic background on the cardiac phenotype in a mouse model of Emery-Dreifuss muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Muchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry and Biophysics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.100664. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrep.2019.100664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2020 version of the gene table of neuromuscular disorders (nuclear genome)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hamroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.980-1018. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a New Risk Prediction Score for Life-Threatening Ventricular Tachyarrhythmias in Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gandjbakhch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gossios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (4), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.118.039410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted therapies for congenital myasthenic syndromes: systematic review and steps towards a treatabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Missier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanns Lochmuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.19-37. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/ETLS20180100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">214th ENMC International Workshop: Establishing an international consortium for gene discovery and clinical research for Congenital Muscle Disease, Heemskerk, the Netherlands, 6–18 October 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan H. Beggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Donkervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (8), pp.644-650. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A muscle hybrid promoter as a novel tool for gene therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Piekarowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8), pp.157 - 169. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtm.2019.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelioration of desmin network defects by αB-crystallin overexpression confers cardioprotection in a mouse model of dilated cardiomyopathy caused by LMNA gene mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoi Galata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismini Kloukina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kostavasili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimilia Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos H Davos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2018.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue of biosynthesis of nicotinamide adenine dinucleotide protects the heart in cardiomyopathy caused by lamin A/C gene mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chatzifrangkeskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Morales Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Mericskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (22), pp.3870-3880. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddy278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 13C hyperpolarized pyruvate generated by ParaHydrogen detects the response of the heart to altered metabolism in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Cavallari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Muchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26583-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-acetyl cysteine alleviates oxidative stress and protects mice from dilated cardiomyopathy caused by mutations in nuclear A-type lamins gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Morales Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Khouzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Decostre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaida Varnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanja Pekovic-Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (19), pp.3353-3360. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddy243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of Sarcomeric Scaffolding as a Common Baseline Histopathologic Lesion in Titin-Related Myopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainiero Ávila-Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Malfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Cheraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (12), pp.1101-1114. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnen/nly095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel mutations in DNAJB6 cause LGMD1D and distal myopathy in French families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Jonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palmio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Johari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Penttilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), pp.790-794. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ene.13598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated TGF β2 serum levels in Emery-Dreifuss Muscular Dystrophy: Implications for myocyte and tenocyte differentiation and fibrogenic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Siciliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Politano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.337-349. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19491034.2018.1467722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle imaging in laminopathies: Synthesis study identifies meaningful muscles for follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Diaz-Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Alejaldre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Pulido-Valdeolivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura González-Mera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.812-817. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mus.26312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une harmonisation du diagnostic par séquençage haut débit des maladies neuromusculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Procaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (Hors-série 2), pp.20-22. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/201834s206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMAD6 overexpression leads to accelerated myogenic differentiation of LMNA mutated cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23918-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Therapy via Trans-Splicing for LMNA-Related Congenital Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.376 - 386. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtn.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cofilin-1 phosphorylation catalyzed by ERK1/2 alters cardiac actin dynamics in dilated cardiomyopathy caused by lamin A/C gene mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chatzifrangkeskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cohen-Tannoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (17), pp.3060-3078. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddy215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiometabolic assessment of lamin A/C gene mutation carriers: A phenotype-genotype correlation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Kwapich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Espiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Ninni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brigadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Diabetes &amp; metabolism, 45, pp.382-389. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2018.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’errance diagnostique au cœur des préoccupations du 3 e Plan National Maladies Rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.5-5. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/201834s201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pathogenesis and Therapies of Striated Muscle Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Morales Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Muchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1533. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2019 version of the gene table of neuromuscular disorders (nuclear genome)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hamroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2018.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin and the heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Captur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloisa Arbustini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Syrris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104 (6), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/heartjnl-2017-312338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtubule cytoskeleton regulates Connexin 43 localization and cardiac conduction in cardiomyopathy caused by mutation in A-type lamins gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Macquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Jüttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Morales Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (24), pp.4043-4052. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddy227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cofilin-1 phosphorylation catalyzed by ERK1/2 alters cardiac actin dynamics in dilated cardiomyopathy caused by lamin A/C gene mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chatzifrangkeskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cohen-Tannoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (17), pp.3060-3078. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddy215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamins and nesprin-1 mediate inside-out mechanical coupling in muscle cell precursors through FHOD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thevy Lok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1253. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-01324-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Characterization of a French Cohort of GNE-mutation negative inclusion body myopathy patients with exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gorokhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laforet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle &amp; Nerve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.993-997. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mus.25638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac manifestations of congenital LMNA-related muscular dystrophy in children: three case reports and recommendations for care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aben Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiology in the Young</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (6), pp.1076-1082. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1047951116002079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HMGCR antibody–related necrotizing zutoimmune myopathy mimicking muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jaillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (06), pp.473-476. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0037-1604402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased WNT/β-catenin signalling contributes to the pathogenesis of dilated cardiomyopathy caused by mutations in the lamin a/C gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Macquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusako Sera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunichi Homma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.ddw389. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddw389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 version of the gene table of monogenic neuromuscular disorders (nuclear genome)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hamroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (12), pp.1152-1183. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical heterogeneity and phenotype/genotype findings in 5 families with &ITGYG1&IT deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia R. Dahlqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (6), pp.e208. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXG.0000000000000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation in lamin A/C sensitizes the myocardium to exercise-induced mechanical stress but has no effect on skeletal muscles in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2016.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERK1/2 directly acts on CTGF/CCN2 expression to mediate myocardial fibrosis in cardiomyopathy caused by mutations in the lamin A/C gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chatzifrangkeskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Morrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (11), pp.2220-2233. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddw090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac arrhythmia and late-onset muscle weakness caused by a myofibrillar myopathy with unusual histopathological features due to a novel missense mutation in FLNC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avila-Smirnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batonnet-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Bécane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (10), pp.594-606. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2016.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGR2 mutation enhances phenotype spectrum of Dejerine-Sottas syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gargaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Mihaela Seferian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Cardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 263 (7), pp.1456-1458. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00415-016-8153-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Presynaptic High-Affinity Choline Transporter Causes a Congenital Myasthenic Syndrome with Episodic Apnea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seana O’regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiteru Azuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Laffargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Mcmacken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (3), pp.753 - 761. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of new translational, clinical and therapeutic perspectives in laminopathies and other nuclear envelope-related diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara de Sandre-Giovannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lattanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (Suppl 2), </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1172-10-S2-I1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new titinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (24), pp.2126-2135. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000002200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common French-Italian laminopathy registry – update & future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (Suppl 2), pp.O31. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1172-10-S2-O31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminin α2 Deficiency-Related Muscular Dystrophy Mimicking Emery-Dreifuss and Collagen VI related Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Marc Bécane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), pp.229 - 240. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-150093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated prelamin A expression in HGPS-like patients: a transcriptional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire L. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Fayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (8), pp.1051 - 1061. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2014.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of TRIM32 deletions in LGMD patients analyzed by a combined strategy of CGH array and massively parallel sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Andoni Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (7), pp.929-934. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2014.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular microenvironments reveal defective mechanosensing responses and elevated YAP signaling in LMNA-mutated muscle precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simindokht Ziaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127 (13), pp.2873-2884. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.144907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02426468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forelimb Treatment in a Large Cohort of Dystrophic Dogs Supports Delivery of a Recombinant AAV for Exon Skipping in Duchenne Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Guiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Montus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (11), pp.1923-1935. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mt.2014.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02447482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe dystonia, cerebellar atrophy, and cardiomyopathy likely caused by a missense mutation in TOR1AIP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dorboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hubert Caberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.174. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-014-0174-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actin scaffolding by clathrin heavy chain is required for skeletal muscle sarcomere organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vassilopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Buclez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 205 (3), pp.377-393. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201309096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dynamin 2 in the disassembly of focal adhesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Briñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vassilopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guicheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (7), pp.803-809. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00109-013-1040-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctive Serum miRNA Profile in Mouse Models of Striated Muscular Pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poupiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.e55281. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0055281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery-Dreifuss muscular dystrophy, laminopathies, and other nuclear envelopathies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Quijano-Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handb Clin Neurol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113, pp.1367-76. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-59565-2.00007-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00826557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel genetic variant in the transcription factor Islet‐1 exerts gain of function on myocyte enhancer factor 2C promoter activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dilanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Juhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.267-276. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurjhf/hfs178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myoblasts and Embryonic Stem Cells Differentially Engraft in a Mouse Model of Genetic Dilated Cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Catelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.1064-1075. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mt.2013.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygous LmnadelK32 mice develop dilated cardiomyopathy through a combined pathomechanism of haploinsufficiency and peptide toxicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Schlossarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Skov Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (15), pp.3152-64. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddt172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00826642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centronuclear Myopathy - Dynamin 2 Mutation Impairs Autophagy in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vassilopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodvael Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Briñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (6), pp.869-879. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0854.2012.01348.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DelK32-lamin A/C has abnormal location and induces incomplete tissue maturation and severe metabolic defects leading to premature death.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lacène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.1037-48. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddr534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic interplay between human myoblasts and 3D fibrin-based matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tomczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e36173. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinction Between Two Populations of Islet-1-Positive Cells in Hearts of Different Murine Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eschenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (6), pp.1043-1052. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/scd.2010.0374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier locus of the skeletal muscle involvement in Emery–Dreifuss muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Drouin-Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-010-0909-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColVI-myopathies: where do we stand, where do we go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allamand V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Briñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Quijano-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2044-5040-1-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00630240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type B mandibuloacral dysplasia with congenital myopathy due to homozygous ZMPSTE24 missense mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire L. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Quijano-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2010.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upregulation of PPARβ/δ Is Associated with Structural and Functional Changes in the Type I Diabetes Rat Diaphragm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Guellich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Demoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (7), pp.e11494. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0011494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02426556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse model carrying H222P-Lmna mutation develops muscular dystrophy and dilated cardiomyopathy similar to human striated muscle laminopathies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuro Arimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Helbling-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaida Varnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (1), pp.155-69. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddi017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H222P-Lamin mutation induces heart failure via impaired mitochondrial calcium uptake in human cardiac laminopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ruiz-Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehae666.3680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREATABOLOME, A RARE DISEASES’ TREATMENT AWARENESS PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée nationale BRAIN -TEAM, Filière nationale de Santé Maladies rares du système nerveux central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERDERA and opportunities for French genetics teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Thursday of Clinical Genetics - “2025 France Genomic Medicine Initiative” (PFMG 2025) and the International Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in gene therapy for striated muscle laminopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P166 Deciphering the genetic cause of oculopharyngodistal myopathy in a French cohort using Cas9-targeted long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mohand Oumoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Madry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S141, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solve-NMD in Paris: Project results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cossée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD, Solving the unsolved Rare Diseases, Final Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of skeletal muscle strength in laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Decostre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Quijano-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatabolome flags treatable genes and variants: an emerging concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NC-IUPHAR Symposium April 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servier, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Treatabolome : une base de donnée des traitements existant pour les maladies rares à l’échelle du gène/variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Filière en Santé Filnemus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2002 - 2023 : l’Odyssée de… la Myologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de la Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Française de Myologie, Nov 2023, La Baule (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VP429 Impaired skeletal muscle strength in adult patients with laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Decostre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Behin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S159-S160, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de gènes actionnables et application dans le domaine neuromusculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Neuromusculaires de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage repair in LMNA-related congenital muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Guesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P158 Heterozygous SPTAN1 frameshift mutations cause distal myopathy with neurogenic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van de Vondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elouej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S139, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P431 Steroid treatment may change natural history in congenital laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia-Uzquiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S160, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steroid treatment may change natural history in congenital laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Garcia-Uzquiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gomez-García de La Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking actionable genes to the treatabolome in myopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NC-IUPHAR Symposium April 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome DB: linking gene and variants with treatments for rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corvó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hernandez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD, Solving the unsolved Rare Diseases Final Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential genetic modifi ers underlying phenotypic variability in a French family with striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïra Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene therapy for striated muscle laminopathy (in vivo study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve rare diseases: systematic pan-European data sharing and collaborative analysis: the Solve-RD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Congress of the European Paedriatric Neurology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Paedriatric Neurology Society, Jun 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P192 The open-access treatabolome platform enhances the visibility of treatable and actionable genes in RD-connect's GPAP and other clinical diagnosis support tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hernandez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston, United States. pp.S142, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust and practical myogenic system to explore cellular and genomic features of muscle differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Madsen-Østerbye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdelhalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ohana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston, United States. pp.S158, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating lineage-specifi c phenotypes of laminopathies using induced pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Hagemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment résoudre les impasses diagnostiques des maladies rares : partage systématique des données paneuropéennes et analyse collaborative : le projet Solve-RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur l'errance et l'impasse diagnostiques - Filière Filnemus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filnemus, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent insights in the pathophysiological mechanisms of striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of LMNA p.H222P mutation- related cardiomyopathy using human induced pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z R. Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using patient iPSC-derived skeletal muscle models for development of a CRISPR-based exon removal therapeutic strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Steele-Stallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lionello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Jalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the pathophysiological mechanisms of striated muscle Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ottawa NMD 2023 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Myo-converted fi broblasts as a relevant model to study chromatin organization defects in striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Madsen-Østerbye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelhalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ohana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the pathophysiological mechanisms of striated muscle Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Intermediate Filaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elly Hol, Jun 2023, Noorwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P338 Clinical, morphological, and proteomic features of patients suspected of X-linked myopathy with excessive autophagy (XMEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S99, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O03 In vivo gene therapy for striated muscle laminopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S67, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of gene therapy for striated muscle laminopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cure CMD scientific and family conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genetic modifiers modulating the disease severity of LMNA-Congenital Muscular Dystrophy (LMNA-CMD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network for Laminopathies Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene therapy for striated muscle laminopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th French-Japanese Workshop on Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gisèle Bonne; Ichizo Nishino, Sep 2022, Giverny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genetic modifiers modulating the disease severity of LMNA-Congenital Muscular Dystrophy (LMNA-CMD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDUK Muscles Matter online seminar series Congenital muscular dystrophy (CMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dommages de l'ADN dans la dystrophie musculaire congénitale liée à LMNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de la Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAV-driven human BAG3 overexpression unexpectedly exacerbate heart failure in a LMNAH222P DCM mice model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Duboscq-Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Cardiologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France. pp.192, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2022.04.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striated muscle laminopathies: Modifier variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253rd ENMC International Workshop: Striated Muscle Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G Bonne, S Quijano-Roy, L Maggi, C Bonnemann, Jun 2022, Hoofddorp, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the increased severity of LMNA-related muscular dystrophy compared with Emery-Dreyfuss muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A hybrid workshop on the nuclear envelope, mechanobiology and rare diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients’ registries: present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253rd ENMC International Workshop: Striated Muscle Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G Bonne, S Quijano-Roy, L Maggi, C Bonnemann, Jun 2022, Hoofddorp, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striated muscle laminopathies, from gene defects to pathomechanisms and therapeutic approaches: what are we missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovering a cure for LMNA: Current strategies, crazy ideas and future collaborations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Case (Season II): TTN deletion described after CNV analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cossée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde: Quel avenir pour la recherche sur les maladies rares ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de contribution de l’ANR au domaine des maladies rares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The clinico-genetic spectrum of Lamin A/C gene (LMNA) mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A hybrid workshop on the nuclear envelope, mechanobiology and rare disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hybrid conference, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion needed on how to define and select non-clinical biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253rd ENMC International Workshop: Striated Muscle Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G Bonne, S Quijano-Roy, L Maggi, C Bonnemann, Jun 2022, Hoofddorp, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene therapy for striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network for Laminopathies Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatabolome flags treatable genes and variants: an emerging concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERN-Euro-NMD-Eurordis CETF symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular pathophysiological mechanisms of Cardiac Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Heart Fondation Centre virtual 2021 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome database: towards enhancing Rare Diseases’ treatment visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hernandez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corvó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striated muscle of Laminopathies, Scientific advances for the development of treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMNACardio Foundation meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMNA (Laminopathy) Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cure-CMD: 2021 Virtual SciFam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solve-RD: Un projet Européen visant à réduire l’errance diagnostique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eunjeux et Défis de la Recherche dans les Maladies Rares - Fondation Malaides Rares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Conference - Online., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatabolome flags treatable genes and variants: an emerging concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hernandez Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERN Euro-NMD Webinar on Treatabolome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Webinar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and discovery of Laminopathy , Scientific advances for the development of treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Rare Diseases in Puerto Rico from the Capitol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Case: Patient with only one CAPN3 variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP3 Task 3. Treatabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound heterozygous mutations in the LOXL4 gene: a novel cause of contractural myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISES DE GÉNÉTIQUE HUMAINE ET MÉDICALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene therapy for LMNA-related congenital muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cure CMD scientific and family conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathy of the striated muscle: from the gene defects to therapeutic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar by Prof I Perez at Unidad de Terapia Génica, Instituto de Investigación de Enfermedades Raras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole exome sequencing identifies compound heterozygous missense variants in the LOXL4 gene: a novel candidate cause of contractural myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Skeletal Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference (Covid), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solved-RD WP3 progress update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Steering Committee Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Treatabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHG 2020.2 - European Human Genetics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Filière en Santé Maladies Neuromusculaire Rares, Filnemus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Conference - Online., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole exome sequencing identifies compound heterozygous missense variants in the LOXL4 gene: a novel candidate cause of contractural myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, ELECTR NETWORK, France. pp.S47, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2020.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling skeletal muscle laminopathies with human iPS cells and bio-engineered skeletal muscles: Prospects for genetic therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Steele-Stallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sarcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESGCT 27th Annual Congress in collaboration with SETGyc Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.OR11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathy of the striated muscle: from the gene defects to therapeutic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH EUROPEAN INTERMEDIATE FILAMENT MEETING EUROIF AND COST EUROCELLNET MEETING 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of haploinsufficiency and dominant negative effects of mutant lamin A/C are responsible for the increased severity of L-CMD compared with EDMD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zwerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH EUROPEAN INTERMEDIATE FILAMENT MEETING EUROIF AND COST EUROCELLNET MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathy of the striated muscle: from the gene defects to therapeutic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Wilhelm Bernhard Workshop on the Cell Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk stratification for sudden death in laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th UK Nuclear Envelope Disease and Chrmatin Organisation Meeting / 3rd International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New risk prediction score for life-threatening ventricular tachyarrhythmias in laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gandjbakhch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gossios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Society-of-Cardiology (ESC) / World Congress of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Paris, France. pp.5164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNA-processing pathway is impaired in skeletal muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH EUROPEAN INTERMEDIATE FILAMENT MEETING EUROIF AND COST EUROCELLNET MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS THERAPY: REGISTRIES, BIOBANKS, TREATABLE VARIANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Radboud University Medical Center (UMC), Nijmegen,, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathy of the striated muscle: from the gene defects to therapeutic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR Inserm 1011 – Université Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMNA-linked lipodystrophy : new insight on cardiovascular phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lascols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th UK Nuclear Envelope Disease and Chrmatin Organisation Meeting / 3rd International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Network for Laminopathies management: Network Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Meeting​ European Network for Laminopathies Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kings College, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steroid treatment may change natural history in young children with LMNA mutations and dropped head syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez Garcia de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Natera-de Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. pp.S141, </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the pathophysiology of LMNA-related congenital muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint Meeting Belgian-Dutch Neuromuscular Study Group &amp; German Reference Center for Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Valls, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote Lecture : Laminopathies from the first mutation to therapeutic avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare Diseases Summer School - Rare Disease Initiative Zürich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kartause Ittingen, Warth, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse intégrée du grand projet de séquençage MYOCAPTURE d’identification de nouveaux gènes de myopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Malfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Assises de Génétique Humaine et Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KLF10 regulates skeletal muscle metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Veksler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Bone and Mineral Research Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society for Bone and Mineral Research, Sep 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striated muscle Laminopathies from gene defects to pathophysiology mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Meeting of the Mediterranean Society of Myology in connection with the 2nd Congress of the Turkish Neuromuscular Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avanos, Cappadocia, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathies: unveiling the pathophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Intermediate filaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennaissance Tuscany Il Ciocco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar by Porf Alessandra Ferlini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the pathophysiology of LMNA-related congenital muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Lamina and nuclear organization. Cost School &amp; The Batsheva de Rothschild Seminar.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Yearim, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the pathophysiology of striated muscle Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanna Lattanzi, Apr 2017, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gene for myopathies with prominent contractures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Filnemus 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of the large-scale sequencing project ``Myocapture'' to identify novel genes for myopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. pp.S195, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of nucleoplasmic lamin A/C during myoblast differentiation induces nuclear fusion in LMNA-related congenital myopathy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pleiotropic Nuclear Envelope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John McIntyre Conference Centre, University of Edinburgh, Aug 2017, Edinburgh (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the pathophysiology of striated muscle Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of COST Action CA15214 An Integrative Action for Multidisciplinary Studies on Cellular Structural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavel Hodzak, Mar 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle pathology and dysfunction in a novel mouse model of COLVI-myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Solares Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viou Thao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Perth, Australia. pp.827-828, </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2012.06.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie descriptive des troubles de santé après mise en place chez les jeunes bovins allotés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Assie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin copy number variations associated with dominant inherited phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Savarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD, Solving the unsolved Rare Diseases, Final Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygous SPTAN1 frameshift mutations cause distal myopathy with neurogenic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan De Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liedewei van De Vondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Elouej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD, Solving the unsolved Rare Diseases, Final Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the molecular biology of Inclusion body Myositis through multi-omics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mridul Johari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Wijnbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Houlden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD, Solving the unsolved Rare Diseases, Final Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de l’utilisation des corticoïdes dans les laminopathies de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio García-Uzquiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gómez-García de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 ème congrès de la Société Française de Neurologie Pédiatrique, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Marseille (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene therapy for striated muscle laminopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international congress of myology - Myology2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential genetic modifiers underlying phenotypic variability in a French family with striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Hybrid Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Halifax, Canada. Neuromuscular Disorders, 32, pp.S108, 2022, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2022.07.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing the Nuclear Envelope: Using Human iPS Cells and CRISPR-Cas Technology to Develop Novel Therapies for Skeletal Muscle Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Moore,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lionello,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jalal,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hs Stallard,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Congress of the European-Society-of-Gene-and-Cell-Therapy (ESCGT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, Ecosse, United Kingdom. Hum. Gene Ther., 33 (23-24), pp.A208, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOXL4 loss-of-function: a novel cause of matrisome-related disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international congress of myology - Myology2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNA-processing pathway is impaired in striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international congress of myology: Myology2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice Acropolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solve-RD, solving unsolved cold cases: TTN deletion described thanks to a systematic Copy Number Variant/Structural Variant (CNV/SV) reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cossée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international congress of myology - Myology2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE: a patient registry for laminopathies and emerinopathies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Sande-Giovannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Campanna-Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Hybrid Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Halifax, Canada. Neuromuscular Disorders, 32, pp.S112, 2022, </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2022.07.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses fonctionnelles et études de corrélation phénotype-génotype chez des patients suspects de titinopathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Van Goethem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Juntas Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de la Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome database: current state and new developments towards enhancing rare disease treatment visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hernandez Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE: A patient registry for Laminopathies and Emerinopathies in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara de Sandre-Giovannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campanna-Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de la Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE: A patient registry for Laminopathies and Emerinopathies in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campanna-Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international congress of Myology - Myology2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential genetic modifiers underlying phenotypic variability in a French family with striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international congress of myology - Myology2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The α2-subunit of the AP2 clathrin adaptor as a new causal gene in an atypical myopathy with granulofilamentous inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alpha2-subunit of the AP2 clathrin adaptor as the causal gene in an atypical myopathy with granulofilamentous inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of the World Muscle Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, United Kingdom. Neuromuscular Disorders, 31, pp.S141-S142, 2021, </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2021.07.326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatabolome Database and Platform: enhancing Rare Diseases’ treatment visibility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Hernandez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Human Genetics Virtual Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional validation of a novel variant of the SPTAN1 gene identified in a family with distal motor myopathy with nerve involvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elouej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isapof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of the World Muscle Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, United Kingdom. Neuromuscular Disorders, 31, pp.S72, 2021, </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2021.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of haploinsufficiency and dominant negative effects of mutant lamin A/C are responsible for the increased severity of L-CMD compared with EDMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zwerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cure-CMD: 2021 Virtual SciFam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome database: towards enhancing Rare Diseases' treatment visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hernandez-Ferrer,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvo,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Matalonga,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Carmody,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th European Society of Human Genetics (ESHG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, United Kingdom. Eur. J. Hum. Genet., 30 (Suppl 1), pp.P17.076.C, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin A/C Assembly Defects in LMNA-Congenital Muscular Dystrophy Is Responsible for the Increased Severity of the Disease Compared with Emery–Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées de la Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatabolome flags treatable genes and variants: an emerging concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hernandez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of the World Muscle Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, United Kingdom. Neuromuscular Disorders, 31, pp.S146-S147, 2021, </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2021.07.344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of clinical actionability for genes involved in myopathies: 34 promising genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vecten,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pion,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rj Morales,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sternberg,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rendu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, United Kingdom. Neuromuscular Disorders, 31 (Suppl 1), pp.LBP.14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole exome sequencing identifies compound heterozygous missense variants in the LOXL4 gene: a novel candidate cause of contractural myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome: a rare diseases treatment awareness project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHG 2020.2 - European Human Genetics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference, United Kingdom. Eur. J. Hum. Genet., 28 (Suppl 1), pp.P18.57.A, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome: a rare diseases treatment awareness project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Rare Diseases &amp; Orphan Products 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild-type lamin A overexpression combined with mutant Lmna knock-down extends lifespan in a murine model of LMNA-congenital muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESGCT 27th Annual Congress in collaboration with SETGyc Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. Hum. Gene Ther., 30 (11), pp.P484, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between dystrophin espression and clinical phenotype using high-throughput digital immunoanalysis in Duchenne and Becker muscular dystrophy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S90, 2019, </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOLVE-RD project: sharing patients’ data to diagnose rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International meeting of Myology - Myology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of nucleoplasmic lamin A/C during myoblast differentiation induces nuclear fusion in LMNA-related congenital myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zwerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International meeting of Myology - Myology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically-induced nuclear damage and increased p53 signaling lead to myofiber dysfunction in skeletal muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler J. Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley J. Earle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory R. Fedorchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Isermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jineet Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th UK Nuclear Envelope Disease and Chrmatin Organisation Meeting / 3rd International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGMD, exercise intolerance, ptosis, ophthalmoplegia and dermatologic features: the phenotypic pleiotropy of plectinopathies in 8 French families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Juntas-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S140, 2019, </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNA-processing pathway is impaired in skeletal muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound heterozygous mutations in the LOXL4 gene: a novel cause of contractural myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear export of YAP requires functional LINC complexes in skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Meeting​ European Network for Laminopathies Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene therapy for LMNA-related Congenital Muscular Dystrophy (L-CMD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International meeting of Myology - Myology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocapture: a large-scale sequencing project to identify novel genes for myopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Chéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Malfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Schartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myologie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploinsufficiency and dominant negative effects of mutant lamin A/C both contribute to the increased severity of L-CMD compared with EDMD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zwerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING SKELETAL MUSCLE LAMINOPATHIES USING HUMAN iPS CELLS AND BIO-ENGINEERED SKELETAL MUSCLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Steele-Stallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpita Sarcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanel Ozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th UK Nuclear Envelope Disease and Chrmatin Organisation Meeting / 3rd International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CORTICOIDES ORAUX, UNE OPTION THERAPEUTIQUE DANS LES LAMINOPATHIES CONGENITALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomez-Garcia de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild-type lamin A overexpression combined with mutant Lmna knock-down extends lifespan in a murine model of LMNA-congenital muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, ultrastructural and western blot analysis in adult and child with PLEC1-related myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S138, 2019, </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene therapy via trans-splicing for LMNA-related congenital muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Changing the Face of Modern Medicine - Stem Cell and Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lausanne, Switzerland. Hum. Gene Ther., 29 (12), pp.A138. P379, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle mutation d’épissage du gène POPDC1 (BVES) associée à des blocs de conduction cardiaque du 1er degré et une dystrophie musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben-Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Assises de génétique humaine et médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystrophin quantification in Duchenne and Becker muscular dystrophy: correlation between dystrophin protein and clinical phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th UK Neuromuscular Translational Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cambridge, United Kingdom. Neuromuscular Disorders, 28, pp.S7-S8, 2018, </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0960-8966(18)30310-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of sarcomeric scaffolding as a common baseline histopathologic lesion in titin-related myopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Avila-Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mendoza, Argentina. Neuromuscular Disorders, 28, pp.S104-S105, 2018, </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2018.06.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BVES loss-of-function mutations in limb-girdle muscular dystrophy 2X with cardiac conduction disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Asselbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mendoza, Argentina. Neuromuscular Disorders, 28, pp.S59-S60, 2018, </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2018.06.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collagen VI deficiency: the heart of the matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the international LMNA -related congenital and childhood onset muscular dystrophy retrospective natural history study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Norato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. 27, pp.S137-S138, 2017, </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPDC1 gene mutation screening in patients with LGMD and heart disturbances: a mutation load effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Buchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S140, 2017, </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPDC1 gene mutations screening in laminopathies: possible role as a modifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th European-Society-of-Human-Genetics (ESHG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark. Eur. J. Hum. Genet., 26 (S), pp.445-446. P10.51C, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characterization of a French cohort of GNE -mutation negative inclusion body myopathy patients using exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gorokhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laforêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. 27, pp.S149, 2017, </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of TIEG expression results in defective skeletal muscle structure and function with associated impairment of mitochondrial biogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Veksler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Piquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Society-for-Bone-and-Mineral-Research (ASBMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver (CO), United States. J. Bone Miner. Res., 32 (Suppl 1), pp.S7-S8. 1024, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal trafficking of connexin 43: A key element in the development of LMNA cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Macquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatzifrangkeskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gotthardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S139, 2017, </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel INPP5K mutation in a sibship from the Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S110-S111, 2017, </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A muscle hybrid promoter provides specific and effective gene expression after intramuscular and systemic delivery with AAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Piekarowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Machowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European-Society-of-Gene-and-Cell-Therapy (ESCGT) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Berlin, Germany. Hum. Gene Ther., 28 (12), pp.A44-A45. P096, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosteroid treatment in early-onset lamin A/C related muscular dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S138, 2017, </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of nucleoplasmic lamin A/C during myoblast differentiation induces nuclear fusion in LMNA-related congenital myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Zwerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European meeting on Intermediate filaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIEG1 is a novel regulator of muscle mitochondrial biogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Veksler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S117, 2017, </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological spectrum of RYR1 recessive myopathies: clinical and genetic correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological spectrum of RYR1 recessive myopathies: Clinical and genetic correlation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorder, 27, pp.S239, 2017, </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collagen VI deficiency: The heart of the matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Malo, France. Neuromuscular Disorders, 27, pp.S106, 2017, </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear envelope protein lamin A/C is a crucial mechanosensory component for skeletal muscle plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Messeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Herledan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ottawa, Canada. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel recessive splice site mutation in POPDC1 ( BVES ) is associated with first-degree atrioventricular block and muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben-Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World Muscle Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S139-S140, 2017, </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des actions Recherche de la Filière en Santé Maladies Rares Neuromusculaires - FILNEMUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lamin A/C variant causing striated muscle disease provides insights into filament organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Kronenberg-Tenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meltem Tatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Eibauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Yeon Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatabolome, an emerging concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (3), pp.337-339, 2021, </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-219003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1030"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.56302521008px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gisele BONNE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche INSERMResponsable d'équipe &amp;quot;Génétique et physiopathologie des maladies neuromusculaires liées à la matrice extracellulaire et du noyau&amp;quot; Centre de Recherche en Myologie -Sorbonne Université - InsermInstitut de Myologie - Paris - France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gisele-bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2516-3258</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075894920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-3121-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interest focuses on the analysis of skeletal and cardiac striated muscles in normal and pathologic conditions. After a PhD thesis (1990-1994) on the human cytochrome C oxidase complex during development and in mitochondrial myopathies, I had post-doctoral training in genetics where I identified the first mutation in the MYBPC3 gene responsible to familial hypertrophic cardiomyopathy (1995). Since 1996, date at which I got a permanent position at Inserm as senior researcher, I conducted my research program of the genetics and pathophysiology of Emery-Dreifuss muscular dystrophy (EDMD) and identified the first mutation of LMNA gene encoding Lamins A/C (1999). Mutations of this gene have been since linked to wide spectrum of disorders, the Laminopathies. My research program has evolved with time towards genetics and pathophysiology of Laminopathies and their related disorders and to reach now the genetics, the pathophysiology and the test of therapeutic approaches of several neuromuscular disorders, as I’m now leading a team of 15 persons at the Center of Research in Myology (Paris, France). The field of laminopathies has grown over the years, and is now a quite competitive and simulating research area. My team created 2 knock-in mouse models reproducing LMNA mutations identified in patients, models that mimics quite well some of the human disease features and thus represent unique tools to test therapeutic strategies. I have been the Chair of the French Society of Myology (SFM, 2015-2018) and I'm the treasure of the World Muscle Society (WMS) since 2017.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathies: natural history and risk prediction of heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.ehag104. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehag104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The burden of TTN variants in the genomic era: analysis of 18,462 individuals from the Solve-RD consortium and general recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesca Di Feo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Paramonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Matalonga Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Töpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hoischen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101649. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2025.101649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2025 version of the gene table of neuromuscular disorders (nuclear genome)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Procaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hamroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.105261. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2024.105261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2023 version of the gene table of neuromuscular disorders (nuclear genome)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hamroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (1), pp.76-117. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2022.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253rd ENMC international workshop: Striated muscle laminopathies - natural history and clinical trial readiness. 24-26 June 2022, Hoofddorp, The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Quijano-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin copy number variations associated with dominant inherited phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Savarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.jmg-2023-109473. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2023-109473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOR1AIP1-Associated Nuclear Envelopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Mackels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xincheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24086911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solve-RD ClinVar-based reanalysis of 1522 index cases from ERN-ITHACA reveals common pitfalls and misinterpretations in exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.100018. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2023.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caenorhabditis elegans models for striated muscle disorders caused by missense variants of human LMNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpi Kalra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trisha Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Gant Luxton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (8), pp.e1010895. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1010895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and Genomic Features of Muscle Differentiation from Isogenic Fibroblasts and Myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Madsen-Østerbye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelhalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ohana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (15), pp.1995. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells12151995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMA2-Related Muscular Dystrophy: The Importance of Accurate Phenotyping and Brain Imaging in the Diagnosis of LGMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Masingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norma Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-221555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of clinical actionnability for genes involved in myopathies: 51 promising genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Vecten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Juntas Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, European Joural of Human Genetics, 30 (SUPPL 1, 1), pp.306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective Evaluation of Clinical Actionability for Genes Involved in Myopathies: 63 Genes with a Medical Value for Patient Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Vecten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Juntas Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (15), pp.8506. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23158506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International retrospective natural history study of LMNA-related congenital muscular dystrophy Short Title: LMNA-CMD natural history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomi Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele D’amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntoni Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcab075/6220465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathies’ Treatments Systematic Review: A Contribution Towards a ‘Treatabolome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara de Sandre-Giovannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jnd-200596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical Advances of Therapies for Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (21), pp.4834. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm10214834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving unsolved rare neurological diseases—a Solve-RD viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Schüle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Timmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrie Erasmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Reichbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Wayand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (9), pp.1332-1336. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00901-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPP5K and SIL1 associated pathologies with overlapping clinical phenotypes converge through dysregulation of PHGDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisa Hathazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Tasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Charlton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144 (8), pp.2427-2442. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awab133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the histone demethylase LSD1 prevents cardiomyopathy in a mouse model of laminopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Guenantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Jebeniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Leschik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Watrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI136488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solve-RD: systematic pan-European data sharing and collaborative analysis to solve rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Zurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornelia Ellwanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenka E L M Vissers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Schüle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Synofzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00859-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2022 version of the gene table of neuromuscular disorders (nuclear genome)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hamroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (12), pp.1313-1357. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2021.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The non-muscle ADF/cofilin-1 controls sarcomeric actin filament integrity and force production in striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chatzifrangkeskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (8), pp.109601. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput Digital Image Analysis Reveals Distinct Patterns of Dystrophin Expression in Dystrophinopathy Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Torelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenic Scaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (10), pp.955 - 965. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnen/nlab088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving patients with rare diseases through programmatic reanalysis of genome-phenome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Katharina Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Te Paske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Yavari Dizjikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marini Bettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Glynne Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (9), pp.1337 - 1347. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00852-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352530v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A form of muscular dystrophy associated with pathogenic variants in JAG2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Puusepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Pajusalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Õunap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108 (6), pp.1164. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2021.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin-Related Congenital Muscular Dystrophy Alters Mechanical Signaling and Skeletal Muscle Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Messéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Viggars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.306. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22010306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of sarcolipin expression and altered calcium cycling in LMNA cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Morales Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Domínguez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Benitah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry and Biophysics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.100767. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrep.2020.100767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FHL1 is a key player of chikungunya virus tropism and pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Hafirassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bonnet-Madin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliya Kril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 343 (4), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03246117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin A/C Assembly Defects in LMNA-Congenital Muscular Dystrophy Is Responsible for the Increased Severity of the Disease Compared with Emery-Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9040844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020, une année entre parenthèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campana-Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andoni Urtizberea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.5 - 5. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2021 version of the gene table of neuromuscular disorders (nuclear genome)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hamroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (12), pp.1008-1048. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2020.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of Lmna Exon 4 Mutations in Myoblast Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gómez-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando De Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert García Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Vilaplana-Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1286. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9051286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutant lamins cause nuclear envelope rupture and DNA damage in skeletal muscle cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Earle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fedorchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Isermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jineet Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.464-473. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-019-0563-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Kinase C Alpha Cellular Distribution, Activity, and Proximity with Lamin A/C in Striated Muscle Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Labib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musfira Mohamed-Uvaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Bolongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.2388. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9112388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide to writing systematic reviews of rare disease treatments to generate FAIR-compliant datasets: building a Treatabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.206. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-020-01493-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Role of Tieg1 in Muscle Metabolism and Mitochondrial Oxidative Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Veksler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228 (3), pp.e13394. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.13394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new case of SMA phenotype without epilepsy due to biallelic variants in ASAH1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ame van der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Levade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.337-339. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0250-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deficiency of emerin contributes differently to the pathogenesis of skeletal and cardiac muscles in LmnaH222P/H222P mutant mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megumi Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaori Yamashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Kokuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Chen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (8), pp.e0221512. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0221512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02271145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of genetic background on the cardiac phenotype in a mouse model of Emery-Dreifuss muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Muchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry and Biophysics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.100664. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrep.2019.100664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscular dystrophy with arrhythmia caused by loss-of-function mutations in BVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Asselbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boel de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.e321. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXG.0000000000000321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FHL1 is a major host factor for chikungunya virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Hafirassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bonnet-Madin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliya Kril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 574 (7777), pp.259-263. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1578-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02355424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of missense and splicing in silico predictions tools and implementation of an efficient SNV prioritization NGS pipeline for molecular diagnosis of Myopathies and Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yauy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pegeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Goethem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.339. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-019-0404-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery-Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mammalian LINC complex component SUN1 regulates muscle regeneration by modulating drosha activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsui Han Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Jinfen Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuteru Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.49485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of genetic background on the cardiac phenotype in a mouse model of Emery-Dreifuss muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Muchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry and Biophysics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.100664. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrep.2019.100664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2020 version of the gene table of neuromuscular disorders (nuclear genome)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hamroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.980-1018. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a New Risk Prediction Score for Life-Threatening Ventricular Tachyarrhythmias in Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gandjbakhch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gossios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (4), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.118.039410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted therapies for congenital myasthenic syndromes: systematic review and steps towards a treatabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Missier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanns Lochmuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.19-37. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/ETLS20180100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A muscle hybrid promoter as a novel tool for gene therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Piekarowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8), pp.157 - 169. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtm.2019.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">214th ENMC International Workshop: Establishing an international consortium for gene discovery and clinical research for Congenital Muscle Disease, Heemskerk, the Netherlands, 6–18 October 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan H. Beggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Donkervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (8), pp.644-650. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 13C hyperpolarized pyruvate generated by ParaHydrogen detects the response of the heart to altered metabolism in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Cavallari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Muchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26583-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of Sarcomeric Scaffolding as a Common Baseline Histopathologic Lesion in Titin-Related Myopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainiero Ávila-Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Malfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Cheraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (12), pp.1101-1114. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnen/nly095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-acetyl cysteine alleviates oxidative stress and protects mice from dilated cardiomyopathy caused by mutations in nuclear A-type lamins gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Morales Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Khouzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Decostre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaida Varnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanja Pekovic-Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (19), pp.3353-3360. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddy243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel mutations in DNAJB6 cause LGMD1D and distal myopathy in French families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Jonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palmio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Johari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Penttilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), pp.790-794. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ene.13598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelioration of desmin network defects by αB-crystallin overexpression confers cardioprotection in a mouse model of dilated cardiomyopathy caused by LMNA gene mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoi Galata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismini Kloukina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kostavasili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimilia Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos H Davos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2018.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescue of biosynthesis of nicotinamide adenine dinucleotide protects the heart in cardiomyopathy caused by lamin A/C gene mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chatzifrangkeskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Morales Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Mericskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (22), pp.3870-3880. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddy278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle imaging in laminopathies: Synthesis study identifies meaningful muscles for follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Diaz-Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Alejaldre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Pulido-Valdeolivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura González-Mera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.812-817. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mus.26312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une harmonisation du diagnostic par séquençage haut débit des maladies neuromusculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Procaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (Hors-série 2), pp.20-22. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/201834s206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMAD6 overexpression leads to accelerated myogenic differentiation of LMNA mutated cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23918-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated TGF β2 serum levels in Emery-Dreifuss Muscular Dystrophy: Implications for myocyte and tenocyte differentiation and fibrogenic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Siciliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Politano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.337-349. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19491034.2018.1467722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’errance diagnostique au cœur des préoccupations du 3 e Plan National Maladies Rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.5-5. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/201834s201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cofilin-1 phosphorylation catalyzed by ERK1/2 alters cardiac actin dynamics in dilated cardiomyopathy caused by lamin A/C gene mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chatzifrangkeskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cohen-Tannoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (17), pp.3060-3078. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddy215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Therapy via Trans-Splicing for LMNA-Related Congenital Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.376 - 386. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtn.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiometabolic assessment of lamin A/C gene mutation carriers: A phenotype-genotype correlation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Kwapich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Espiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Ninni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brigadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Diabetes &amp; metabolism, 45, pp.382-389. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2018.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pathogenesis and Therapies of Striated Muscle Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Morales Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Muchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1533. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.01533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2019 version of the gene table of neuromuscular disorders (nuclear genome)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hamroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2018.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin and the heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Captur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloisa Arbustini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Syrris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104 (6), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/heartjnl-2017-312338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtubule cytoskeleton regulates Connexin 43 localization and cardiac conduction in cardiomyopathy caused by mutation in A-type lamins gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Macquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Jüttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Morales Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (24), pp.4043-4052. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddy227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cofilin-1 phosphorylation catalyzed by ERK1/2 alters cardiac actin dynamics in dilated cardiomyopathy caused by lamin A/C gene mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chatzifrangkeskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cohen-Tannoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (17), pp.3060-3078. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddy215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Characterization of a French Cohort of GNE-mutation negative inclusion body myopathy patients with exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gorokhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laforet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle &amp; Nerve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.993-997. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mus.25638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamins and nesprin-1 mediate inside-out mechanical coupling in muscle cell precursors through FHOD1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thevy Lok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1253. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-01324-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac manifestations of congenital LMNA-related muscular dystrophy in children: three case reports and recommendations for care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felice Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aben Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiology in the Young</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (6), pp.1076-1082. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1047951116002079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased WNT/β-catenin signalling contributes to the pathogenesis of dilated cardiomyopathy caused by mutations in the lamin a/C gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Macquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusako Sera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunichi Homma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.ddw389. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddw389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HMGCR antibody–related necrotizing zutoimmune myopathy mimicking muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jaillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (06), pp.473-476. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0037-1604402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 version of the gene table of monogenic neuromuscular disorders (nuclear genome)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hamroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (12), pp.1152-1183. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical heterogeneity and phenotype/genotype findings in 5 families with &ITGYG1&IT deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia R. Dahlqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (6), pp.e208. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXG.0000000000000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac arrhythmia and late-onset muscle weakness caused by a myofibrillar myopathy with unusual histopathological features due to a novel missense mutation in FLNC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avila-Smirnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batonnet-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Bécane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (10), pp.594-606. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2016.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERK1/2 directly acts on CTGF/CCN2 expression to mediate myocardial fibrosis in cardiomyopathy caused by mutations in the lamin A/C gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chatzifrangkeskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Morrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (11), pp.2220-2233. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddw090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation in lamin A/C sensitizes the myocardium to exercise-induced mechanical stress but has no effect on skeletal muscles in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2016.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGR2 mutation enhances phenotype spectrum of Dejerine-Sottas syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gargaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Mihaela Seferian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Cardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 263 (7), pp.1456-1458. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00415-016-8153-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Presynaptic High-Affinity Choline Transporter Causes a Congenital Myasthenic Syndrome with Episodic Apnea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seana O’regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiteru Azuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Laffargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Mcmacken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (3), pp.753 - 761. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of new translational, clinical and therapeutic perspectives in laminopathies and other nuclear envelope-related diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara de Sandre-Giovannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lattanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (Suppl 2), </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1172-10-S2-I1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new titinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (24), pp.2126-2135. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000002200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminin α2 Deficiency-Related Muscular Dystrophy Mimicking Emery-Dreifuss and Collagen VI related Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Marc Bécane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), pp.229 - 240. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-150093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common French-Italian laminopathy registry – update & future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (Suppl 2), pp.O31. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1172-10-S2-O31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated prelamin A expression in HGPS-like patients: a transcriptional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire L. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Fayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (8), pp.1051 - 1061. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2014.239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of TRIM32 deletions in LGMD patients analyzed by a combined strategy of CGH array and massively parallel sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Andoni Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (7), pp.929-934. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2014.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular microenvironments reveal defective mechanosensing responses and elevated YAP signaling in LMNA-mutated muscle precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simindokht Ziaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127 (13), pp.2873-2884. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.144907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02426468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forelimb Treatment in a Large Cohort of Dystrophic Dogs Supports Delivery of a Recombinant AAV for Exon Skipping in Duchenne Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Guiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Montus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (11), pp.1923-1935. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mt.2014.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02447482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe dystonia, cerebellar atrophy, and cardiomyopathy likely caused by a missense mutation in TOR1AIP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Dorboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hubert Caberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.174. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-014-0174-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actin scaffolding by clathrin heavy chain is required for skeletal muscle sarcomere organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vassilopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Buclez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 205 (3), pp.377-393. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201309096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dynamin 2 in the disassembly of focal adhesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Briñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vassilopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guicheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (7), pp.803-809. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00109-013-1040-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinctive Serum miRNA Profile in Mouse Models of Striated Muscular Pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poupiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.e55281. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0055281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery-Dreifuss muscular dystrophy, laminopathies, and other nuclear envelopathies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Quijano-Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handb Clin Neurol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113, pp.1367-76. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-59565-2.00007-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00826557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel genetic variant in the transcription factor Islet‐1 exerts gain of function on myocyte enhancer factor 2C promoter activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dilanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Juhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.267-276. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurjhf/hfs178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myoblasts and Embryonic Stem Cells Differentially Engraft in a Mouse Model of Genetic Dilated Cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Catelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.1064-1075. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mt.2013.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygous LmnadelK32 mice develop dilated cardiomyopathy through a combined pathomechanism of haploinsufficiency and peptide toxicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Schlossarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Skov Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (15), pp.3152-64. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddt172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00826642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Centronuclear Myopathy - Dynamin 2 Mutation Impairs Autophagy in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vassilopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodvael Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Briñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (6), pp.869-879. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0854.2012.01348.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DelK32-lamin A/C has abnormal location and induces incomplete tissue maturation and severe metabolic defects leading to premature death.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lacène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.1037-48. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddr534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic interplay between human myoblasts and 3D fibrin-based matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tomczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e36173. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinction Between Two Populations of Islet-1-Positive Cells in Hearts of Different Murine Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eschenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (6), pp.1043-1052. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/scd.2010.0374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier locus of the skeletal muscle involvement in Emery–Dreifuss muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Drouin-Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-010-0909-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColVI-myopathies: where do we stand, where do we go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allamand V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Briñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Quijano-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2044-5040-1-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00630240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type B mandibuloacral dysplasia with congenital myopathy due to homozygous ZMPSTE24 missense mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire L. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Quijano-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2010.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upregulation of PPARβ/δ Is Associated with Structural and Functional Changes in the Type I Diabetes Rat Diaphragm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Guellich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Demoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (7), pp.e11494. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0011494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02426556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse model carrying H222P-Lmna mutation develops muscular dystrophy and dilated cardiomyopathy similar to human striated muscle laminopathies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuro Arimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Helbling-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaida Varnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (1), pp.155-69. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddi017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H222P-Lamin mutation induces heart failure via impaired mitochondrial calcium uptake in human cardiac laminopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ruiz-Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehae666.3680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREATABOLOME, A RARE DISEASES’ TREATMENT AWARENESS PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée nationale BRAIN -TEAM, Filière nationale de Santé Maladies rares du système nerveux central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERDERA and opportunities for French genetics teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Thursday of Clinical Genetics - “2025 France Genomic Medicine Initiative” (PFMG 2025) and the International Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de gènes actionnables et application dans le domaine neuromusculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Neuromusculaires de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage repair in LMNA-related congenital muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Guesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P431 Steroid treatment may change natural history in congenital laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia-Uzquiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S160, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P158 Heterozygous SPTAN1 frameshift mutations cause distal myopathy with neurogenic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van de Vondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elouej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S139, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking actionable genes to the treatabolome in myopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NC-IUPHAR Symposium April 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steroid treatment may change natural history in congenital laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Garcia-Uzquiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gomez-García de La Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VP429 Impaired skeletal muscle strength in adult patients with laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Decostre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Behin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S159-S160, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P166 Deciphering the genetic cause of oculopharyngodistal myopathy in a French cohort using Cas9-targeted long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mohand Oumoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Madry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S141, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in gene therapy for striated muscle laminopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Treatabolome : une base de donnée des traitements existant pour les maladies rares à l’échelle du gène/variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Filière en Santé Filnemus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of skeletal muscle strength in laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Decostre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Quijano-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatabolome flags treatable genes and variants: an emerging concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NC-IUPHAR Symposium April 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servier, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2002 - 2023 : l’Odyssée de… la Myologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de la Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Française de Myologie, Nov 2023, La Baule (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solve-NMD in Paris: Project results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cossée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD, Solving the unsolved Rare Diseases, Final Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome DB: linking gene and variants with treatments for rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corvó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hernandez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD, Solving the unsolved Rare Diseases Final Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential genetic modifi ers underlying phenotypic variability in a French family with striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïra Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene therapy for striated muscle laminopathy (in vivo study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P192 The open-access treatabolome platform enhances the visibility of treatable and actionable genes in RD-connect's GPAP and other clinical diagnosis support tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hernandez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston, United States. pp.S142, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust and practical myogenic system to explore cellular and genomic features of muscle differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Madsen-Østerbye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdelhalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ohana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston, United States. pp.S158, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating lineage-specifi c phenotypes of laminopathies using induced pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreen Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Hagemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve rare diseases: systematic pan-European data sharing and collaborative analysis: the Solve-RD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Congress of the European Paedriatric Neurology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Paedriatric Neurology Society, Jun 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment résoudre les impasses diagnostiques des maladies rares : partage systématique des données paneuropéennes et analyse collaborative : le projet Solve-RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur l'errance et l'impasse diagnostiques - Filière Filnemus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filnemus, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent insights in the pathophysiological mechanisms of striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of LMNA p.H222P mutation- related cardiomyopathy using human induced pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z R. Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using patient iPSC-derived skeletal muscle models for development of a CRISPR-based exon removal therapeutic strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Steele-Stallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lionello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Jalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the pathophysiological mechanisms of striated muscle Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ottawa NMD 2023 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Myo-converted fi broblasts as a relevant model to study chromatin organization defects in striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Madsen-Østerbye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelhalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ohana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-239001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the pathophysiological mechanisms of striated muscle Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Intermediate Filaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elly Hol, Jun 2023, Noorwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P338 Clinical, morphological, and proteomic features of patients suspected of X-linked myopathy with excessive autophagy (XMEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S99, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O03 In vivo gene therapy for striated muscle laminopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S67, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene therapy for striated muscle laminopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th French-Japanese Workshop on Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gisèle Bonne; Ichizo Nishino, Sep 2022, Giverny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genetic modifiers modulating the disease severity of LMNA-Congenital Muscular Dystrophy (LMNA-CMD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDUK Muscles Matter online seminar series Congenital muscular dystrophy (CMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dommages de l'ADN dans la dystrophie musculaire congénitale liée à LMNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de la Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAV-driven human BAG3 overexpression unexpectedly exacerbate heart failure in a LMNAH222P DCM mice model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Duboscq-Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Cardiologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France. pp.192, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2022.04.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of gene therapy for striated muscle laminopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cure CMD scientific and family conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genetic modifiers modulating the disease severity of LMNA-Congenital Muscular Dystrophy (LMNA-CMD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network for Laminopathies Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striated muscle laminopathies: Modifier variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253rd ENMC International Workshop: Striated Muscle Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G Bonne, S Quijano-Roy, L Maggi, C Bonnemann, Jun 2022, Hoofddorp, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the increased severity of LMNA-related muscular dystrophy compared with Emery-Dreyfuss muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A hybrid workshop on the nuclear envelope, mechanobiology and rare diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients’ registries: present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253rd ENMC International Workshop: Striated Muscle Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G Bonne, S Quijano-Roy, L Maggi, C Bonnemann, Jun 2022, Hoofddorp, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striated muscle laminopathies, from gene defects to pathomechanisms and therapeutic approaches: what are we missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovering a cure for LMNA: Current strategies, crazy ideas and future collaborations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Case (Season II): TTN deletion described after CNV analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cossée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde: Quel avenir pour la recherche sur les maladies rares ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de contribution de l’ANR au domaine des maladies rares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The clinico-genetic spectrum of Lamin A/C gene (LMNA) mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A hybrid workshop on the nuclear envelope, mechanobiology and rare disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hybrid conference, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion needed on how to define and select non-clinical biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253rd ENMC International Workshop: Striated Muscle Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G Bonne, S Quijano-Roy, L Maggi, C Bonnemann, Jun 2022, Hoofddorp, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene therapy for striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network for Laminopathies Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome database: towards enhancing Rare Diseases’ treatment visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hernandez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corvó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striated muscle of Laminopathies, Scientific advances for the development of treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMNACardio Foundation meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMNA (Laminopathy) Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cure-CMD: 2021 Virtual SciFam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solve-RD: Un projet Européen visant à réduire l’errance diagnostique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eunjeux et Défis de la Recherche dans les Maladies Rares - Fondation Malaides Rares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Conference - Online., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatabolome flags treatable genes and variants: an emerging concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hernandez Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERN Euro-NMD Webinar on Treatabolome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Webinar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and discovery of Laminopathy , Scientific advances for the development of treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Rare Diseases in Puerto Rico from the Capitol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual conference, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatabolome flags treatable genes and variants: an emerging concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERN-Euro-NMD-Eurordis CETF symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular pathophysiological mechanisms of Cardiac Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Heart Fondation Centre virtual 2021 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Case: Patient with only one CAPN3 variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene therapy for LMNA-related congenital muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cure CMD scientific and family conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound heterozygous mutations in the LOXL4 gene: a novel cause of contractural myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISES DE GÉNÉTIQUE HUMAINE ET MÉDICALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathy of the striated muscle: from the gene defects to therapeutic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar by Prof I Perez at Unidad de Terapia Génica, Instituto de Investigación de Enfermedades Raras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP3 Task 3. Treatabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole exome sequencing identifies compound heterozygous missense variants in the LOXL4 gene: a novel candidate cause of contractural myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Skeletal Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference (Covid), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solved-RD WP3 progress update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Steering Committee Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Treatabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHG 2020.2 - European Human Genetics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Filière en Santé Maladies Neuromusculaire Rares, Filnemus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Conference - Online., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole exome sequencing identifies compound heterozygous missense variants in the LOXL4 gene: a novel candidate cause of contractural myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, ELECTR NETWORK, France. pp.S47, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2020.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of haploinsufficiency and dominant negative effects of mutant lamin A/C are responsible for the increased severity of L-CMD compared with EDMD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zwerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH EUROPEAN INTERMEDIATE FILAMENT MEETING EUROIF AND COST EUROCELLNET MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathy of the striated muscle: from the gene defects to therapeutic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Wilhelm Bernhard Workshop on the Cell Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New risk prediction score for life-threatening ventricular tachyarrhythmias in laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gandjbakhch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gossios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Society-of-Cardiology (ESC) / World Congress of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Paris, France. pp.5164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk stratification for sudden death in laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th UK Nuclear Envelope Disease and Chrmatin Organisation Meeting / 3rd International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling skeletal muscle laminopathies with human iPS cells and bio-engineered skeletal muscles: Prospects for genetic therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Steele-Stallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sarcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESGCT 27th Annual Congress in collaboration with SETGyc Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.OR11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathy of the striated muscle: from the gene defects to therapeutic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH EUROPEAN INTERMEDIATE FILAMENT MEETING EUROIF AND COST EUROCELLNET MEETING 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNA-processing pathway is impaired in skeletal muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH EUROPEAN INTERMEDIATE FILAMENT MEETING EUROIF AND COST EUROCELLNET MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathy of the striated muscle: from the gene defects to therapeutic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR Inserm 1011 – Université Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS THERAPY: REGISTRIES, BIOBANKS, TREATABLE VARIANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Radboud University Medical Center (UMC), Nijmegen,, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMNA-linked lipodystrophy : new insight on cardiovascular phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lascols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th UK Nuclear Envelope Disease and Chrmatin Organisation Meeting / 3rd International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Network for Laminopathies management: Network Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Meeting​ European Network for Laminopathies Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kings College, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steroid treatment may change natural history in young children with LMNA mutations and dropped head syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez Garcia de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Natera-de Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. pp.S141, </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote Lecture : Laminopathies from the first mutation to therapeutic avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare Diseases Summer School - Rare Disease Initiative Zürich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kartause Ittingen, Warth, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the pathophysiology of LMNA-related congenital muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint Meeting Belgian-Dutch Neuromuscular Study Group &amp; German Reference Center for Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Valls, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse intégrée du grand projet de séquençage MYOCAPTURE d’identification de nouveaux gènes de myopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Malfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Assises de Génétique Humaine et Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KLF10 regulates skeletal muscle metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Veksler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Bone and Mineral Research Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society for Bone and Mineral Research, Sep 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striated muscle Laminopathies from gene defects to pathophysiology mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Meeting of the Mediterranean Society of Myology in connection with the 2nd Congress of the Turkish Neuromuscular Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avanos, Cappadocia, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathies: unveiling the pathophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Intermediate filaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennaissance Tuscany Il Ciocco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Seminar by Porf Alessandra Ferlini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the pathophysiology of striated muscle Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanna Lattanzi, Apr 2017, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gene for myopathies with prominent contractures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Filnemus 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the pathophysiology of LMNA-related congenital muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Lamina and nuclear organization. Cost School &amp; The Batsheva de Rothschild Seminar.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Yearim, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of the large-scale sequencing project ``Myocapture'' to identify novel genes for myopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. pp.S195, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of nucleoplasmic lamin A/C during myoblast differentiation induces nuclear fusion in LMNA-related congenital myopathy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pleiotropic Nuclear Envelope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John McIntyre Conference Centre, University of Edinburgh, Aug 2017, Edinburgh (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the pathophysiology of striated muscle Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of COST Action CA15214 An Integrative Action for Multidisciplinary Studies on Cellular Structural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavel Hodzak, Mar 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle pathology and dysfunction in a novel mouse model of COLVI-myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Solares Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viou Thao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Perth, Australia. pp.827-828, </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2012.06.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie descriptive des troubles de santé après mise en place chez les jeunes bovins allotés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Assie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterozygous SPTAN1 frameshift mutations cause distal myopathy with neurogenic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan De Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liedewei van De Vondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Elouej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD, Solving the unsolved Rare Diseases, Final Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the molecular biology of Inclusion body Myositis through multi-omics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mridul Johari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Wijnbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Houlden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD, Solving the unsolved Rare Diseases, Final Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin copy number variations associated with dominant inherited phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Savarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD, Solving the unsolved Rare Diseases, Final Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de l’utilisation des corticoïdes dans les laminopathies de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio García-Uzquiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gómez-García de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 ème congrès de la Société Française de Neurologie Pédiatrique, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Marseille (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene therapy for striated muscle laminopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Okubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international congress of myology - Myology2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential genetic modifiers underlying phenotypic variability in a French family with striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Hybrid Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Halifax, Canada. 32, pp.S108, 2022, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2022.07.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing the Nuclear Envelope: Using Human iPS Cells and CRISPR-Cas Technology to Develop Novel Therapies for Skeletal Muscle Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Moore,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lionello,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jalal,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hs Stallard,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Congress of the European-Society-of-Gene-and-Cell-Therapy (ESCGT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Edinburgh, Ecosse, United Kingdom. Hum. Gene Ther., 33 (23-24), pp.A208, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOXL4 loss-of-function: a novel cause of matrisome-related disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international congress of myology - Myology2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNA-processing pathway is impaired in striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international congress of myology: Myology2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice Acropolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE: a patient registry for laminopathies and emerinopathies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Sande-Giovannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Campanna-Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Hybrid Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Halifax, Canada. Neuromuscular Disorders, 32, pp.S112, 2022, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2022.07.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solve-RD, solving unsolved cold cases: TTN deletion described thanks to a systematic Copy Number Variant/Structural Variant (CNV/SV) reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cossée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international congress of myology - Myology2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome database: current state and new developments towards enhancing rare disease treatment visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hernandez Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual Conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses fonctionnelles et études de corrélation phénotype-génotype chez des patients suspects de titinopathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Van Goethem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Juntas Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de la Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE: A patient registry for Laminopathies and Emerinopathies in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara de Sandre-Giovannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campanna-Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de la Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential genetic modifiers underlying phenotypic variability in a French family with striated muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international congress of myology - Myology2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPALE: A patient registry for Laminopathies and Emerinopathies in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campanna-Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international congress of Myology - Myology2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alpha2-subunit of the AP2 clathrin adaptor as the causal gene in an atypical myopathy with granulofilamentous inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of the World Muscle Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, United Kingdom. Neuromuscular Disorders, 31, pp.S141-S142, 2021, </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2021.07.326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatabolome Database and Platform: enhancing Rare Diseases’ treatment visibility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Hernandez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Human Genetics Virtual Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The α2-subunit of the AP2 clathrin adaptor as a new causal gene in an atypical myopathy with granulofilamentous inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome database: towards enhancing Rare Diseases' treatment visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hernandez-Ferrer,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvo,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Matalonga,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Carmody,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th European Society of Human Genetics (ESHG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, United Kingdom. Eur. J. Hum. Genet., 30 (Suppl 1), pp.P17.076.C, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of haploinsufficiency and dominant negative effects of mutant lamin A/C are responsible for the increased severity of L-CMD compared with EDMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zwerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cure-CMD: 2021 Virtual SciFam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional validation of a novel variant of the SPTAN1 gene identified in a family with distal motor myopathy with nerve involvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elouej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Isapof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of the World Muscle Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, United Kingdom. Neuromuscular Disorders, 31, pp.S72, 2021, </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2021.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin A/C Assembly Defects in LMNA-Congenital Muscular Dystrophy Is Responsible for the Increased Severity of the Disease Compared with Emery–Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées de la Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatabolome flags treatable genes and variants: an emerging concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hernandez-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of the World Muscle Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, United Kingdom. Neuromuscular Disorders, 31, pp.S146-S147, 2021, </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2021.07.344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of clinical actionability for genes involved in myopathies: 34 promising genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vecten,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pion,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rj Morales,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sternberg,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rendu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, United Kingdom. Neuromuscular Disorders, 31 (Suppl 1), pp.LBP.14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole exome sequencing identifies compound heterozygous missense variants in the LOXL4 gene: a novel candidate cause of contractural myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome: a rare diseases treatment awareness project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHG 2020.2 - European Human Genetics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference, United Kingdom. Eur. J. Hum. Genet., 28 (Suppl 1), pp.P18.57.A, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome: a rare diseases treatment awareness project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Rare Diseases &amp; Orphan Products 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOLVE-RD project: sharing patients’ data to diagnose rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International meeting of Myology - Myology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of nucleoplasmic lamin A/C during myoblast differentiation induces nuclear fusion in LMNA-related congenital myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zwerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International meeting of Myology - Myology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically-induced nuclear damage and increased p53 signaling lead to myofiber dysfunction in skeletal muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler J. Kirby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley J. Earle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory R. Fedorchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Isermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jineet Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th UK Nuclear Envelope Disease and Chrmatin Organisation Meeting / 3rd International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild-type lamin A overexpression combined with mutant Lmna knock-down extends lifespan in a murine model of LMNA-congenital muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESGCT 27th Annual Congress in collaboration with SETGyc Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. Hum. Gene Ther., 30 (11), pp.P484, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between dystrophin espression and clinical phenotype using high-throughput digital immunoanalysis in Duchenne and Becker muscular dystrophy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S90, 2019, </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear export of YAP requires functional LINC complexes in skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Meeting​ European Network for Laminopathies Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGMD, exercise intolerance, ptosis, ophthalmoplegia and dermatologic features: the phenotypic pleiotropy of plectinopathies in 8 French families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Juntas-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S140, 2019, </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNA-processing pathway is impaired in skeletal muscle laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound heterozygous mutations in the LOXL4 gene: a novel cause of contractural myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene therapy for LMNA-related Congenital Muscular Dystrophy (L-CMD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International meeting of Myology - Myology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocapture: a large-scale sequencing project to identify novel genes for myopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Chéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Malfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Schartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myologie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploinsufficiency and dominant negative effects of mutant lamin A/C both contribute to the increased severity of L-CMD compared with EDMD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Zwerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING SKELETAL MUSCLE LAMINOPATHIES USING HUMAN iPS CELLS AND BIO-ENGINEERED SKELETAL MUSCLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Steele-Stallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpita Sarcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanel Ozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th UK Nuclear Envelope Disease and Chrmatin Organisation Meeting / 3rd International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CORTICOIDES ORAUX, UNE OPTION THERAPEUTIQUE DANS LES LAMINOPATHIES CONGENITALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomez-Garcia de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild-type lamin A overexpression combined with mutant Lmna knock-down extends lifespan in a murine model of LMNA-congenital muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, ultrastructural and western blot analysis in adult and child with PLEC1-related myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S138, 2019, </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystrophin quantification in Duchenne and Becker muscular dystrophy: correlation between dystrophin protein and clinical phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th UK Neuromuscular Translational Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cambridge, United Kingdom. Neuromuscular Disorders, 28, pp.S7-S8, 2018, </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0960-8966(18)30310-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of sarcomeric scaffolding as a common baseline histopathologic lesion in titin-related myopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Avila-Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mendoza, Argentina. Neuromuscular Disorders, 28, pp.S104-S105, 2018, </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2018.06.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene therapy via trans-splicing for LMNA-related congenital muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Changing the Face of Modern Medicine - Stem Cell and Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lausanne, Switzerland. Hum. Gene Ther., 29 (12), pp.A138. P379, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle mutation d’épissage du gène POPDC1 (BVES) associée à des blocs de conduction cardiaque du 1er degré et une dystrophie musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben-Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Assises de génétique humaine et médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BVES loss-of-function mutations in limb-girdle muscular dystrophy 2X with cardiac conduction disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Asselbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mendoza, Argentina. Neuromuscular Disorders, 28, pp.S59-S60, 2018, </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2018.06.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPDC1 gene mutation screening in patients with LGMD and heart disturbances: a mutation load effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Buchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S140, 2017, </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the international LMNA -related congenital and childhood onset muscular dystrophy retrospective natural history study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Norato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. 27, pp.S137-S138, 2017, </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPDC1 gene mutations screening in laminopathies: possible role as a modifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th European-Society-of-Human-Genetics (ESHG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark. Eur. J. Hum. Genet., 26 (S), pp.445-446. P10.51C, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal trafficking of connexin 43: A key element in the development of LMNA cardiomyopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Macquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatzifrangkeskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gotthardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S139, 2017, </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characterization of a French cohort of GNE -mutation negative inclusion body myopathy patients using exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gorokhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laforêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. 27, pp.S149, 2017, </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of TIEG expression results in defective skeletal muscle structure and function with associated impairment of mitochondrial biogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Veksler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Piquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Society-for-Bone-and-Mineral-Research (ASBMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver (CO), United States. J. Bone Miner. Res., 32 (Suppl 1), pp.S7-S8. 1024, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel INPP5K mutation in a sibship from the Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S110-S111, 2017, </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collagen VI deficiency: the heart of the matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A muscle hybrid promoter provides specific and effective gene expression after intramuscular and systemic delivery with AAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Piekarowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Machowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European-Society-of-Gene-and-Cell-Therapy (ESCGT) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Berlin, Germany. Hum. Gene Ther., 28 (12), pp.A44-A45. P096, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosteroid treatment in early-onset lamin A/C related muscular dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S138, 2017, </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of nucleoplasmic lamin A/C during myoblast differentiation induces nuclear fusion in LMNA-related congenital myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Zwerger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European meeting on Intermediate filaments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological spectrum of RYR1 recessive myopathies: clinical and genetic correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological spectrum of RYR1 recessive myopathies: Clinical and genetic correlation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorder, 27, pp.S239, 2017, </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIEG1 is a novel regulator of muscle mitochondrial biogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Veksler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S117, 2017, </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collagen VI deficiency: The heart of the matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Malo, France. Neuromuscular Disorders, 27, pp.S106, 2017, </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear envelope protein lamin A/C is a crucial mechanosensory component for skeletal muscle plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Messeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Herledan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ottawa, Canada. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel recessive splice site mutation in POPDC1 ( BVES ) is associated with first-degree atrioventricular block and muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben-Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World Muscle Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S139-S140, 2017, </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des actions Recherche de la Filière en Santé Maladies Rares Neuromusculaires - FILNEMUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lamin A/C variant causing striated muscle disease provides insights into filament organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Kronenberg-Tenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meltem Tatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Eibauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Yeon Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Treatabolome, an emerging concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (3), pp.337-339, 2021, </w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-219003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1031"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0EA68AD"/>
+    <w:nsid w:val="797EF36D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gisele-bonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2516-3258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075894920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3121-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541900v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Proukhnitzky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ben Yaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehag104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382949v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Di Feo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Paramonov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga Borrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana T&#246;pf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoischen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2025.101649" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benarroch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hamroun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2024.105261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maggi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Quijano-Roy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten B&#246;nnemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.04.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.12.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;tay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Savarese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Demidov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109473" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Mackels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24086911" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gregory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Kalra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha Brock" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gant Luxton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Madsen-&#216;sterbye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelhalim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ohana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12151995" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Masingue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eymard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-221555" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Vecten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Juntas Morales" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sternberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rendu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158506" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03171665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Atalaia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Wahbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara de Sandre-Giovannoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-200596" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomi Yun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D&#8217;amico" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntoni Francesco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab075/6220465" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sch&#252;le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Timmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Erasmus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Reichbauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Wayand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00901-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Cohen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214834" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Guenantin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebeniani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Leschik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Watrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI136488" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Hathazi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cox" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele d'Amico" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Tasca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Charlton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab133" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Zurek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Ellwanger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenka E L M Vissers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Synofzik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00859-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2021.11.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03350074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzifrangkeskou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pinton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wioland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109601" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Scaglioni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sardone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Ellis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Domingos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlab088" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352530v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharina Sommer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Te Paske" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Yavari Dizjikan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marini Bettolo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Glynne Gut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00852-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03854149v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Coppens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Barnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Puusepp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Pajusalu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin &#213;unap" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2021.04.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Campana-Salort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allamand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andoni Urtizberea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020268" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03153669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah G&#243;mez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Epifano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando De Miguel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Garc&#237;a Casta&#241;o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Vilaplana-Mart&#237;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051286" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144209v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2020.11.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03269952v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Morales Rodriguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dom&#237;nguez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benitah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefebvre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrep.2020.100767" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146374v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Owens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mess&#233;ant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moog" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Viggars" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010306" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246117v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnet-Madin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliya Kril" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.40" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527633v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T Bertrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brull" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Azibani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Chikhaoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040844" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855903v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Earle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Kirby" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fedorchak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Isermann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jineet Patel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0563-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labib" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musfira Mohamed-Uvaize" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bolongo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112388" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935405v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thompson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corvo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carmody" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Piscia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01493-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855787v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Ridder" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Asselbergh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boel de Paepe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Beuvin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000321" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855754v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ame van der Beek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Froissart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levade" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0250-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muchir" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrep.2019.100664" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271145v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Wada" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Yamashita" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Kokuba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Chen Liang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221512" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461436v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yauy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pegeot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Goethem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0404-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02355424v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1578-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Leturcq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02573415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsui Han Loo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Ye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Jinfen Chai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuteru Ito" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Bonne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.49485" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031062v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.10.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237297v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gandjbakhch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anselme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gossios" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.118.039410" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02413203v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Missier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns Lochmuller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20180100" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388590v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan H. Beggs" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Donkervoort" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Dowling" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.07.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269927v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Piekarowicz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Julien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.09.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292777v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Galata" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismini Kloukina" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kostavasili" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Varela" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos H Davos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2018.10.017" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958003v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Mericskay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy278" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270932v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cavallari" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Carrera" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sorge" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26583-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961216v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Khouzami" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decostre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaida Varnous" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Pekovic-Vaughan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy243" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332968v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainiero &#193;vila-Polo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Malfatti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lornage" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Cheraud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nly095" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304997v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Jonson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Penttil&#228;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evil&#228;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13598" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297778v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Bernasconi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carboni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Siciliano" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Politano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2018.1467722" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297512v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#243;mez-Andr&#233;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz-Manera" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Alejaldre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pulido-Valdeolivas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez-Mera" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.26312" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01938567v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jardel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201834s206" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270318v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ratti" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23918-x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03269960v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2017.12.012" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031040v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yadin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Chardonnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy215" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368608v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kwapich" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lacroix" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Ninni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brigadeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.09.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855810v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pouget" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201834s201" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919521v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01533" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934859v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2018.09.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285171v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Captur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Arbustini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Syrris" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mills" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2017-312338" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505679v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Macquart" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene J&#252;ttner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Dour" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy227" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962065v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518113v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schwartz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Fischer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bigot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevy Lok" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01324-z" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741741v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laforet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25638" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860662v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Heller" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dabaj" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mah" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergounioux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aben Essid" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047951116002079" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2PVT0DHN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855669v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffreau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jaillette" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jouen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1604402" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855712v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusako Sera" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunichi Homma" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw389" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668854v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.10.005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010378v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hubert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia R. Dahlqvist" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaist" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000208" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329664v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Cattin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vignaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jacquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2016.05.010" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862965v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morrow" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Joseph" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw090" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021574v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avila-Smirnow" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gueneau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batonnet-Pichon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delort" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. B&#233;cane" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.07.017" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03604457v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gargaun" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Mihaela Seferian" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Cardas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Le Moing" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delanoe" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-016-8153-9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01680226v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seana O&#8217;regan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiteru Azuma" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laffargue" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mcmacken" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.06.033" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769449v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lattanzi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-10-S2-I1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336883v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Cid" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002200" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227847v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-10-S2-O31" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681760v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Marc B&#233;cane" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-150093" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01597886v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barthelemy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Navarro" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Fayek" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie da Silva" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roll" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.239" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190709v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Urtizberea" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.223" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426468v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simindokht Ziaei" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ehret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.144907" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02447482v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Guiner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montus" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2014.151" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110718v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dorboz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutelier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T. Bertrand" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Caberg" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-014-0174-9" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453865v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gentil" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Buclez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Franck" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201309096" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453840v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bri&#241;as" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheney" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bitoun" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-013-1040-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DTZ4KSP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336920v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Amor" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fogel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Duvallet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055281" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826557v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-59565-2.00007-1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824016v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Friedrich" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dilanian" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Khattar" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Juhr" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gueneau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjhf/hfs178" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823994v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catelain" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riveron" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papadopoulos" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2013.15" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826642v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schlossarek" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Le Bihan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Skov Jensen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt172" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453822v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodvael Fraysse" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2012.01348.x" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672148v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renou" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lac&#232;ne" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr534" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694186v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chiron" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tomczak" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laine" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036173" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824036v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eschenhagen" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2010.0374" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691751v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granger" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin-Garraud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pedergnana" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-010-0909-1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPKRWZTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00630240v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allamand V" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2044-5040-1-30" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611256v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massart" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.256" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426556v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Salvi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Guellich" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Guen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011494" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165763v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Arimura" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Helbling-Leclerc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Niel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddi017" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764816v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hulot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deshayes" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruiz-Velasco" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wahbi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muchir" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae666.3680" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522201v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460541v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170075v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Okubo" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-239001" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280249v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benarroch" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nelson" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stojkovic" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madry" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.298" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086236v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Coss&#233;e" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189561v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chikhaoui" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189545v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189577v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319081v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280272v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decostre" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chikhaoui" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigouroux" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Behin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bassez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.370" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189737v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krahn" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189722v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leconte" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Guesmia" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280233v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Winter" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van de Vondel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elouej" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.290" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280227v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomez Garcia" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia-Uzquiano" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Goff" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manel" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dabaj" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.372" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189730v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Garcia-Uzquiano" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gomez-Garc&#237;a de La Banda" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Manel" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078530v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086225v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corv&#243;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matalonga" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Ferrer" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carmody" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189567v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ra Naouar" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189734v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paradis" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189585v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280259v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atalaia" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvo" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.301" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280205v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madsen-&#216;sterbye" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelhalim" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mamchaoui" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ohana" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.363" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189725v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Khokhar" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Hagemann" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moore" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuisset" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319087v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189555v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189728v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seguret" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouve" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z R. Al Sayed" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pereira" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ragot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189588v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Steele-Stallard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lionello" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jalal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189748v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189720v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189581v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280238v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lac&#232;ne" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labasse" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.136" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280254v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okubo" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brull" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuvin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mougenot" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paradis" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.018" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004853v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984504v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989233v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984491v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004845v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072101v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Piedallu" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine H&#233;ry" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.082" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984494v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004827v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984497v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984492v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989193v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984507v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984506v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984500v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003052v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984489v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984487v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988747v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984485v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984482v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984480v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989142v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atalaia" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez Ferrer" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corv&#243;" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Matalonga" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thompson" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984484v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988006v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Leturq" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986988v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986985v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gartioux" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Mezdari" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004849v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984464v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004866v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cohen" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nelson" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gartioux" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beuvin" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mezdari" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984472v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984475v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984478v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867603v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cohen" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gartioux" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mezdari" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2020.08.007" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983924v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pinton" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moore" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Steele-Stallard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sarcar" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ozdemir" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984461v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986896v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zwerger" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Stewart" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984458v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986944v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stalens" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983930v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben Yaou" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gandjbakhch" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anselme" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gossios" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986899v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984450v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984453v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986922v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeru" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984462v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973469v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez Garcia de la Banda" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Natera-de Benito" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Yaou" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortez" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.370" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983950v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984433v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986850v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981364v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984438v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984444v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984446v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972905v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972901v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029252v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roth" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741738v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohm" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malfatti" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schartner" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lornage" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.367" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGK8TBTW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972911v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972189v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867637v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solares Perez" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viou Thao" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laine" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2012.06.088" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751991v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonne" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thabard" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086226v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086227v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Winter" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liedewei van De Vondel" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Elouej" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086230v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridul Johari" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Wijnbergen" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Khan" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Machado" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Houlden" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015316v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Garc&#237;a-Uzquiano" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G&#243;mez-Garc&#237;a de la Banda" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Manel" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004819v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983832v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.273" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983868v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moore," TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lionello," TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jalal," TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hs Stallard," TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003081v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992829v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004807v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983839v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselme" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Sande-Giovannoli" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campanna-Salort" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charron" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.292" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004837v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Van Goethem" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chapon" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989222v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003074v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Campanna-Salort" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003067v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004811v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Simonet" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967904v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moulay" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983816v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulay" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lain&#233;" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2021.07.326" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988844v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Hernandez-Ferrer" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983822v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isapof" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2021.07.100" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988774v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983893v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez-Ferrer," TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corvo," TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Matalonga," TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thompson," TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carmody," TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989163v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983828v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2021.07.344" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983901v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vecten," TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pion," TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Morales," TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sternberg," TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rendu," TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986992v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983888v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corvo" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carmody" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Piscia" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986996v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983916v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brull" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azibani" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973454v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torelli" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scaglioni" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sardone" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domingos" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jones" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.199" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH3KXPZV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986811v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986752v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cadot" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986939v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler J. Kirby" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley J. Earle" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Fedorchak" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973478v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Juntas-Morales" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.366" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8V9C3V3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986975v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986965v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986932v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Owens" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986729v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029248v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Ch&#233;raud" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schartner" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986960v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986927v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpita Sarcar" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Ozdemir" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986950v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomez-Garcia de la Banda" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dabaj" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clarke" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nascimento" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986971v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973473v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madelaine" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.359" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3404MF2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983935v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arandel" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986833v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ben-Yaou" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Masson" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973445v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellis" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-8966(18)30310-9" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHLPZ2CJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973451v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avila-Polo" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nectoux" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2018.06.289" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW5GFMJS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973447v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Ridder" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asselbergh" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Paepe" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2018.06.128" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996993v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saunier" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973439v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yun" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Norato" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiong" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.165" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLC4P3P6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973396v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossi" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotton" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barton" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buchan" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Walsh" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.173" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983938v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossi" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scotton" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lorenzo" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A d'Amico" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ricci" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973434v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafor&#234;t" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.205" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983941v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Veksler" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Piquereau" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973377v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macquart" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatzifrangkeskou" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gotthardt" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muchir" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.171" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973393v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemont" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urtizberea" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renouil" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boland" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.071" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983944v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Piekarowicz" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Machowska" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertrand" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973411v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;nnemann" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rutkowski" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.167" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986879v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zwerger" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973380v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veksler" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquereau" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.093" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968355v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garibaldi" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rendu" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lacene" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brochier" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bauvin" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973385v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garibaldi" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rendu" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacene" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.518" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996987v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saunier" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.057" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968419v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Owens" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Messeant" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herledan" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972940v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben-Yaou" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.172" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000635v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270949v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kronenberg-Tenga" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Tatli" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eibauer" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yeon Shin" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856200v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-219003" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gisele-bonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2516-3258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075894920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-3121-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541900v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Proukhnitzky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ben Yaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehag104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382949v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Di Feo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Paramonov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga Borrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana T&#246;pf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoischen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2025.101649" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benarroch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hamroun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2024.105261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.12.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maggi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Quijano-Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten B&#246;nnemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.04.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;tay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Savarese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Demidov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109473" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Mackels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24086911" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gregory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Kalra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha Brock" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gant Luxton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Madsen-&#216;sterbye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelhalim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ohana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12151995" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Masingue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eymard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-221555" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Vecten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Juntas Morales" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sternberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rendu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158506" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270153v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomi Yun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D&#8217;amico" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntoni Francesco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab075/6220465" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03171665v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Atalaia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Wahbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara de Sandre-Giovannoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-200596" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214834" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sch&#252;le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Timmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Erasmus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Reichbauer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Wayand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00901-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa Hathazi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cox" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele d'Amico" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Tasca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Charlton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab133" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Guenantin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jebeniani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Leschik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Watrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI136488" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Zurek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Ellwanger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenka E L M Vissers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Synofzik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00859-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2021.11.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03350074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzifrangkeskou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pinton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wioland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Marais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109601" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Scaglioni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sardone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Ellis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Domingos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlab088" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352530v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharina Sommer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Te Paske" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Yavari Dizjikan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marini Bettolo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Glynne Gut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00852-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03854149v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Coppens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Barnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Puusepp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Pajusalu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin &#213;unap" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2021.04.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Owens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mess&#233;ant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moog" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Viggars" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010306" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03269952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Morales Rodriguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dom&#237;nguez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benitah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefebvre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrep.2020.100767" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnet-Madin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliya Kril" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.40" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brull" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Azibani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Chikhaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040844" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Campana-Salort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allamand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andoni Urtizberea" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020268" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2020.11.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03153669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah G&#243;mez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Epifano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando De Miguel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Garc&#237;a Casta&#241;o" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Vilaplana-Mart&#237;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051286" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855903v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Earle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Kirby" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fedorchak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Isermann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jineet Patel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0563-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labib" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musfira Mohamed-Uvaize" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Bolongo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112388" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935405v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thompson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corvo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carmody" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Piscia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-020-01493-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855754v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ame van der Beek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Froissart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levade" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0250-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271145v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Wada" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kato" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Yamashita" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Kokuba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Chen Liang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221512" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464625v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muchir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrep.2019.100664" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855787v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Ridder" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Asselbergh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boel de Paepe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Beuvin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000321" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02355424v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1578-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461436v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yauy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pegeot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Goethem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0404-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Leturcq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02573415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsui Han Loo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Ye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Jinfen Chai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuteru Ito" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Bonne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.49485" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031062v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.10.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237297v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gandjbakhch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anselme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gossios" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.118.039410" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02413203v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Missier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns Lochmuller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20180100" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269927v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Piekarowicz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Julien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.09.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388590v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan H. Beggs" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Donkervoort" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Dowling" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.07.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270932v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cavallari" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Carrera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sorge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26583-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332968v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainiero &#193;vila-Polo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Malfatti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Lornage" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Cheraud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nly095" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961216v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Khouzami" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decostre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaida Varnous" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Pekovic-Vaughan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy243" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304997v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Jonson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Penttil&#228;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evil&#228;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13598" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292777v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Galata" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismini Kloukina" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kostavasili" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Varela" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos H Davos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2018.10.017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958003v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Mericskay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy278" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297512v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#243;mez-Andr&#233;s" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz-Manera" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Alejaldre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pulido-Valdeolivas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonz&#225;lez-Mera" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.26312" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01938567v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jardel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201834s206" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270318v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ratti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valla" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23918-x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297778v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Bernasconi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carboni" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Siciliano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Politano" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2018.1467722" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855810v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pouget" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201834s201" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031040v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yadin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Chardonnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy215" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03269960v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2017.12.012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368608v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kwapich" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lacroix" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Ninni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brigadeau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.09.006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919521v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01533" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934859v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2018.09.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285171v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Captur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Arbustini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Syrris" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mills" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2017-312338" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505679v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Macquart" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene J&#252;ttner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Dour" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy227" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962065v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741741v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laforet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25638" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518113v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schwartz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Fischer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bigot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevy Lok" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01324-z" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860662v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Heller" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dabaj" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mah" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergounioux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aben Essid" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047951116002079" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2PVT0DHN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855712v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusako Sera" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunichi Homma" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw389" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855669v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffreau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jaillette" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jouen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1604402" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668854v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.10.005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010378v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hubert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia R. Dahlqvist" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaist" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000208" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021574v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avila-Smirnow" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gueneau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batonnet-Pichon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delort" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. B&#233;cane" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.07.017" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862965v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morrow" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Joseph" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw090" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329664v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Cattin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vignaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jacquet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2016.05.010" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03604457v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gargaun" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Mihaela Seferian" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Cardas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Le Moing" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delanoe" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-016-8153-9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01680226v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seana O&#8217;regan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiteru Azuma" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laffargue" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mcmacken" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.06.033" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769449v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;vy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lattanzi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-10-S2-I1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336883v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Cid" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002200" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681760v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Marc B&#233;cane" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-150093" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227847v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-10-S2-O31" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01597886v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barthelemy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Navarro" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Fayek" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie da Silva" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roll" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.239" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190709v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Urtizberea" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.223" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426468v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simindokht Ziaei" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ehret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.144907" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02447482v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Guiner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montus" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2014.151" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110718v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dorboz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutelier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T. Bertrand" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Caberg" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-014-0174-9" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453865v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gentil" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Buclez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Franck" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201309096" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453840v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bri&#241;as" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheney" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bitoun" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-013-1040-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DTZ4KSP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336920v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Amor" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fogel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Duvallet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poupiot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055281" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826557v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-59565-2.00007-1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824016v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Friedrich" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dilanian" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Khattar" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Juhr" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gueneau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjhf/hfs178" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823994v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catelain" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riveron" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Papadopoulos" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2013.15" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826642v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Schlossarek" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Le Bihan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Skov Jensen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt172" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453822v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodvael Fraysse" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2012.01348.x" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672148v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renou" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lac&#232;ne" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr534" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694186v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chiron" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tomczak" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laine" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036173" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824036v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eschenhagen" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2010.0374" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691751v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granger" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin-Garraud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pedergnana" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-010-0909-1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPKRWZTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00630240v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allamand V" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2044-5040-1-30" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611256v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massart" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.256" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426556v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Salvi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Guellich" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Guen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011494" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165763v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Arimura" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Helbling-Leclerc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Niel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddi017" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764816v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hulot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deshayes" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruiz-Velasco" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wahbi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muchir" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae666.3680" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522201v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460541v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189737v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krahn" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189722v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leconte" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Guesmia" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-239001" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280227v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomez Garcia" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia-Uzquiano" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Goff" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dabaj" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.372" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280233v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Winter" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van de Vondel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stojkovic" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elouej" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.290" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078530v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189730v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Garcia-Uzquiano" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gomez-Garc&#237;a de La Banda" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Manel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280272v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decostre" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chikhaoui" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigouroux" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Behin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bassez" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.370" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280249v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benarroch" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nelson" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mohand Oumoussa" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madry" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.298" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170075v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Okubo" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189577v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189561v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chikhaoui" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189545v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319081v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086236v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Coss&#233;e" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086225v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corv&#243;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matalonga" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Ferrer" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carmody" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189567v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ra Naouar" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189734v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paradis" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280259v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atalaia" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvo" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.301" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280205v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madsen-&#216;sterbye" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelhalim" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mamchaoui" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ohana" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.363" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189725v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Khokhar" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Hagemann" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moore" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cuisset" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189585v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319087v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189555v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189728v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seguret" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouve" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z R. Al Sayed" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pereira" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ragot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189588v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Steele-Stallard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lionello" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jalal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189748v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189720v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189581v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280238v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lac&#232;ne" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labasse" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.136" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280254v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okubo" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brull" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuvin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mougenot" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paradis" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.018" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989233v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984491v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004845v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072101v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Piedallu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine H&#233;ry" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.082" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004853v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984504v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984494v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004827v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984497v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984492v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989193v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984507v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984506v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984500v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003052v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988747v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984485v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984482v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984480v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989142v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atalaia" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez Ferrer" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corv&#243;" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Matalonga" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thompson" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984484v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984489v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984487v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988006v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Leturq" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004849v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986985v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gartioux" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Mezdari" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984464v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986988v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004866v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cohen" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nelson" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gartioux" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beuvin" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mezdari" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984472v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984475v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984478v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867603v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cohen" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gartioux" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mezdari" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2020.08.007" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986896v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zwerger" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Stewart" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984458v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983930v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben Yaou" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gandjbakhch" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anselme" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gossios" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986944v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stalens" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983924v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pinton" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moore" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Steele-Stallard" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sarcar" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ozdemir" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984461v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986899v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984453v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984450v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986922v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeru" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984462v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973469v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez Garcia de la Banda" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Natera-de Benito" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Yaou" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortez" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.370" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984433v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983950v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986850v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01981364v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984438v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984444v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984446v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972901v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029252v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roth" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972905v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741738v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bohm" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malfatti" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schartner" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lornage" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.367" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGK8TBTW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972911v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972189v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867637v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solares Perez" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viou Thao" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laine" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2012.06.088" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751991v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonne" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thabard" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086227v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Winter" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liedewei van De Vondel" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Elouej" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086230v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridul Johari" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Wijnbergen" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Khan" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Machado" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Houlden" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086226v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015316v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Garc&#237;a-Uzquiano" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G&#243;mez-Garc&#237;a de la Banda" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Manel" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004819v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983832v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.273" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983868v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moore," TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lionello," TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jalal," TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hs Stallard," TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003081v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992829v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983839v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselme" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Sande-Giovannoli" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campanna-Salort" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charron" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.292" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004807v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989222v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004837v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Van Goethem" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chapon" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003074v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Campanna-Salort" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004811v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Simonet" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003067v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983816v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulay" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lain&#233;" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2021.07.326" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988844v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Hernandez-Ferrer" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967904v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moulay" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983893v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez-Ferrer," TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corvo," TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Matalonga," TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thompson," TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carmody," TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988774v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983822v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isapof" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2021.07.100" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989163v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983828v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2021.07.344" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983901v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vecten," TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pion," TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Morales," TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sternberg," TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rendu," TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986992v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983888v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corvo" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carmody" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Piscia" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986996v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986811v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986752v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cadot" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986939v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler J. Kirby" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley J. Earle" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Fedorchak" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983916v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brull" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azibani" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973454v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torelli" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scaglioni" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sardone" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domingos" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jones" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.199" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH3KXPZV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986932v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Owens" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973478v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Juntas-Morales" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.366" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8V9C3V3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986975v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986965v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986729v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029248v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Ch&#233;raud" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schartner" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986960v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986927v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpita Sarcar" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Ozdemir" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986950v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomez-Garcia de la Banda" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dabaj" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clarke" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nascimento" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986971v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973473v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madelaine" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.359" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3404MF2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973445v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellis" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-8966(18)30310-9" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHLPZ2CJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973451v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avila-Polo" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nectoux" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2018.06.289" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW5GFMJS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983935v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arandel" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986833v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ben-Yaou" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Masson" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973447v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Ridder" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asselbergh" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Paepe" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2018.06.128" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973396v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossi" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotton" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barton" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buchan" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Walsh" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.173" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973439v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yun" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Norato" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiong" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.165" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLC4P3P6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983938v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossi" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scotton" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lorenzo" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A d'Amico" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ricci" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973377v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macquart" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatzifrangkeskou" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gotthardt" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muchir" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.171" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973434v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafor&#234;t" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.205" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983941v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Veksler" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Piquereau" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973393v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemont" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urtizberea" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renouil" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boland" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.071" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996993v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saunier" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983944v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Piekarowicz" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Machowska" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertrand" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973411v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;nnemann" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rutkowski" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.167" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986879v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zwerger" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968355v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garibaldi" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rendu" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lacene" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brochier" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bauvin" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973385v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garibaldi" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rendu" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacene" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.518" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34C0Z1ML-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973380v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veksler" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquereau" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.093" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996987v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saunier" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.057" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968419v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Owens" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Messeant" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herledan" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972940v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben-Yaou" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.172" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000635v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270949v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kronenberg-Tenga" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Tatli" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eibauer" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yeon Shin" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856200v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-219003" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>