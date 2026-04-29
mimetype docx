--- v1 (2026-03-29)
+++ v2 (2026-04-29)
@@ -766,278 +766,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A drift‐barrier model drives the genomic landscape of a structured bacterial population</w:t>
+                <w:t xml:space="preserve">Transient Dynamics of Archaea and Bacteria in Sediments and Brine Across a Salinity Gradient in a Solar Saltern of Goa, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gardon</w:t>
+                <w:t xml:space="preserve">Kabilan Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Biderre‐petit</w:t>
+                <w:t xml:space="preserve">Najwa Taïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jouan‐dufournel</w:t>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bragança</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15628⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428622v1</w:t>
+                <w:t xml:space="preserve">hal-03015768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Dynamics of Archaea and Bacteria in Sediments and Brine Across a Salinity Gradient in a Solar Saltern of Goa, India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A drift‐barrier model drives the genomic landscape of a structured bacterial population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najwa Taïb</w:t>
+                <w:t xml:space="preserve">Hélène Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+                <w:t xml:space="preserve">Corinne Biderre‐petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouan‐dufournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (21), pp.4143-4156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015768v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater Perkinsea: diversity, ecology and genomic information</w:t>
               </w:r>
@@ -1421,51 +1421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Dynamics of Active Prokaryotic Nitrifiers and Archaeal Communities from River to Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,191 +1829,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic distance and ecosystem size determine the distribution of smallest protists in lacustrine ecosystems.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chimeric viruses blur the borders between the major groups of eukaryotic single-stranded DNA viruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mangot</w:t>
+                <w:t xml:space="preserve">Simon Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12100⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.2700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806709v1</w:t>
+                <w:t xml:space="preserve">hal-00881062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the rare archaeal biosphere and seasonal dynamics of active ecotypes in surface coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Taib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2021,237 +2021,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouan-Dufournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (15), pp.6004-6009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1216863110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimeric viruses blur the borders between the major groups of eukaryotic single-stranded DNA viruses.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Enault</w:t>
+                <w:t xml:space="preserve">Geographic distance and ecosystem size determine the distribution of smallest protists in lacustrine ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Taïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.2700. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (1), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms3700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881062v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional cloning of a candidate gene for resistance to the sunflower downy mildew, Plasmopara halstedii race 300.</w:t>
               </w:r>
@@ -2365,291 +2365,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of ammonia-oxidizing Archaea and Bacteria in contrasted freshwater ecosystems.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lepère</w:t>
+                <w:t xml:space="preserve">Phylogenetic Affiliation of SSU rRNA Genes Generated by Massively Parallel Sequencing: New Insights into the Freshwater Protist Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Taib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.01.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e58950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813624v1</w:t>
+                <w:t xml:space="preserve">hal-00840867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic Affiliation of SSU rRNA Genes Generated by Massively Parallel Sequencing: New Insights into the Freshwater Protist Diversity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangot</w:t>
+                <w:t xml:space="preserve">Dynamics of ammonia-oxidizing Archaea and Bacteria in contrasted freshwater ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.e58950. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (4), a compléter. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840867v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Populus XIP aquaporins: evolutionary expansion, protein functionality, and environmental regulation.</w:t>
               </w:r>
@@ -2769,51 +2769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term dynamics of diversity patterns: evidence of continual reassembly within lacustrine small eukaryotes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,64 +2915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 16S rRNA and protein-coding genes as molecular markers for assessing microbial diversity (Bacteria and Archaea) in ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3026,295 +3026,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and dynamics of free-living and particle-associated Betaproteobacteria and Actinobacteria in relation to phytoplankton and zooplankton communities.</w:t>
+                <w:t xml:space="preserve">Phylogenetic study of plant Q-type C2H2 zinc finger proteins and expression analysis of poplar genes in response to osmotic, cold and mechanical stresses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bushra Parveen</w:t>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Reveilliez</w:t>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mary</w:t>
+                <w:t xml:space="preserve">Claudia Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Ravet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01130.x⟩</w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (2), pp.77-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsr001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841014v1</w:t>
+                <w:t xml:space="preserve">hal-00842840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic study of plant Q-type C2H2 zinc finger proteins and expression analysis of poplar genes in response to osmotic, cold and mechanical stresses.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity and dynamics of free-living and particle-associated Betaproteobacteria and Actinobacteria in relation to phytoplankton and zooplankton communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lenne</w:t>
+                <w:t xml:space="preserve">Bushra Parveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Armenise</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Reveilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+                <w:t xml:space="preserve">Isabelle Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+                <w:t xml:space="preserve">Viviane Ravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18 (2), pp.77-92. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (3), pp.461-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsr001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01130.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842840v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic approach studying the taxonomic and functional diversity of the bacterial community in a mesotrophic lake (Lac du Bourget--France)</w:t>
               </w:r>
@@ -4903,77 +4903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential patterns of evolutionary dynamics of genomic compartments in co-occurring Prochlorococcus populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouan-Dufournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5011,77 +5011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique évolutive des compartiments génomiques chez Prochlorococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouan-Dufournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5315,64 +5315,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouan-Dufournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lake Pavin: History, biogeochemistry and sedimentology of a deep meromictic crater lake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -5427,51 +5427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouan-Dufournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5910,51 +5910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06573-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05251545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11070543" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-01974-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monjot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16531" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Charvy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13692" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre&#8208;petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouan&#8208;dufournel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15628" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabilan Mani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bragan&#231;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01891" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jobard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wawrzyniak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bronner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vellet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanxiang Kong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Shi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13724" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0601-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12555" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBKTV3DC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12100" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouan-Dufournel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216863110" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881062v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3700" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1984-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058950" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr Marouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7S0DXCP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01190.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841014v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Parveen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reveilliez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ravet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01130.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Humbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bronner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faubladier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01969.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXSLQ5S4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O?brien Pc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferguson-Smith Ma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spataro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05380128v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vellet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795083v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660147v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Tung Doan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Quang Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charvy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795229v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795322v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910343v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910364v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Enault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00640523v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouan-Dufournel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03653030v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06573-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05251545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11070543" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-01974-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monjot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16531" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Charvy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13692" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabilan Mani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bragan&#231;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre&#8208;petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouan&#8208;dufournel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15628" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jobard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wawrzyniak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bronner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vellet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanxiang Kong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Shi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13724" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0601-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12555" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBKTV3DC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3700" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouan-Dufournel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216863110" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12100" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1984-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058950" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr Marouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7S0DXCP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01190.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Parveen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reveilliez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ravet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01130.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Humbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bronner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faubladier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01969.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXSLQ5S4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O?brien Pc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferguson-Smith Ma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spataro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05380128v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vellet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795083v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660147v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Tung Doan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Quang Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charvy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795229v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795322v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910343v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910364v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Enault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00640523v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouan-Dufournel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03653030v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>