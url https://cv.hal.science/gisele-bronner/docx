--- v2 (2026-04-29)
+++ v3 (2026-05-28)
@@ -66,3831 +66,3965 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-omic resource for exploring microbial eukaryotes in the meromictic freshwater Lake Pavin</w:t>
+                <w:t xml:space="preserve">Profiling the eukaryotic diversity over a year in a lake ecosystem through short- and long-read metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Courtine</w:t>
+                <w:t xml:space="preserve">Marina Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lepère</w:t>
+                <w:t xml:space="preserve">Paul Terzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
+                <w:t xml:space="preserve">Anne Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moné</w:t>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Billard</w:t>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Metagenomics in marine and terrestrial aquatic environments, </w:t>
+              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-026-06573-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/mbmg.10.184566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477144v1</w:t>
+                <w:t xml:space="preserve">hal-05608474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Intrinsic Proteins in Fungi: A Special Emphasis on the XIP Subfamily</w:t>
+                <w:t xml:space="preserve">A multi-omic resource for exploring microbial eukaryotes in the meromictic freshwater Lake Pavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouadh Saadaoui</w:t>
+                <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Faize</w:t>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof11070543⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Metagenomics in marine and terrestrial aquatic environments, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-06573-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251545v1</w:t>
+                <w:t xml:space="preserve">hal-05477144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and Seasonal Dynamics of ALNs in Freshwater Lakes Are Influenced by Their Biological Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major Intrinsic Proteins in Fungi: A Special Emphasis on the XIP Subfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fuster</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+                <w:t xml:space="preserve">Mouadh Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Colombet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Faize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (7), pp.543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-022-01974-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof11070543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936443v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity of microbial eukaryotes in a meromictic lake: Coupling between metatranscriptomic and a trait‐based approach</w:t>
+                <w:t xml:space="preserve">Occurrence and Seasonal Dynamics of ALNs in Freshwater Lakes Are Influenced by Their Biological Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Monjot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Maxime Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-022-01974-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273967v1</w:t>
+                <w:t xml:space="preserve">hal-03936443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreshOmics : A manually curated and standardized –omics database for investigating freshwater microbiomes</w:t>
+                <w:t xml:space="preserve">Functional diversity of microbial eukaryotes in a meromictic lake: Coupling between metatranscriptomic and a trait‐based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
+                <w:t xml:space="preserve">Arthur Monjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Charvy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Chauvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Debroas</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13692⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768857v1</w:t>
+                <w:t xml:space="preserve">hal-04273967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Dynamics of Archaea and Bacteria in Sediments and Brine Across a Salinity Gradient in a Solar Saltern of Goa, India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FreshOmics : A manually curated and standardized –omics database for investigating freshwater microbiomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kabilan Mani</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jean‐christophe Charvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Bragança</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01891⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015768v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A drift‐barrier model drives the genomic landscape of a structured bacterial population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Biderre‐petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouan‐dufournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (21), pp.4143-4156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.15628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshwater Perkinsea: diversity, ecology and genomic information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Dynamics of Archaea and Bacteria in Sediments and Brine Across a Salinity Gradient in a Solar Saltern of Goa, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kabilan Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Taïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Jobard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A Vellet</w:t>
+                <w:t xml:space="preserve">Judith Bragança</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbz068⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997226v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freshwater Perkinsea: diversity, ecology and genomic information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ali Khouaja</w:t>
+                <w:t xml:space="preserve">A Vellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (1), pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbz068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779754v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial variations in the composition of freshwater photosynthetic picoeukaryotes revealed by MiSeq sequencing from flow cytometry sorted samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Chaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengnan Li</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Khouaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13724⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867890v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Dynamics of Active Prokaryotic Nitrifiers and Archaeal Communities from River to Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+                <w:t xml:space="preserve">Temporal and spatial variations in the composition of freshwater photosynthetic picoeukaryotes revealed by MiSeq sequencing from flow cytometry sorted samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengnan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanxiang Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaoli Shi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-015-0601-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (6), pp.2286 - 2300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354835v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity along the life cycle of the cyanobacterium M icrocystis : highlight on the complexity of benthic and planktonic interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Dynamics of Active Prokaryotic Nitrifiers and Archaeal Communities from River to Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Taib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sabart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Donnadieu-Bernard</w:t>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12555⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.473-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-015-0601-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01826039v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico study of wall-associated kinase family reveals large-scale genomic expansion potentially connected with functional diversification in Populus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity along the life cycle of the cyanobacterium M icrocystis : highlight on the complexity of benthic and planktonic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène M. Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Donnadieu-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-014-0748-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.901 - 911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114446v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimeric viruses blur the borders between the major groups of eukaryotic single-stranded DNA viruses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico study of wall-associated kinase family reveals large-scale genomic expansion potentially connected with functional diversification in Populus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Beatriz Muries Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms3700⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (5), pp.1135-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-014-0748-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881062v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the rare archaeal biosphere and seasonal dynamics of active ecotypes in surface coastal waters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">Chimeric viruses blur the borders between the major groups of eukaryotic single-stranded DNA viruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jouan-Dufournel</w:t>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (15), pp.6004-6009. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.2700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1216863110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354640v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic distance and ecosystem size determine the distribution of smallest protists in lacustrine ecosystems.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Structure of the rare archaeal biosphere and seasonal dynamics of active ecotypes in surface coastal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Taib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mangot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+                <w:t xml:space="preserve">Isabelle Jouan-Dufournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85 (1), epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (15), pp.6004-6009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1216863110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806709v1</w:t>
+                <w:t xml:space="preserve">hal-01354640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional cloning of a candidate gene for resistance to the sunflower downy mildew, Plasmopara halstedii race 300.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographic distance and ecosystem size determine the distribution of smallest protists in lacustrine ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Taïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jean-François Mangot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-1984-6⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (1), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822169v1</w:t>
+                <w:t xml:space="preserve">hal-00806709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic Affiliation of SSU rRNA Genes Generated by Massively Parallel Sequencing: New Insights into the Freshwater Protist Diversity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Positional cloning of a candidate gene for resistance to the sunflower downy mildew, Plasmopara halstedii race 300.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad M. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Vear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058950⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (2), pp.359-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-1984-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840867v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of ammonia-oxidizing Archaea and Bacteria in contrasted freshwater ecosystems.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic Affiliation of SSU rRNA Genes Generated by Massively Parallel Sequencing: New Insights into the Freshwater Protist Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Taib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.01.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e58950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813624v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Populus XIP aquaporins: evolutionary expansion, protein functionality, and environmental regulation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Lopez</w:t>
+                <w:t xml:space="preserve">Dynamics of ammonia-oxidizing Archaea and Bacteria in contrasted freshwater ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Bronner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err404⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (4), a compléter. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777008v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term dynamics of diversity patterns: evidence of continual reassembly within lacustrine small eukaryotes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Najwa Taib</w:t>
+                <w:t xml:space="preserve">Insights into Populus XIP aquaporins: evolutionary expansion, protein functionality, and environmental regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemr Marouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Duffaud</w:t>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (5), pp.2217-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00821927v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 16S rRNA and protein-coding genes as molecular markers for assessing microbial diversity (Bacteria and Archaea) in ecosystems.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Short-term dynamics of diversity patterns: evidence of continual reassembly within lacustrine small eukaryotes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Taib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemr Marouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 78 (3), pp.617-28. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (6), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01190.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840983v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic study of plant Q-type C2H2 zinc finger proteins and expression analysis of poplar genes in response to osmotic, cold and mechanical stresses.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of 16S rRNA and protein-coding genes as molecular markers for assessing microbial diversity (Bacteria and Archaea) in ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsr001⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (3), pp.617-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01190.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842840v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and dynamics of free-living and particle-associated Betaproteobacteria and Actinobacteria in relation to phytoplankton and zooplankton communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bushra Parveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reveilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 77 (3), pp.461-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01130.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic approach studying the taxonomic and functional diversity of the bacterial community in a mesotrophic lake (Lac du Bourget--France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic study of plant Q-type C2H2 zinc finger proteins and expression analysis of poplar genes in response to osmotic, cold and mechanical stresses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Armenise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Debroas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Faubladier</w:t>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01969.x⟩</w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (2), pp.77-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsr001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00452835v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome painting and molecular dating indicate a low rate of chromosomal evolution in golden moles (Mammalia, Chrysochloridae)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metagenomic approach studying the taxonomic and functional diversity of the bacterial community in a mesotrophic lake (Lac du Bourget--France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ferguson-Smith Ma</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faubladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (9), pp.2412-2424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01969.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174515v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00452835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie génomique comparée chez les mammifères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Chromosome painting and molecular dating indicate a low rate of chromosomal evolution in golden moles (Mammalia, Chrysochloridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O?brien Pc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Spataro</w:t>
+                <w:t xml:space="preserve">A. Hassanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gautier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ferguson-Smith Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 18, pp.767-774</w:t>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.793-803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427250v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling comparative mapping using objects and associations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Cartographie génomique comparée chez les mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Rechenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 26, pp.413-420</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18, pp.767-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427216v1</w:t>
+                <w:t xml:space="preserve">hal-00427250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling comparative mapping using objects and associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rechenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26, pp.413-420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparative genomic mapping in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18, pp.767-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3900,736 +4034,736 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait-based approach coupled to metatranscriptomic-derived sequence similarity network: towards the depiction of the functional diversity of freshwater microbial eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of Protistology (ICOP/ISOP — 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction génomique et stratégies évolutives en milieu d'eau douce : le cas des Nanopelagicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Arque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEM, Nov 2025, Beaune (21), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity of microbial eukaryotes in a meromictic lake: coupling between metatranscriptomic and a trait-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX European Congress of Protistology &amp; Annual Congress of the International Society of Protistologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perkinsea: what the hell are they doing in freshwater lake ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Roscoff (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabarcoding et étude de traits, vers une description de la diversité taxonomique et fonctionnelle des eucaryotes unicellulaires dans le lac Pavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques de l'AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portage de ePANAM sur la grille de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Tung Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Quang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Taib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Charvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4639,620 +4773,620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity of microbial eukaryotes in a meromictic lake: coupling between metatranscriptomic and a trait-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Journées de l’École Doctorale Sciences de la Vie, Santé, Agronomie, Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabarcoding et étude de traits, vers une description de la diversité taxonomique et fonctionnelle des eucaryotes unicellulaires dans le lac Pavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine écologie environnement biodiversité du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential patterns of evolutionary dynamics of genomic compartments in co-occurring Prochlorococcus populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouan-Dufournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of Society for Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique évolutive des compartiments génomiques chez Prochlorococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouan-Dufournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Journées de l’École Doctorale Sciences de la Vie, Santé, Agronomie, Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès national de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5262,400 +5396,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of microorganisms and virus in aquatic ecosystems by metagenetic and metagenomic approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouan-Dufournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lake Pavin: History, biogeochemistry and sedimentology of a deep meromictic crater lake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic approach studying the taxonomic and functional diversity of the bacterial community in lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouan-Dufournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frans J. de Bruijn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Molecular Microbial Ecology II: Metagenomics in Different Habitats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jon Wiley and Sons Publishers, pp.287-293, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00640523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic approach studying the taxonomic and functional diversity of the bacterial community in lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jouan-Dufournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of molecular microbial ecology II: Metagenomics in different habitats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, 2011, 978-0-470-64719-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5665,105 +5799,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité microbienne environnementale : des gènes et des génomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université Clermont Auvergne, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03653030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5910,51 +6044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06573-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05251545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11070543" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-01974-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monjot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16531" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Charvy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13692" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabilan Mani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bragan&#231;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre&#8208;petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouan&#8208;dufournel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15628" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jobard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wawrzyniak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bronner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vellet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanxiang Kong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Shi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13724" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0601-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12555" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBKTV3DC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3700" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouan-Dufournel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216863110" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12100" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1984-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058950" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr Marouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7S0DXCP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01190.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Parveen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reveilliez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ravet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01130.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Humbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bronner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faubladier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01969.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXSLQ5S4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O?brien Pc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferguson-Smith Ma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spataro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05380128v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vellet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795083v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660147v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Tung Doan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Quang Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charvy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795229v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795322v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910343v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910364v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Enault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00640523v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouan-Dufournel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03653030v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.10.184566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06573-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05251545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11070543" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuster" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-01974-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273967v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monjot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16531" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Charvy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13692" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre&#8208;petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouan&#8208;dufournel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15628" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabilan Mani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bragan&#231;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01891" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jobard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wawrzyniak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bronner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vellet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz068" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanxiang Kong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Shi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13724" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0601-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sabart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Jobard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12555" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBKTV3DC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3700" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouan-Dufournel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216863110" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12100" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1984-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058950" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr Marouni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12065" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7S0DXCP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840983v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01190.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Parveen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reveilliez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ravet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01130.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Humbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bronner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faubladier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01969.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXSLQ5S4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O?brien Pc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferguson-Smith Ma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spataro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05380128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vellet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795083v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Tung Doan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Quang Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Charvy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910343v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910364v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623825v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Enault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00640523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806048v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouan-Dufournel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03653030v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>