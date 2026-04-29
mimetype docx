--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organics in the stratosphere: new insights from weather balloon flights conducted in France</w:t>
+                <w:t xml:space="preserve">Test Bench for Lightweight Balloon‐Borne Water Vapor Sensors for Upper Troposphere and Stratosphere Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Benoit</w:t>
+                <w:t xml:space="preserve">Michel Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazel Vernier</w:t>
+                <w:t xml:space="preserve">Gisèle Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Joly</w:t>
+                <w:t xml:space="preserve">Thierry Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+                <w:t xml:space="preserve">Gilles Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.221. </w:t>
+              <w:t xml:space="preserve">Meteorological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41612-025-01106-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/met.70101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114851v1</w:t>
+                <w:t xml:space="preserve">insu-05352681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Bench for Lightweight Balloon‐Borne Water Vapor Sensors for Upper Troposphere and Stratosphere Measurements</w:t>
+                <w:t xml:space="preserve">Organics in the stratosphere: new insights from weather balloon flights conducted in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chartier</w:t>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Krysztofiak</w:t>
+                <w:t xml:space="preserve">Hazel Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+                <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Vincent</w:t>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chalumeau</w:t>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (5), </w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/met.70101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41612-025-01106-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05352681v1</w:t>
+                <w:t xml:space="preserve">hal-05114851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of aerosol optical depth (AOD) anomalies in September and October 2022 over Skukuza in South Africa</w:t>
               </w:r>
@@ -502,1185 +502,1189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a dual African and Australian biomass burning influence on the vertical distribution of aerosol and carbon monoxide over the Southwest Indian Ocean basin in early 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study on wildfire impacts on greenhouse gas emissions and regional air quality in South of Orléans, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Baron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Krysztofiak</w:t>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinna Kloss</w:t>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-8031-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135, pp.521-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2022.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04208981v2</w:t>
+                <w:t xml:space="preserve">hal-03903263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on wildfire impacts on greenhouse gas emissions and regional air quality in South of Orléans, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+                <w:t xml:space="preserve">Evidence of a dual African and Australian biomass burning influence on the vertical distribution of aerosol and carbon monoxide over the Southwest Indian Ocean basin in early 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangang Ren</w:t>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Cai</w:t>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mercier</w:t>
+                <w:t xml:space="preserve">Corinna Kloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 135, pp.521-533. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (13), pp.8031-8048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2022.08.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-8031-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03903263v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04208981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database of aircraft measurements of carbon monoxide (CO) with high temporal and spatial resolution during 2011-2021</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+                <w:t xml:space="preserve">N2O Temporal Variability from the Middle Troposphere to the Middle Stratosphere Based on Airborne and Balloon-Borne Observations during the Period 1987–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Brocchi</w:t>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chevrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Chartier</w:t>
+                <w:t xml:space="preserve">Thierry Dudok de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas E Kinnison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A R Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-15-4553-2023⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos14030585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04379380v1</w:t>
+                <w:t xml:space="preserve">insu-04191038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O Temporal Variability from the Middle Troposphere to the Middle Stratosphere Based on Airborne and Balloon-Borne Observations during the Period 1987–2018</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dudok de Wit</w:t>
+                <w:t xml:space="preserve">A database of aircraft measurements of carbon monoxide (CO) with high temporal and spatial resolution during 2011-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas E Kinnison</w:t>
+                <w:t xml:space="preserve">Vanessa Brocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A R Ravishankara</w:t>
+                <w:t xml:space="preserve">Stéphane Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (3), pp.585. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.4553-4569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos14030585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-4553-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04191038v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04379380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Strong HONO Emission from Fertilized Agricultural Fields and its Remarkable Impact on Regional O 3 Pollution in the Summer North China Plain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+                <w:t xml:space="preserve">Transport and Variability of Tropospheric Ozone over Oceania and Southern Pacific during the 2019–20 Australian Bushfires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Ye</w:t>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenglong Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valéry Catoire</w:t>
+                <w:t xml:space="preserve">Fabrice Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengfei Liu</w:t>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Khaykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00314⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.3092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13163092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173926v1</w:t>
+                <w:t xml:space="preserve">insu-03315817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Australian Fires 2019–2020: Tropospheric and Stratospheric Pollution Throughout the Whole Fire Season</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+                <w:t xml:space="preserve">Evidence for Strong HONO Emission from Fertilized Agricultural Fields and its Remarkable Impact on Regional O 3 Pollution in the Summer North China Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc von Hobe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+                <w:t xml:space="preserve">Can Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Smale</w:t>
+                <w:t xml:space="preserve">Chenglong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.652024⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.340-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03469261v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud-scale modelling of the impact of deep convection on the fate of oceanic bromoform in the troposphere: a case study over the west coast of Borneo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul D Hamer</w:t>
+                <w:t xml:space="preserve">Australian Fires 2019–2020: Tropospheric and Stratospheric Pollution Throughout the Whole Fire Season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Kloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marécal</w:t>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Hossaini</w:t>
+                <w:t xml:space="preserve">Marc von Hobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pirre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+                <w:t xml:space="preserve">Dan Smale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (22), pp.16955-16984. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-16955-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.652024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03445513v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03469261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and Variability of Tropospheric Ozone over Oceania and Southern Pacific during the 2019–20 Australian Bushfires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloud-scale modelling of the impact of deep convection on the fate of oceanic bromoform in the troposphere: a case study over the west coast of Borneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+                <w:t xml:space="preserve">Paul D Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Jégou</w:t>
+                <w:t xml:space="preserve">Virginie Marécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+                <w:t xml:space="preserve">Ryan Hossaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Khaykin</w:t>
+                <w:t xml:space="preserve">Michel Pirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (16), pp.3092. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (22), pp.16955-16984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13163092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-16955-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03315817v1</w:t>
+                <w:t xml:space="preserve">insu-03445513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HONO Budget and Its Role in Nitrate Formation in the Rural North China Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenglong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (18), pp.11048-11057. </w:t>
@@ -1718,64 +1722,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local air pollution from oil rig emissions observed during the airborne DACCIWA campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,77 +1856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of convective transport in tropical West Pacific region during SHIVA experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marecal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2012,64 +2016,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régina Zbinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2120,77 +2124,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercontinental transport of biomass burning pollutants over the Mediterranean Basin during the summer 2014 ChArMEx-GLAM airborne campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Guth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2248,645 +2252,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01798838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPIRIT airborne instrument: a three-channel infrared absorption spectrometer with quantum cascade lasers for in situ atmospheric trace-gas measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global carbonyl sulfide (OCS) measured by MIPAS/Envisat during 2002–2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Jacquet</w:t>
+                <w:t xml:space="preserve">Norbert Glatthor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+                <w:t xml:space="preserve">Michael Höpfner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Leyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele P. Stiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas von Clarmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-017-6820-x⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.2631-2652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-2631-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01589432v1</w:t>
+                <w:t xml:space="preserve">insu-01557680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a moderate volcanic eruption on chemistry in the lower stratosphere: balloon-borne observations and model calculations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The SPIRIT airborne instrument: a three-channel infrared absorption spectrometer with quantum cascade lasers for in situ atmospheric trace-gas measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-2229-2017⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (9), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-017-6820-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01367008v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01589432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brominated VSLS and their influence on ozone under a changing climate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Impact of a moderate volcanic eruption on chemistry in the lower stratosphere: balloon-borne observations and model calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Phoebe Graf</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (18), pp.11313-11329. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-11313-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.2229-2253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-2229-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01624642v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01367008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global carbonyl sulfide (OCS) measured by MIPAS/Envisat during 2002–2012</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brominated VSLS and their influence on ozone under a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Höpfner</w:t>
+                <w:t xml:space="preserve">Stefanie Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Leyser</w:t>
+                <w:t xml:space="preserve">Björn-Martin Sinnhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele P. Stiller</w:t>
+                <w:t xml:space="preserve">Patrick Jöckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas von Clarmann</w:t>
+                <w:t xml:space="preserve">Phoebe Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (4), pp.2631-2652. </w:t>
+              <w:t xml:space="preserve">, 2017, 17 (18), pp.11313-11329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-2631-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-11313-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01557680v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01624642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed modeling of the atmospheric degradation mechanism of very-short lived brominated species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59, pp.514-532. </w:t>
@@ -2937,51 +2941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced reduction of divalent mercury in ice by organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Bartels-Rausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3361,90 +3365,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed modeling of the atmospheric degradation mechanism of brominated very-short lived species (VSLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3486,103 +3490,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional air pollution over Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Dorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. AGU, 2012</w:t>
@@ -3611,90 +3615,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric degradation of two short-lived brominated hydrocarbons (CHBr3 and CH2Br2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3736,90 +3740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An airborne spectrometer with three infrared lasers for trace gas measurements applied to convection case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. AGU, A21H-0157, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3870,597 +3874,597 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ trace-gas measurements from the ground to the stratosphere by an OF-CEAS balloon-borne instrument</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">SPECIES: a balloon-borne and airborne instrument coupling infrared lasers with Optical Feedback Cavity Enhanced Absorption Spectroscopy technique for atmospheric in-situ trace-gas measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Romanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7804⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Viennes, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04237304v1</w:t>
+                <w:t xml:space="preserve">insu-04237298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiating mixed plumes from aged Ambae and Raikoke volcanic emissions and the Asian Tropopause Aerosol Layer using Balloon measurements and Satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04652818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECIES: a balloon-borne and airborne instrument coupling infrared lasers with Optical Feedback Cavity Enhanced Absorption Spectroscopy technique for atmospheric in-situ trace-gas measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">In-situ trace-gas measurements from the ground to the stratosphere by an OF-CEAS balloon-borne instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chartier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Viennes, Austria. </w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04237298v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04237304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Database of Aircraft Carbon Monoxide (CO) Measurements with High Temporal and Spatial Resolution during 2011 - 2021</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Wildfire Emissions and Air Quality: A Case Study on Forest Fires in Southern Orléans, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chevrier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04089915v1</w:t>
+                <w:t xml:space="preserve">insu-04089918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2O temporal variability from the middle troposphere to the middle stratosphere based on airborne and balloon-borne observations during the period 1987-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dudok de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vienne (AUT), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4488,377 +4492,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04089906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft-Based Measurements of Biomass Burning Emissions of Malaysia Oil Palm Cultivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A Database of Aircraft Carbon Monoxide (CO) Measurements with High Temporal and Spatial Resolution during 2011 - 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabine Eckhardt</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4888⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04089912v1</w:t>
+                <w:t xml:space="preserve">insu-04089915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildfire Emissions and Air Quality: A Case Study on Forest Fires in Southern Orléans, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Aircraft-Based Measurements of Biomass Burning Emissions of Malaysia Oil Palm Cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Schlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Eckhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04089918v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04089912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercontinental transport of biomass burning pollutants over the Mediterranean Basin during the summer 2014 ChArMEx-GLAM airborne campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Krysztofiak-Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Brocchi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Guth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.12732, </w:t>
@@ -4890,320 +4894,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03566326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the intercontinental transport of biomass burning pollutants on the Mediterranean Basin during the CHARMEX-GLAM airborne campaign</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">SPECIES: a multi-channel infrared laser spectrometer with optical-feedback cavity-enhanced absorption for in-situ balloon-borne and airborne measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Guth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.8053</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.8293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03568145v1</w:t>
+                <w:t xml:space="preserve">insu-03568144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECIES: a multi-channel infrared laser spectrometer with optical-feedback cavity-enhanced absorption for in-situ balloon-borne and airborne measurements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Impact of the intercontinental transport of biomass burning pollutants on the Mediterranean Basin during the CHARMEX-GLAM airborne campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régina Zbinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Guth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.8293</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.8053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03568144v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03568145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical sources and sinks of carbonyl sulfide observed from space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Glatthor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Höpfner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian T. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5284,77 +5288,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection in the summer polar stratosphere of air plume pollution from East Asia by balloon-borne in situ CO measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5396,77 +5400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRUSION OF RECENT AIR IN POLAR STRATOSPHERE DURING SUMMER 2009 REVEALED BY BALLOON-BORNE IN SITU CO MEASUREMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5521,90 +5525,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results from SPIRALE balloon-borne in situ stratospheric measurements during 2009 polar summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5646,90 +5650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results from SPIRALE balloon-borne in situ stratospheric measurements during 2009 polar summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5803,51 +5807,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport et chimie d'espèces soufrées et bromées dans la haute troposphère et basse stratosphère diagnostiqués par des mesures sous ballon et en avion et par modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013ORLE2051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6043,51 +6047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01106-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05352681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chalumeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.70101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05035041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranaivombola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vaz Peres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Fazel-Rastgar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman Sivakumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3519-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04208981v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8031-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2022.08.032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04379380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brocchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4553-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04191038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas E Kinnison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ravishankara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14030585" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Ye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc von Hobe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Smale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.652024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445513v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Hamer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hossaini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16955-2021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02950517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c01832" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02284833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Stratmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11401-2019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01740227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.798" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Zbinden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0226.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-6887-2018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01589432v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6820-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01367008v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2229-2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Falk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn-Martin Sinnhuber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J&#246;ckel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Graf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-11313-2017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Glatthor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;pfner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Leyser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele P. Stiller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas von Clarmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2631-2017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.05.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bernhard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schl&#228;ppi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Schwikowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.10.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9GKX5KG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142980v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dorf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Grossmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7804" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652818v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Patel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Rastogi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Romanini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12978" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089915v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2960" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9807" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089912v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Eckhardt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4888" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1674" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566326v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak-Tong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Catoire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Baker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Berry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Campbell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01004398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ORLE2051" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05352681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chalumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.70101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01106-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05035041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranaivombola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vaz Peres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Fazel-Rastgar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman Sivakumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3519-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2022.08.032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04208981v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8031-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04191038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas E Kinnison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ravishankara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14030585" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04379380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brocchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4553-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315817v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163092" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Ye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00314" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc von Hobe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Smale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.652024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Hamer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hossaini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16955-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02950517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c01832" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02284833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Stratmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11401-2019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01740227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.798" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Zbinden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0226.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-6887-2018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Glatthor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;pfner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Leyser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele P. Stiller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas von Clarmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2631-2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01589432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6820-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01367008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2229-2017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Falk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn-Martin Sinnhuber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J&#246;ckel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Graf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-11313-2017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.05.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bernhard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schl&#228;ppi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Schwikowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.10.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9GKX5KG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142980v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dorf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Grossmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Romanini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12978" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652818v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Patel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Rastogi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7804" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1674" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9807" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2960" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Eckhardt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4888" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566326v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak-Tong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568144v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Catoire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Baker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Berry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Campbell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01004398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ORLE2051" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>