--- v1 (2026-04-29)
+++ v2 (2026-05-26)
@@ -66,3023 +66,5084 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote sensing of water vapour in the atmospheric column using laser heterodyne radiometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Saxena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thérèse El Kattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ghysels-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna (Austria), Austria. pp.EGU26-18738, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-18738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPECIES: a balloon-borne and airborne instrument coupling infrared lasers with Optical Feedback Cavity Enhanced Absorption Spectroscopy technique for atmospheric in-situ trace-gas measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Romanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Viennes, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04237298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiating mixed plumes from aged Ambae and Raikoke volcanic emissions and the Asian Tropopause Aerosol Layer using Balloon measurements and Satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04652818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-situ trace-gas measurements from the ground to the stratosphere by an OF-CEAS balloon-borne instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04237304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N2O temporal variability from the middle troposphere to the middle stratosphere based on airborne and balloon-borne observations during the period 1987-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dudok de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04089906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Database of Aircraft Carbon Monoxide (CO) Measurements with High Temporal and Spatial Resolution during 2011 - 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04089915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aircraft-Based Measurements of Biomass Burning Emissions of Malaysia Oil Palm Cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Schlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Eckhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04089912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildfire Emissions and Air Quality: A Case Study on Forest Fires in Southern Orléans, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04089918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercontinental transport of biomass burning pollutants over the Mediterranean Basin during the summer 2014 ChArMEx-GLAM airborne campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Krysztofiak-Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Guth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marécal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.12732, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-6887-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03566326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the intercontinental transport of biomass burning pollutants on the Mediterranean Basin during the CHARMEX-GLAM airborne campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régina Zbinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Guth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.8053</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03568145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPECIES: a multi-channel infrared laser spectrometer with optical-feedback cavity-enhanced absorption for in-situ balloon-borne and airborne measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.8293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03568144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tropical sources and sinks of carbonyl sulfide observed from space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Glatthor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Höpfner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian T. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03573520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection in the summer polar stratosphere of air plume pollution from East Asia by balloon-borne in situ CO measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTRUSION OF RECENT AIR IN POLAR STRATOSPHERE DURING SUMMER 2009 REVEALED BY BALLOON-BORNE IN SITU CO MEASUREMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th ESA Symposium on European Rocket and Balloon Programmes and Related Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Hyères, France. pp.91-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01323350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary results from SPIRALE balloon-borne in situ stratospheric measurements during 2009 polar summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, à renseigner, Unknown Region. pp. 1542-1550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary results from SPIRALE balloon-borne in situ stratospheric measurements during 2009 polar summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, à renseigner, Unknown Region. pp.13509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test Bench for Lightweight Balloon‐Borne Water Vapor Sensors for Upper Troposphere and Stratosphere Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/met.70101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05352681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organics in the stratosphere: new insights from weather balloon flights conducted in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (1), pp.221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41612-025-01106-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of aerosol optical depth (AOD) anomalies in September and October 2022 over Skukuza in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranaivombola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vaz Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farahnaz Fazel-Rastgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataraman Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (6), pp.3519-3540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-25-3519-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on wildfire impacts on greenhouse gas emissions and regional air quality in South of Orléans, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 135, pp.521-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jes.2022.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a dual African and Australian biomass burning influence on the vertical distribution of aerosol and carbon monoxide over the Southwest Indian Ocean basin in early 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Kloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (13), pp.8031-8048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-24-8031-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04208981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O Temporal Variability from the Middle Troposphere to the Middle Stratosphere Based on Airborne and Balloon-Borne Observations during the Period 1987–2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A R Ravishankara</w:t>
+                <w:t xml:space="preserve">A database of aircraft measurements of carbon monoxide (CO) with high temporal and spatial resolution during 2011-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos14030585⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.4553-4569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-4553-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04191038v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04379380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database of aircraft measurements of carbon monoxide (CO) with high temporal and spatial resolution during 2011-2021</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Chartier</w:t>
+                <w:t xml:space="preserve">N2O Temporal Variability from the Middle Troposphere to the Middle Stratosphere Based on Airborne and Balloon-Borne Observations during the Period 1987–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dudok de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas E Kinnison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A R Ravishankara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-15-4553-2023⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos14030585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04379380v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04191038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and Variability of Tropospheric Ozone over Oceania and Southern Pacific during the 2019–20 Australian Bushfires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergey Khaykin</w:t>
+                <w:t xml:space="preserve">Evidence for Strong HONO Emission from Fertilized Agricultural Fields and its Remarkable Impact on Regional O 3 Pollution in the Summer North China Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenglong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13163092⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.340-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03315817v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Strong HONO Emission from Fertilized Agricultural Fields and its Remarkable Impact on Regional O 3 Pollution in the Summer North China Plain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Liu</w:t>
+                <w:t xml:space="preserve">Australian Fires 2019–2020: Tropospheric and Stratospheric Pollution Throughout the Whole Fire Season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Kloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc von Hobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Smale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00314⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.652024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173926v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03469261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Australian Fires 2019–2020: Tropospheric and Stratospheric Pollution Throughout the Whole Fire Season</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dan Smale</w:t>
+                <w:t xml:space="preserve">Cloud-scale modelling of the impact of deep convection on the fate of oceanic bromoform in the troposphere: a case study over the west coast of Borneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D Hamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marécal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Hossaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.652024⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (22), pp.16955-16984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-16955-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03469261v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03445513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud-scale modelling of the impact of deep convection on the fate of oceanic bromoform in the troposphere: a case study over the west coast of Borneo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+                <w:t xml:space="preserve">Transport and Variability of Tropospheric Ozone over Oceania and Southern Pacific during the 2019–20 Australian Bushfires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Khaykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-16955-2021⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.3092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13163092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03445513v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03315817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HONO Budget and Its Role in Nitrate Formation in the Rural North China Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenglong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (18), pp.11048-11057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.0c01832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02950517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local air pollution from oil rig emissions observed during the airborne DACCIWA campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Stratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (17), pp.11401-11411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-19-11401-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02284833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of convective transport in tropical West Pacific region during SHIVA experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The GLAM Airborne Campaign across the Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régina Zbinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C Robert</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asl.798⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (2), pp.361 - 380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-16-0226.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01740227v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01799230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GLAM Airborne Campaign across the Mediterranean Basin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Evidence of convective transport in tropical West Pacific region during SHIVA experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Dulac</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D Hamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marecal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-16-0226.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.e798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asl.798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01799230v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01740227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercontinental transport of biomass burning pollutants over the Mediterranean Basin during the summer 2014 ChArMEx-GLAM airborne campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Guth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marecal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (9), pp.6887-6906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-18-6887-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01798838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global carbonyl sulfide (OCS) measured by MIPAS/Envisat during 2002–2012</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas von Clarmann</w:t>
+                <w:t xml:space="preserve">Brominated VSLS and their influence on ozone under a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn-Martin Sinnhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jöckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoebe Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (4), pp.2631-2652. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-2631-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (18), pp.11313-11329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-11313-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01557680v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01624642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPIRIT airborne instrument: a three-channel infrared absorption spectrometer with quantum cascade lasers for in situ atmospheric trace-gas measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Impact of a moderate volcanic eruption on chemistry in the lower stratosphere: balloon-borne observations and model calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-017-6820-x⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.2229-2253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-2229-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01589432v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01367008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a moderate volcanic eruption on chemistry in the lower stratosphere: balloon-borne observations and model calculations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The SPIRIT airborne instrument: a three-channel infrared absorption spectrometer with quantum cascade lasers for in situ atmospheric trace-gas measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-2229-2017⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (9), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-017-6820-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01367008v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01589432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brominated VSLS and their influence on ozone under a changing climate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Phoebe Graf</w:t>
+                <w:t xml:space="preserve">Global carbonyl sulfide (OCS) measured by MIPAS/Envisat during 2002–2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Glatthor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Höpfner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Leyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele P. Stiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas von Clarmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (18), pp.11313-11329. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-11313-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.2631-2652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-2631-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01624642v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01557680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed modeling of the atmospheric degradation mechanism of very-short lived brominated species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59, pp.514-532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00877474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced reduction of divalent mercury in ice by organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Bartels-Rausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schläppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Schwikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82 (2), pp.199-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3092,2815 +5153,888 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max R Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Jamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ben Guérir, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max R Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Jamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTRIS science conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed modeling of the atmospheric degradation mechanism of brominated very-short lived species (VSLS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Atmospheric degradation of two short-lived brominated hydrocarbons (CHBr3 and CH2Br2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadriennal Ozone Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Gas Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359230v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional air pollution over Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Dorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. AGU, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01142980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric degradation of two short-lived brominated hydrocarbons (CHBr3 and CH2Br2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detailed modeling of the atmospheric degradation mechanism of brominated very-short lived species (VSLS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Gas Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t>
+              <w:t xml:space="preserve">Quadriennal Ozone Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365526v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An airborne spectrometer with three infrared lasers for trace gas measurements applied to convection case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. AGU, A21H-0157, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01142820v1</w:t>
-              </w:r>
-[...1925 lines deleted...]
-                <w:t xml:space="preserve">hal-03548992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport et chimie d'espèces soufrées et bromées dans la haute troposphère et basse stratosphère diagnostiqués par des mesures sous ballon et en avion et par modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Krysztofiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013ORLE2051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01004398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6047,51 +6181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05352681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chalumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.70101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01106-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05035041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranaivombola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vaz Peres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Fazel-Rastgar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman Sivakumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3519-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2022.08.032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04208981v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8031-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04191038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas E Kinnison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ravishankara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14030585" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04379380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brocchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4553-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315817v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163092" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Ye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00314" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc von Hobe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Smale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.652024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Hamer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hossaini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16955-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02950517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c01832" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02284833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Stratmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11401-2019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01740227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.798" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Zbinden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0226.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-6887-2018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Glatthor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;pfner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Leyser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele P. Stiller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas von Clarmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2631-2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01589432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6820-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01367008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2229-2017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Falk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn-Martin Sinnhuber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J&#246;ckel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Graf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-11313-2017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.05.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bernhard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schl&#228;ppi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Schwikowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.10.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9GKX5KG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142980v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dorf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Grossmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Romanini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12978" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652818v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Patel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Rastogi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7804" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1674" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9807" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2960" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Eckhardt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4888" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566326v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak-Tong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568144v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Catoire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Baker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Berry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Campbell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548992v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01004398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ORLE2051" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Saxena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se El Kattar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Wei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ghysels-Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Romanini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Krysztofiak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12978" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Patel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Rastogi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7804" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brocchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2960" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Eckhardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4888" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak-Tong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-6887-2018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Zbinden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Catoire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Glatthor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#246;pfner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Baker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Berry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Campbell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548985v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05352681v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Krysztofiak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chalumeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.70101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01106-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05035041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranaivombola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vaz Peres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Fazel-Rastgar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman Sivakumar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3519-2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2022.08.032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04208981v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8031-2024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04379380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4553-2023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04191038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas E Kinnison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ravishankara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14030585" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Ye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00314" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469261v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc von Hobe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Smale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.652024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Hamer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hossaini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-16955-2021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163092" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02950517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c01832" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02284833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Stratmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11401-2019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0226.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01740227v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.798" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798838v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Falk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn-Martin Sinnhuber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J&#246;ckel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Graf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-11313-2017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01367008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2229-2017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01589432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6820-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Leyser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele P. Stiller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas von Clarmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2631-2017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877474v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.05.026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654157v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bernhard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schl&#228;ppi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Schwikowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.10.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9GKX5KG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365526v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142980v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dorf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Grossmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359230v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142820v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01004398v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ORLE2051" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>