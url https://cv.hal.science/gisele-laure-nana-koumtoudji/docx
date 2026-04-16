--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafine grinding of mica in organic medium for ink-jet printing process</w:t>
+                <w:t xml:space="preserve">An Overview on the Manufacture and Properties of Clay-Based Porous Ceramics for Water Filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Boughazif</w:t>
+                <w:t xml:space="preserve">Iffat Qoudsiyyah Maury Njoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gerschwitz</w:t>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bourret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Lecomte-Nana</w:t>
+                <w:t xml:space="preserve">Kassoum Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Lecomte</w:t>
+                <w:t xml:space="preserve">Dayirou Njoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 442, pp.119868. </w:t>
+              <w:t xml:space="preserve">Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ceramics8010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673467v1</w:t>
+                <w:t xml:space="preserve">hal-04884721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview on the Manufacture and Properties of Clay-Based Porous Ceramics for Water Filtration</w:t>
+                <w:t xml:space="preserve">Ultrafine grinding of mica in organic medium for ink-jet printing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iffat Qoudsiyyah Maury Njoya</w:t>
+                <w:t xml:space="preserve">Naima Boughazif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+                <w:t xml:space="preserve">Fabien Gerschwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassoum Barry</w:t>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dayirou Njoya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Hafiane</w:t>
+                <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 442, pp.119868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ceramics8010003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884721v1</w:t>
+                <w:t xml:space="preserve">hal-04673467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the mechanical and microstructural properties of meta-halloysite-based geopolymer mortars cured at room temperature</w:t>
+                <w:t xml:space="preserve">MONITORING THE INTERACTION OF SYNTHETIC HYDROXYAPATITES UNDER VARIED IN VITRO TEST CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyriaque Rodrigue Kaze</w:t>
+                <w:t xml:space="preserve">Diana Horkavcova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Özgür Cengiz</w:t>
+                <w:t xml:space="preserve">Margaux Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Bidias Keumeka Jiofack</w:t>
+                <w:t xml:space="preserve">Miloslav Lhotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Eugene Makone</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helebrant Ales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41779-023-00977-6⟩</w:t>
+              <w:t xml:space="preserve">Ceramics-Silikáty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13168/cs.2023.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741562v1</w:t>
+                <w:t xml:space="preserve">hal-04635562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rice Husks and Kaolin Based Ceramic Membrane for Filtration of Slaughterhouse Wastewater: Optimization Study Using Response Surface Methodology (RSM) and Responses Interdependence Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Njuhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliou Njuhou</w:t>
+                <w:t xml:space="preserve">Mohamed Mouafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mouafon</w:t>
+                <w:t xml:space="preserve">Amadou Pountouenchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Pountouenchi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oumarou Ramadan Njindam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Indian Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 82 (2), pp.143-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0371750X.2023.2205601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONITORING THE INTERACTION OF SYNTHETIC HYDROXYAPATITES UNDER VARIED IN VITRO TEST CONDITIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation on the mechanical and microstructural properties of meta-halloysite-based geopolymer mortars cured at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Rodrigue Kaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Horkavcova</w:t>
+                <w:t xml:space="preserve">Özgür Cengiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Guiraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+                <w:t xml:space="preserve">Séverin Bidias Keumeka Jiofack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloslav Lhotka</w:t>
+                <w:t xml:space="preserve">Charles Eugene Makone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helebrant Ales</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bharat Bhushan Jindal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics-Silikáty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (1), pp.249-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13168/cs.2023.0028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41779-023-00977-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635562v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydroxylation of Kaolinite and Halloysite-Rich Samples: An In Situ Study of the Texture and Structural Evolutions</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,1445 +1038,1445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractory ceramics bonds from potassium-based inorganic polymer for advanced applications: Crystalline phase changes and descriptive microstructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of mineralogy and activator type on the rheology behaviour and setting time of laterite based geopolymer paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Rodrigue Kaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adeyemi Adesina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juvenal Giogetti Deutou Nemaleu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Kamseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (15), pp.21579-21588. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.104345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.04.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796117v1</w:t>
+                <w:t xml:space="preserve">hal-04877376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Properties of Porous Phyllosilicate-Based Ceramics Shaped by Freeze-Tape Casting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Refractory ceramics bonds from potassium-based inorganic polymer for advanced applications: Crystalline phase changes and descriptive microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juvenal Giogetti Deutou Nemaleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Rodrigue Kaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Awam Belela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchart</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Kamseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ceramics5010007⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (15), pp.21579-21588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.04.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752012v1</w:t>
+                <w:t xml:space="preserve">hal-04796117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of phyllosilicate‐based porous ceramics shaped by conventional tape casting and freeze tape casting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparative Properties of Porous Phyllosilicate-Based Ceramics Shaped by Freeze-Tape Casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Seynou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijac.14126⟩</w:t>
+              <w:t xml:space="preserve">Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.75-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ceramics5010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773947v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mineralogy and activator type on the rheology behaviour and setting time of laterite based geopolymer paste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Properties of phyllosilicate‐based porous ceramics shaped by conventional tape casting and freeze tape casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elie Kamseu</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Seynou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126, pp.104345. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.3084-3098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijac.14126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877376v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-activated laterite binders: Influence of silica modulus on setting time, Rheological behaviour and strength development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Development of Adhesive, Bioactive and Antibacterial Titania Sol-Gel Coating on Titanium Substrate by Dip-Coating Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Horkavcová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Doubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Jablonská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleš Helebrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2021.100175⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings11020243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877119v1</w:t>
+                <w:t xml:space="preserve">hal-04877337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of alkali-activated composites from calcined iron-rich laterite soil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">PROCESSING AND CHARACTERIZATION OF LOW-THERMAL CONDUCTIVITY, CLAY-BASED, CERAMIC MEMBRANES FOR FILTERING DRINKING WATER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hasan Essaedi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Njoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayirou Njoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (3), pp.339-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42860-021-00131-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04877178v1</w:t>
+                <w:t xml:space="preserve">hal-03401920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and physical properties of inorganic polymer cement made of iron-rich laterite and lateritic clay: A comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Alkali-activated laterite binders: Influence of silica modulus on setting time, Rheological behaviour and strength development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Rodrigue Kaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeyemi Adesina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thamer Alomayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Kamseu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonia Yorkshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106320⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.100175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2021.100175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053919v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCESSING AND CHARACTERIZATION OF LOW-THERMAL CONDUCTIVITY, CLAY-BASED, CERAMIC MEMBRANES FOR FILTERING DRINKING WATER</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Development of alkali-activated composites from calcined iron-rich laterite soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Rodrigue Kaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dayirou Njoya</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeyemi Adesina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Essaedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42860-021-00131-y⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.101032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401920v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behaviour and microstructural evolution of metakaolin and meta-halloysite-based geopolymer binders: a comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mechanical and physical properties of inorganic polymer cement made of iron-rich laterite and lateritic clay: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Rodrigue Kaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Kamseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Yorkshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-021-10555-2⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, 106320 (15 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877397v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Adhesive, Bioactive and Antibacterial Titania Sol-Gel Coating on Titanium Substrate by Dip-Coating Technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thermal behaviour and microstructural evolution of metakaolin and meta-halloysite-based geopolymer binders: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Rodrigue Kaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achile Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleš Helebrant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juvenal Deutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Kamseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.243. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147 (3), pp.2055-2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings11020243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-021-10555-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877337v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction kinetics and rheological behaviour of meta-halloysite based geopolymer cured at room temperature: Effect of thermal activation on physicochemical and microstructural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Rodrigue Kaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thamer Alomayri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaedi Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 196, pp.105773 -. </w:t>
@@ -2508,620 +2508,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Porogenic Agent Type and Firing Temperatures on Properties of Low-Cost Microfiltration Membranes from Kaolin</w:t>
+                <w:t xml:space="preserve">Preliminary analysis of physical and chemical phenomena occurring in droplet at solution precursor plasma spraying of zirconia coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouafon Mohamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dayirou Njoya</w:t>
+                <w:t xml:space="preserve">V. Tobon Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hajjaji</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Pawłowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pateyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Indian Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0371750X.2019.1692695⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 397, pp.126059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862743v1</w:t>
+                <w:t xml:space="preserve">hal-03059790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced removal of diclofenac by an organohalloysite intercalated via a novel route: Performance and mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of Porogenic Agent Type and Firing Temperatures on Properties of Low-Cost Microfiltration Membranes from Kaolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouafon Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayirou Njoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Njoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125226⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the Indian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0371750X.2019.1692695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894323v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the plant waste onto the properties of use and the microstructure of phyllosilicates based ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Enhanced removal of diclofenac by an organohalloysite intercalated via a novel route: Performance and mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahima Salaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Bendenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gado Tchangbedji</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Khelifa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijac.13590⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 396, pp.125226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281521v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary analysis of physical and chemical phenomena occurring in droplet at solution precursor plasma spraying of zirconia coatings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the plant waste onto the properties of use and the microstructure of phyllosilicates based ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lecomte-Nana</w:t>
+                <w:t xml:space="preserve">Rosellyne Serewane Deramne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pateyron</w:t>
+                <w:t xml:space="preserve">Gado Tchangbedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 397, pp.126059. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), pp.2638-2648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijac.13590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059790v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a kaolinitic‐illitic clay from Central African Republic and an organic waste for the production of porous ceramic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosellyne Serewane Deramne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gado Tchangbedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Ceramic Engineering &amp; Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (6), pp.292-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3285,51 +3285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaolinite-Magnesite or Kaolinite–Talc-Based Ceramics. Part II: Microstructure and the Final Properties Related Sintered Tapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiles Hammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3419,51 +3419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Dehydroxylation of Kaolinite and Halloysite by In Situ High Temperature X-ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3553,64 +3553,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach about the intercalation of hexadecyltrimethylammonium into halloysite: preparation, characterization, and mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouira Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Bendenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Batonneau-Gener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,308 +3668,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of a cost-effective cermet membrane: implementation in paper mill wastewater treatment</w:t>
+                <w:t xml:space="preserve">Cocoa Cortex Ashes as Fluxing Additive for Vitrified Ceramic Making from Alluvial Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabrouk Ben Hamden</w:t>
+                <w:t xml:space="preserve">E. Ndzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisele Lecomte-Nana</w:t>
+                <w:t xml:space="preserve">D. Njoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel Bouaziz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Elimbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ranaivoarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2019.23722⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07 (10), pp.24-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msce.2019.710003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505342v1</w:t>
+                <w:t xml:space="preserve">hal-02504281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa Cortex Ashes as Fluxing Additive for Vitrified Ceramic Making from Alluvial Clay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and characterization of a cost-effective cermet membrane: implementation in paper mill wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Njoya</w:t>
+                <w:t xml:space="preserve">Mabrouk Ben Hamden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elimbi</w:t>
+                <w:t xml:space="preserve">Gisele Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ranaivoarivo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamel Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 07 (10), pp.24-39. </w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.73-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/msce.2019.710003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2019.23722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504281v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaolinite-Magnesite Based Ceramics. Part I: Surface Charge and Rheological Properties Optimization of the Suspensions for the Processing of Cordierite-Mullite Tapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiles Hammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjet Azril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4085,51 +4085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seynou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sorgho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4180,51 +4180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of flux content and heating rate on the microstructure and technological properties of Mayouom (Western-Cameroon) kaolinite clay based ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Njoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.S. Tadjuidje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4327,77 +4327,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, microstructure and mechanical features of ceramic products of clay and non-plastic clay mixtures from Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Krichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 135, pp.112 - 118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4470,51 +4470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Sokołowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lech Pawłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4603,64 +4603,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Diatta-Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kobor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4723,51 +4723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the thermal transformations and sintering of a Ghassoul clay from Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4857,51 +4857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcapsules from Pickering emulsions stabilized by clay particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volga Niknam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,51 +4995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of organic modification on the thermal transformations of abentonite during sintering up to 1250°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayza Gridi-Bennadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5097,2371 +5097,2371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation de matériaux ‘géomimétiques’ à base d’argile latéritique</w:t>
+                <w:t xml:space="preserve">Use of bauxite from Cameroon for solid state sintering and characterization of calcium dialuminate (CaO·2Al2O3) refractory cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
+                <w:t xml:space="preserve">A.B. Tchamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Martias</w:t>
+                <w:t xml:space="preserve">U.C. Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Villandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+                <w:t xml:space="preserve">E. Kamseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Smith</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (1), pp.1961-1970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.07.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115556v1</w:t>
+                <w:t xml:space="preserve">hal-01116980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does Na, K alkali metal concentration change the early age structural characteristic of kaolin-based geopolymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Formulation de matériaux ‘géomimétiques’ à base d’argile latéritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.28-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01116982v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net-Shape Clay Ceramics with Glass Waste Additive</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does Na, K alkali metal concentration change the early age structural characteristic of kaolin-based geopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Elimbi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ayi D. Hounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gnandé Djétéli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dovenam Alowanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/msa.2014.58061⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (7), pp.8953-8962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116985v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-in-water Pickering emulsions stabilized by phyllosilicates at high solid content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Net-Shape Clay Ceramics with Glass Waste Additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantale Njiomou Djangang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Kamseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Elimbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Aspects of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.09.037⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 05 (08), pp.592-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msa.2014.58061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01108385v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the strengthening of a lateritic &amp;quot;geomimetic&amp;quot; material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nait-Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55, pp.333-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.01.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of phyllosilicates in aqueous suspensions: Role of the nature and amount of surfactant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Oil-in-water Pickering emulsions stabilized by phyllosilicates at high solid content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kpogbémabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Bienia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volga Niknam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.03.024⟩</w:t>
+              <w:t xml:space="preserve">Molecular Aspects of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 463, pp.85 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115745v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial reactions between humic-like substances and lateritic clay: Application to the preparation of “geomimetic” materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dispersion of phyllosilicates in aqueous suspensions: Role of the nature and amount of surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Houta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 434, pp.208-217. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.07.026⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 425, pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04950000v1</w:t>
+                <w:t xml:space="preserve">hal-01115745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial reactions between humic-like substances and lateritic clay: Application to the preparation of “geomimetic” materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Goure-Doubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 434, pp.208-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115535v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of bauxite from Cameroon for solid state sintering and characterization of calcium dialuminate (CaO·2Al2O3) refractory cement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interfacial reactions between humic-like substances and lateritic clay: Application to the preparation of “geomimetic” materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Gault</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 434, pp.208-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.07.105⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01116980v1</w:t>
+                <w:t xml:space="preserve">hal-01115535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of iron onto the structural reorganization process during the sintering of kaolins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Kaolin-based geopolymers: Effect of mechanical activation and curing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayi D. Hounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nibambin Soro</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gnandé Djétéli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.12.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.10.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116973v1</w:t>
+                <w:t xml:space="preserve">hal-01116975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of iron on the occurrence of primary mullite in kaolin based materials: A semi-quantitative X-ray diffraction study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Texturation of model clay materials using tape casting and freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nibambin Soro</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Boussois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.10.033⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (8), pp.9047-9053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.04.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116972v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation of model clay materials using tape casting and freezing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of iron onto the structural reorganization process during the sintering of kaolins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Boussois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
+                <w:t xml:space="preserve">Nibambin Soro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 39 (8), pp.9047-9053. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (4), pp.661-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.04.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116617v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaolin-based geopolymers: Effect of mechanical activation and curing process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of iron on the occurrence of primary mullite in kaolin based materials: A semi-quantitative X-ray diffraction study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchart</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibambin Soro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42, pp.105-113. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (4), pp.669-677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.12.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116975v1</w:t>
+                <w:t xml:space="preserve">hal-01116972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of physical and mechanical applications on ceramics of the lateritic and alluvial clayey mixtures of the Yaoundé region (Cameroon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Direct AFM Investigation of the Local Interaction Between a Single Particle and a Growing Ice Front Within Alumina Slurries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.F. Ngon Ngon</w:t>
+                <w:t xml:space="preserve">Valérie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Yongue Fouateu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+                <w:t xml:space="preserve">A. Lasalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.12.108⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (6), pp.1883-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05154.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116952v1</w:t>
+                <w:t xml:space="preserve">hal-00850915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of iron phase on the strengthening of lateritic-based &amp;quot;geomimetic&amp;quot; materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Investigation of the strength development in cement-stabilised soils of volcanic origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Goodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Smith</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Wattiaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lecomte</w:t>
+                <w:t xml:space="preserve">David Stanley Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (1), pp.592-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.08.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.09.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745732v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the strength development in cement-stabilised soils of volcanic origin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of physical and mechanical applications on ceramics of the lateritic and alluvial clayey mixtures of the Yaoundé region (Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.F. Ngon Ngon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Goodary</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">R. Yongue Fouateu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bitom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bilong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Stanley Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (1), pp.592-598. </w:t>
+              <w:t xml:space="preserve">, 2012, 31, pp.294-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.08.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.12.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116498v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Direct AFM Investigation of the Local Interaction Between a Single Particle and a Growing Ice Front Within Alumina Slurries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of iron phase on the strengthening of lateritic-based &amp;quot;geomimetic&amp;quot; materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Coudert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+                <w:t xml:space="preserve">Alain Wattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lasalle</w:t>
+                <w:t xml:space="preserve">Gilles Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 95 (6), pp.1883-1888. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70, pp.14-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05154.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850915v1</w:t>
+                <w:t xml:space="preserve">hal-00745732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of montmorillonitic clay suspensions: Effect of firing and interlayer cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayza Gridi-Bennadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7533,132 +7533,132 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM direct investigation of the local interaction between a single particle and a growing ice front within alumina slurries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95, pp.1883-1888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05154.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7675,51 +7675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of montmorillonitic clay suspensions: Effect of firing and interlayer cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayza Gridi-Bennadji Grindji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7764,341 +7764,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01048567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dehydroxylation on the specific heat of simple clay mixtures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Investigation of the sintering mechanisms of kaolin-muscovite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.01.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (4), pp.445-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632193v1</w:t>
+                <w:t xml:space="preserve">hal-00632084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the sintering mechanisms of kaolin-muscovite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of dehydroxylation on the specific heat of simple clay mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stanley Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Degot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51 (4), pp.445-451. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (8), pp.1377-1382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632084v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a lateritic geomaterial and its elaboration through a chemical route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (2), pp.1126-1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8157,77 +8157,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering of clay-chamotte ceramic composites for refractory bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.N. Djangang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elimbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.C. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nkoumbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8282,77 +8282,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refractory ceramics from clays of Mayouom and Mvan in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.N. Djangang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elimbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.C. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nkoumbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8420,463 +8420,463 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et fonctionnalisation de céramiques poreuses silicatées durables pour la filtration des eaux - incorporation d’agro déchets et d’additive bio sourcé.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence de l’atmosphère de cuisson lors du frittage de céramiques phyllosilicatées riches en fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GFA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles 2024 du Groupe Français de la céramique (GFC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105754v1</w:t>
+                <w:t xml:space="preserve">hal-04954625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des ions fer sur le frittage de kaolin sous atmosphère contrôlée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Formulation et fonctionnalisation de céramiques poreuses silicatées durables pour la filtration des eaux - incorporation d’agro déchets et d’additive bio sourcé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nait‐ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles 2024 du Groupe Français de la céramique (GFC 2024)</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GFA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954605v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’atmosphère de cuisson lors du frittage de céramiques phyllosilicatées riches en fer</w:t>
+                <w:t xml:space="preserve">Influence des ions fer sur le frittage de kaolin sous atmosphère contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duttine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles 2024 du Groupe Français de la céramique (GFC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">, May 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954625v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the influence of iron concentration onto the sintering behavior of phyllosilicate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ceramics and Geomaterials in Central Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Yaoundé, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8914,77 +8914,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore structure investigation of freeze-tape cast phyllosilicate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Letang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abdelouhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nait‐ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9039,90 +9039,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the influence of the firing atmosphere onto the thermal transformation of iron rich kaolins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroClay 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9147,77 +9147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la cendre d’os de bovins sur les propriétés technologiques des céramiques poreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayirou Njoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9266,1089 +9266,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation de briques réfractaires en argile : influence de la nature de la chamotte et de la teneur en alumine de l'argile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisations morphologique et comportementale d’argiles riches en kaolinite et en halloysite pour une application éventuelle au procédé de coulage en bande-congélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sawadogo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seynou Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFA Réunion Annuelle 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672583v1</w:t>
+                <w:t xml:space="preserve">hal-03671719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends and sustainability concerns for silicate based geomaterials and ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Formulation de briques réfractaires en argile : influence de la nature de la chamotte et de la teneur en alumine de l'argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seynou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sorgho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar on “Construction Innovations for Smarter and Greener Built Environment”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Congrès en virtuel, France</w:t>
+              <w:t xml:space="preserve">GFA Réunion Annuelle 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672621v1</w:t>
+                <w:t xml:space="preserve">hal-03672583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations structurale et mécanique de céramiques texturées : mise en forme par le procédé de coulage en bande-congélation (freeze tape casting)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">New trends and sustainability concerns for silicate based geomaterials and ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC Journées Annuelles 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Conférence donnée en virtuel, France</w:t>
+              <w:t xml:space="preserve">Webinar on “Construction Innovations for Smarter and Greener Built Environment”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Congrès en virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660986v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations morphologique et comportementale d’argiles riches en kaolinite et en halloysite pour une application éventuelle au procédé de coulage en bande-congélation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Caractérisations structurale et mécanique de céramiques texturées : mise en forme par le procédé de coulage en bande-congélation (freeze tape casting)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seynou Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFA Réunion Annuelle 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">GFC Journées Annuelles 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Conférence donnée en virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671719v1</w:t>
+                <w:t xml:space="preserve">hal-03660986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effect of bovine bone ash and cassava starch on the microstructure of porous ceramics using kaolinite clays from Cameroon</w:t>
+                <w:t xml:space="preserve">Processing of cordierite-mullite substrates by tape casting using an Algerian kaolinitic clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mouafon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A. Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Njopwouo</w:t>
+                <w:t xml:space="preserve">I. Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zibouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505531v1</w:t>
+                <w:t xml:space="preserve">hal-02505434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of clay materials from Central African Republic (RCA) and plant skins waste as silicate ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comparative effect of bovine bone ash and cassava starch on the microstructure of porous ceramics using kaolinite clays from Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.R. Gomah Pettry</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Njoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tchangbedji</w:t>
+                <w:t xml:space="preserve">D. Njopwouo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Euroclay 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505444v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la caractérisation et à la valorisation des argiles de Centrafrique dans le domaine de la céramique par incorporation d’un déchet vert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Valorization of clay materials from Central African Republic (RCA) and plant skins waste as silicate ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Serewane Deramne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Gomah Pettry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tchangbedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées annuelles 2019 du GFC, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505353v1</w:t>
+                <w:t xml:space="preserve">hal-02505444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing alternative geomaterials using laterites from Cameroon: reactivity and mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à la caractérisation et à la valorisation des argiles de Centrafrique dans le domaine de la céramique par incorporation d’un déchet vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Serewane Deramne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S Gonidanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.C. Kaze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Kamseu</w:t>
+                <w:t xml:space="preserve">G. Tchangbedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées annuelles 2019 du GFC, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505424v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of textured phyllosilicate materials probed by in situ high temperature X-ray diffraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Developing alternative geomaterials using laterites from Cameroon: reactivity and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Kaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René Guinebretière</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kamseu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCLAY 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442049v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations physico-chimiques des suspensions à base de phyllosilicates pour le procédé de coulage en bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10363,2094 +10363,2094 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées annuelles 2019 du GFC, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modeling of physical and chemical phenomena occurring at solution plasma spraying of zirconia coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Tobon Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lech Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pateyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th RIPT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Forschungszentrum Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02451288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote Lecture: Clay and clay minerals in ceramics: From industrial to new hierarchical/textural materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Structural evolution of textured phyllosilicate materials probed by in situ high temperature X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCLAY 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446864v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de céramiques poreuses élaborées à base d’argiles kaolinitiques, d’os de bovins et d’amidon de manioc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Keynote Lecture: Clay and clay minerals in ceramics: From industrial to new hierarchical/textural materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Njopwouo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EUROCLAY 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505395v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of magnesite on the microstructural and mechanical properties of Cordierite-Mullite Ceramics prepared by tape casting process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de céramiques poreuses élaborées à base d’argiles kaolinitiques, d’os de bovins et d’amidon de manioc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Zibouche</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Njoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Njopwouo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505460v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of cordierite-mullite substrates by tape casting using an Algerian kaolinitic clay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Effect of magnesite on the microstructural and mechanical properties of Cordierite-Mullite Ceramics prepared by tape casting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zibouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Euroclay 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505434v1</w:t>
+                <w:t xml:space="preserve">hal-02505460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable textured ceramics: Formulation of clay slurries for tape casting and properties of tapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Texturation de phyllosilicates par coulage en bande : corrélation formulation-mullitisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Congress on Materials Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125257v1</w:t>
+                <w:t xml:space="preserve">hal-02125471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de quelques variétés d’argiles de Centrafrique : valorisation dans le domaine de la céramique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sustainable textured ceramics: Formulation of clay slurries for tape casting and properties of tapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Tchangbedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Scientifiques Annuelles de la SOACHIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Lomé, Togo</w:t>
+              <w:t xml:space="preserve">15th Annual Congress on Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125445v1</w:t>
+                <w:t xml:space="preserve">hal-02125257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clays: the promising key for developing wide diffusion materials and ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de quelques variétés d’argiles de Centrafrique : valorisation dans le domaine de la céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Serewane Deramne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koriko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tchangbedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">19èmes Journées Scientifiques Annuelles de la SOACHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lomé, Togo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125372v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation de phyllosilicates par coulage en bande : corrélation formulation-mullitisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Clays: the promising key for developing wide diffusion materials and ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EMN 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125471v1</w:t>
+                <w:t xml:space="preserve">hal-02125372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux « géomimétiques » : influence de la teneur en eau sur la conductivité thermiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Elaboration de briques cellulaires de céramique à base d’argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debbakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Koffi Konan</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boumchedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque du Groupe Français des Argiles (GFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFA, May 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868919v1</w:t>
+                <w:t xml:space="preserve">hal-01867866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation et étude d’un matériau “geo-mimétique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Matériaux « géomimétiques » : influence de la teneur en eau sur la conductivité thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Koffi Konan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Francophone de Génie des Procédés CFGP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Safi, Maroc</w:t>
+              <w:t xml:space="preserve">14ème Colloque du Groupe Français des Argiles (GFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFA, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850248v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de briques cellulaires de céramique à base d’argile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Préparation et étude d’un matériau “geo-mimétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abouliatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moudrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Francophone de Génie des Procédés CFGP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Safi, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867866v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of clay mineral type and associated iron phase on the strengthening of “geomimetic” materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bio-sourced Materials for wide diffusion application: organic-mineral reactions and shaping process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moudrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mokrani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">T. Terracol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECerS 2015 – 14th International Conference Eropean Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019541v1</w:t>
+                <w:t xml:space="preserve">hal-03019520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point de céramiques silicatées à base d’argiles du Sénégal : influence de l’ajout d’un biopolymère sur le frittage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of clay mineral type and associated iron phase on the strengthening of “geomimetic” materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Diatta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Blanchart</w:t>
+                <w:t xml:space="preserve">A. Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFA 2015 : 13ème Colloque du Groupe Francais des Argiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Euroclay 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019644v1</w:t>
+                <w:t xml:space="preserve">hal-03019541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-sourced sustainable Materials: organic-mineral reactions and shaping process ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN (Energy Material Nanotechnology Ceramics 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical behaviour of green bodies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
+                <w:t xml:space="preserve">Mise au point de céramiques silicatées à base d’argiles du Sénégal : influence de l’ajout d’un biopolymère sur le frittage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kobor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Puech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Martias</w:t>
+                <w:t xml:space="preserve">P. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">GFA 2015 : 13ème Colloque du Groupe Francais des Argiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544206v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’ajout des fibres cellulosiques sur les propriétés thermiques et mécaniques d’un mélange argileux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Blanchart</w:t>
+                <w:t xml:space="preserve">Thermophysical behaviour of green bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stanley Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2015 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">14th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019566v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-sourced Materials for wide diffusion application: organic-mineral reactions and shaping process?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effet de l’ajout des fibres cellulosiques sur les propriétés thermiques et mécaniques d’un mélange argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Smith</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kobor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS 2015 – 14th International Conference Eropean Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2015 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019520v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la dispersion d'argiles modèles : influences de la nature et de la teneur en surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Houta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12527,51 +12527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsions de Pickering stabilisées par des phyllosilicates : effet de l'ajout et de la nature du minéral argileux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kpogbémabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12633,243 +12633,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of Pickering emulsions using phyllosilicates : effect of the nature and amount of phyllosilicate</w:t>
+                <w:t xml:space="preserve">Rheological behavior of Pickering emulsions stabilized by phyllosilicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kpogbémabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013, Limoges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Rheology and Modeling of Material (IC-RMMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Miskole-Lillafured, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947027v1</w:t>
+                <w:t xml:space="preserve">hal-00949299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological behavior of Pickering emulsions stabilized by phyllosilicates</w:t>
+                <w:t xml:space="preserve">Formulation of Pickering emulsions using phyllosilicates : effect of the nature and amount of phyllosilicate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kpogbémabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Rheology and Modeling of Material (IC-RMMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Miskole-Lillafured, Hungary</w:t>
+              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013, Limoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949299v1</w:t>
+                <w:t xml:space="preserve">hal-00947027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of architectured composite nanopowders containing luminescent atomic clusters by pulsed laser ablation in liquids coupled with a soft chemistry emulsion route</w:t>
               </w:r>
@@ -12881,51 +12881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.S. Nagaraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kneblewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13012,90 +13012,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation et fonctionnalisation de céramiques poreuses silicatées durables pour la filtration des eaux - incorporation d’agro déchets et d’additive bio sourcé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nait‐ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lengo Mambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13150,90 +13150,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the influence of biogas utilization onto the sintering behavior of phyllosilicate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECerS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13271,90 +13271,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du frittage de céramiques phyllosilicatées dans le contexte de la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13373,303 +13373,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative geomaterials using laterites: reactivity and properties of use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the use of a fruit waste (Musa paradisiaca) onto the microstructure and the densification of a kaolino-illitic clay from Central African Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Serewane Deramne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.C. Kaze</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Tchangbedji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference &amp; Exposition on Advanced Ceramics &amp; Composites - ICACC2020</w:t>
+              <w:t xml:space="preserve">ICACC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Daytona Beach, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506910v1</w:t>
+                <w:t xml:space="preserve">hal-02506905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the use of a fruit waste (Musa paradisiaca) onto the microstructure and the densification of a kaolino-illitic clay from Central African Republic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Alternative geomaterials using laterites: reactivity and properties of use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Kaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kamseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICACC 2020</w:t>
+              <w:t xml:space="preserve">44th International Conference &amp; Exposition on Advanced Ceramics &amp; Composites - ICACC2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Daytona Beach, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506905v1</w:t>
+                <w:t xml:space="preserve">hal-02506910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation and Characterization 11 Phyllosilicate based suspensions devoted to Tape Casting Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13727,701 +13727,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the interactions of surfactants and clays used for the shaping of textured silicate ceramics,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Formulation et caractérisation des suspensions a base de phyllosilicates 1:1 pour le procédé de coulage en bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Bareil</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">PLUMEE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506888v1</w:t>
+                <w:t xml:space="preserve">hal-02505602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solution type and temperature on the strengthening of laterite (Cameroon) based geomaterials: Rheological and micro calorimetry analyses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Understanding the interactions of surfactants and clays used for the shaping of textured silicate ceramics,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">U. Chinje Melo</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bareil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroclay 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506842v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la caractérisation et à la valorisation des argiles de Centrafrique (RCA) dans le domaine de la céramique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of solution type and temperature on the strengthening of laterite (Cameroon) based geomaterials: Rheological and micro calorimetry analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Kaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Tchangbedji</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kamseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Chinje Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLUMEE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">Euroclay 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505704v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of halloysite content and heat treatment onto the properties of use of textured kaolin-based ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI ECerS Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et caractérisation des suspensions a base de phyllosilicates 1:1 pour le procédé de coulage en bande</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Contribution à la caractérisation et à la valorisation des argiles de Centrafrique (RCA) dans le domaine de la céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Serewane Deramne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Gonidanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tchangbedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLUMEE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505602v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la consolidation de la latérite par le biais d’acides organique et inorganique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.C. Kaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kamseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Chinje Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLUMEE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14440,260 +14440,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’influence de la perlite sur la consolidation de matériaux géomimétiques à base d’argile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matériaux ‘géomimetiques’ : influence de la teneur en eau sur la conductivité thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Comby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+                <w:t xml:space="preserve">L.K Konan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque du Groupe Français des Argiles (GFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">GFA 2016 : 14ème colloque annuel du Groupe Français des Argiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844672v1</w:t>
+                <w:t xml:space="preserve">hal-01838677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux ‘géomimetiques’ : influence de la teneur en eau sur la conductivité thermique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etude de l’influence de la perlite sur la consolidation de matériaux géomimétiques à base d’argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.K Konan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFA 2016 : 14ème colloque annuel du Groupe Français des Argiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Poitiers, France. </w:t>
+              <w:t xml:space="preserve">14ème Colloque du Groupe Français des Argiles (GFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838677v1</w:t>
+                <w:t xml:space="preserve">hal-01844672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phyllosilicate type on the microstructure and properties of kaolin-based ceramic tape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lebdioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14800,77 +14800,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Diatta-Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, edinburgh, United Kingdom. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14908,90 +14908,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay-based ceramics from Senegal: sintering, microstructure and properties of use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Tatiana Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diouma Kobor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Sock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLUMEE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
@@ -15279,64 +15279,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVEAU MATERIAU ARGILO-CELLULOSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15536,51 +15536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Guillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lecomte-Nana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107945" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Boughazif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gerschwitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffat Qoudsiyyah Maury Njoya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Barry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayirou Njoya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics8010003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04741562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rodrigue Kaze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Cengiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Bidias Keumeka Jiofack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eugene Makone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Bhushan Jindal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-023-00977-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Njuhou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouafon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Pountouenchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Ramadan Njindam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0371750X.2023.2205601" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04635562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Horkavcova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Guiraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav Lhotka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helebrant Ales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13168/cs.2023.0028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Daou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13111418" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04796117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Giogetti Deutou Nemaleu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Awam Belela" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kamseu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.04.130" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04752012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seynou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics5010007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04773947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14126" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adesina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Alomayri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2021.100175" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tome" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Essaedi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Yorkshire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106320" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03401920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Njoya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-021-00131-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achile Nana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Deutou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-021-10555-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Horkavcov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doubet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jablonsk&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Helebrant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11020243" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaedi Hasan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105773" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouafon Mohamed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjaji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0371750X.2019.1692695" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04894323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Salaa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Bendenia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khelifa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125226" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281521v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosellyne Serewane Deramne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gado Tchangbedji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13590" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059790v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tobon Valencia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paw&#322;owski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecomte-Nana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pateyron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04894370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ces2.10065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04894341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hammas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zibouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13568" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10121080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gonon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10050480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02125227v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouira Mehdi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batonneau-Gener" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-018-0558-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505342v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Hamden" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Lecomte-Nana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bouaziz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.23722" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02504281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndzana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Njoya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elimbi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranaivoarivo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2019.710003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02504276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Azril" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9120757" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zerbo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seynou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorgho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0366-69132019653742518" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02614077v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Tadjuidje" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J.A. Ndzana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pountouonchi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jascer.2017.09.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913735v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Zouaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krichen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.09.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881070v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Candidato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soko&#322;owski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Paw&#322;owski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.072" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HKM79ZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463303v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Diatta-Dieme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.095" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F70MGHXB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02566960v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Hafiane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abouliatim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-5042-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878776v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volga Niknam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kpogb&#233;mabou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163785v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Gridi-Bennadji" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115556v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goure-Doubi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villandier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116982v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi D. Hounsi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnand&#233; Dj&#233;t&#233;li" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovenam Alowanou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.02.052" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RKSQD68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116985v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Njiomou Djangang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elimbi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2014.58061" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108385v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.09.037" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN6F4H7C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00955832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nait-Abbou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.01.064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5M86HTF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115745v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Houta" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.03.024" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8DVXMBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950000v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Goure-Doubi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.07.026" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R38T9B7H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115535v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tchamba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.C. Melo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kamseu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.07.105" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X68H7VM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116973v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibambin Soro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.10.024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JDXJ4J8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116972v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.10.033" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHPSLWL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokrani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boussois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.04.108" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LKXQNXN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.12.069" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BTKN2NH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Ngon Ngon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yongue Fouateu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bitom" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bilong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.12.108" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMHSW10P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wattiaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecomte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.09.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ60Z3F2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116498v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goodary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.08.054" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHKP4P1T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850915v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05154.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CPQCQDX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116945v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.11.018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPQ0VXTK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassalle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01048567v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Gridi-Bennadji Grindji" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00632193v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Degot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVSK2L54-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00632084v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.01.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMRSJH0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630554v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesueur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.06.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQNRZNRW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630450v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Djangang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630173v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05105754v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait&#8208;ali" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04954605v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duttine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04954625v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04954751v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05176667v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdelouhab" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04954813v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04048975v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672583v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sawadogo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672621v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03660986v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynou Mohamed" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03671719v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505531v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouafon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Njopwouo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505444v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serewane Deramne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Gomah Pettry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tchangbedji" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505353v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S Gonidanga" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505424v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Kaze" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02442049v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505367v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451288v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pawlowski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pateyron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02446864v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505395v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505460v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zibouche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505434v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02125257v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02125445v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koriko" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02125372v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02125471v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01868919v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koffi Konan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01850248v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moudrik" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867866v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debbakh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boumchedda" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019541v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokrani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019644v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Diatta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sock" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchart" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02544185v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02544206v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puech" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martias" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019566v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019520v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Terracol" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946891v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946945v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947027v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949299v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365517v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Nagaraja" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kneblewski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05105774v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lengo Mambu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04956894v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04131150v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02506910v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02506905v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02333672v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02506888v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bareil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02506842v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Chinje Melo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505704v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Gonidanga" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02506079v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505602v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505695v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844672v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comby" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01838677v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K Konan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844667v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Lebdioua" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laffort" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houta" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463434v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016770v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Tatiana Diatta" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouma Kobor" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sock" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04774110v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagnoux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91858-9.00007-0" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877169v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00062-X" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505481v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Guillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lecomte-Nana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107945" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffat Qoudsiyyah Maury Njoya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Barry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayirou Njoya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics8010003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Boughazif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gerschwitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119868" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04635562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Horkavcova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Guiraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav Lhotka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helebrant Ales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13168/cs.2023.0028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Njuhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouafon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Pountouenchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Ramadan Njindam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0371750X.2023.2205601" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04741562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rodrigue Kaze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Cengiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Bidias Keumeka Jiofack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eugene Makone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Bhushan Jindal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-023-00977-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Daou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13111418" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adesina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Giogetti Deutou Nemaleu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kamseu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104345" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04796117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Awam Belela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.04.130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04752012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seynou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics5010007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04773947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877337v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Horkavcov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doubet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jablonsk&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Helebrant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11020243" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03401920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Njoya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-021-00131-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877119v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Alomayri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2021.100175" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tome" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Essaedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Yorkshire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106320" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achile Nana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Deutou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-021-10555-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaedi Hasan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105773" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tobon Valencia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paw&#322;owski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecomte-Nana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pateyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862743v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouafon Mohamed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajjaji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0371750X.2019.1692695" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04894323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Salaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Bendenia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khelifa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125226" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosellyne Serewane Deramne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gado Tchangbedji" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13590" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04894370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ces2.10065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04894341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hammas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zibouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13568" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10121080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gonon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10050480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02125227v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouira Mehdi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batonneau-Gener" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-018-0558-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02504281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndzana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Njoya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elimbi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranaivoarivo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2019.710003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Hamden" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Lecomte-Nana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Bouaziz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.23722" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02504276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Azril" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9120757" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zerbo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seynou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorgho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0366-69132019653742518" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02614077v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Tadjuidje" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J.A. Ndzana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pountouonchi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jascer.2017.09.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913735v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Zouaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krichen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.09.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881070v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Candidato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soko&#322;owski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Paw&#322;owski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.072" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HKM79ZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463303v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Diatta-Dieme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.095" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F70MGHXB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02566960v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Hafiane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abouliatim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-5042-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878776v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volga Niknam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kpogb&#233;mabou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163785v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Gridi-Bennadji" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116980v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tchamba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.C. Melo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kamseu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.07.105" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X68H7VM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115556v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goure-Doubi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villandier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116982v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi D. Hounsi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnand&#233; Dj&#233;t&#233;li" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovenam Alowanou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.02.052" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RKSQD68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116985v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Njiomou Djangang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elimbi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2014.58061" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00955832v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nait-Abbou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.01.064" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5M86HTF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108385v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.09.037" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN6F4H7C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115745v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Houta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.03.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8DVXMBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950000v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Goure-Doubi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.07.026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R38T9B7H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115535v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.12.069" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BTKN2NH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokrani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boussois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.04.108" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LKXQNXN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116973v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibambin Soro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.10.024" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JDXJ4J8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116972v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.10.033" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHPSLWL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850915v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05154.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CPQCQDX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116498v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goodary" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.08.054" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHKP4P1T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116952v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Ngon Ngon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yongue Fouateu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bitom" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bilong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.12.108" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMHSW10P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745732v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wattiaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecomte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.09.014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ60Z3F2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116945v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.11.018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPQ0VXTK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassalle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01048567v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Gridi-Bennadji Grindji" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00632084v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.01.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMRSJH0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00632193v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Degot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVSK2L54-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630554v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesueur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.06.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQNRZNRW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630450v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Djangang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630173v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04954625v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05105754v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait&#8208;ali" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04954605v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duttine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04954751v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05176667v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdelouhab" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04954813v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04048975v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03671719v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynou Mohamed" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672583v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sawadogo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672621v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03660986v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505434v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zibouche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505531v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouafon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Njopwouo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505444v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serewane Deramne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Gomah Pettry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tchangbedji" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505353v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S Gonidanga" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Kaze" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505367v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451288v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pawlowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pateyron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02442049v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02446864v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505395v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505460v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02125471v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02125257v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02125445v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koriko" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02125372v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867866v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debbakh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boumchedda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01868919v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koffi Konan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01850248v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moudrik" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019520v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Terracol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019541v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokrani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02544185v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019644v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Diatta" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sock" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02544206v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puech" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martias" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03019566v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946891v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946945v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949299v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947027v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365517v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Nagaraja" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kneblewski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05105774v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lengo Mambu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04956894v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04131150v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02506905v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02506910v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02333672v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505602v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02506888v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bareil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02506842v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Chinje Melo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02506079v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505704v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Gonidanga" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505695v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01838677v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K Konan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844672v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comby" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844667v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Lebdioua" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laffort" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houta" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463434v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016770v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Tatiana Diatta" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouma Kobor" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sock" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04774110v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagnoux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91858-9.00007-0" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04877169v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00062-X" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02505481v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>