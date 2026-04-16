--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -1167,217 +1167,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eventification in Urban Mobility for JOP Paris 2024: A Strategic Lever for Freight Logistics and Sustainable Urban Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">État des lieux des pratiques de logistique urbaine et de leurs déterminants : une application aux intercommunalités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joris Drapeau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EurOMA 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">PROLOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Marrakech (Maroc), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291774v1</w:t>
+                <w:t xml:space="preserve">hal-05529591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux des pratiques de logistique urbaine et de leurs déterminants : une application aux intercommunalités françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eventification in Urban Mobility for JOP Paris 2024: A Strategic Lever for Freight Logistics and Sustainable Urban Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Drapeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROLOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Marrakech (Maroc), Maroc</w:t>
+              <w:t xml:space="preserve">EurOMA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529591v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des initiatives multi-acteurs dans la durabilité des chaînes logistiques : étude de cas d'un programme volontaire en France</w:t>
               </w:r>
@@ -2307,269 +2307,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obligation d'affichage des informations CO2 Transport : de la réglementation aux pratiques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Fabbes-Coste</w:t>
+                <w:t xml:space="preserve">Obligation d’affichage des informations CO2 transport: de la règlementation aux pratiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Lazzeri</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres Internationales de la Recherche en Logistique et Supply Chain Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">RIRL 2016 - Rencontres Internationales de la Recherche en Logistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL - Lausanne (Suisse), Sep 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896347v1</w:t>
+                <w:t xml:space="preserve">hal-01423984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obligation d’affichage des informations CO2 transport: de la règlementation aux pratiques?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+                <w:t xml:space="preserve">Obligation d'affichage des informations CO2 Transport : de la réglementation aux pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fabbes-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Lazzeri</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIRL 2016 - Rencontres Internationales de la Recherche en Logistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPFL - Lausanne (Suisse), Sep 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres Internationales de la Recherche en Logistique et Supply Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423984v1</w:t>
+                <w:t xml:space="preserve">hal-02896347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relevance of collaboration in a BtoB context on environmental practices and Carbon Emissions Reduction</w:t>
               </w:r>
@@ -4047,51 +4047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DACDA270"/>
+    <w:nsid w:val="7B2044A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4278,51 +4278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gisele-mendy-bilek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4508-7571" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Drapeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mendy-Bilek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103816" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mendy Bilek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Calvi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Erhel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mechouar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics8030068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04284379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laforet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2021.1953931" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Mendy-Bilek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabbes-Coste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kacioui-Maurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazzeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kacioui-Maurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lazzeri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1269619" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bivona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Saporito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285644v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02901367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laforet Lisa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01423984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touratier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bilek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camisullis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07333-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01428884v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gisele-mendy-bilek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4508-7571" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Drapeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mendy-Bilek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103816" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mendy Bilek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Calvi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Erhel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mechouar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics8030068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04284379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laforet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2021.1953931" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Mendy-Bilek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabbes-Coste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kacioui-Maurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazzeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kacioui-Maurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lazzeri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1269619" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bivona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Saporito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285644v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02901367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laforet Lisa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01423984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touratier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bilek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camisullis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07333-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01428884v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>