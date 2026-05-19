--- v1 (2026-04-16)
+++ v2 (2026-05-19)
@@ -141,1015 +141,1132 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the maturity of urban freight transport policies in France: Key factors influencing policy integration</w:t>
+                <w:t xml:space="preserve">Durabilité urbaine et logistique : la création d’un acteur-réseau urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Drapeau</w:t>
+                <w:t xml:space="preserve">Hugo de Tarragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carassus</w:t>
+                <w:t xml:space="preserve">Martine Hlady-Rispal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Casteran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2025.103816⟩</w:t>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2026.2649488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273487v1</w:t>
+                <w:t xml:space="preserve">hal-05614063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Green Transportation Practices Using a Buyer/Supplier Perspective: A Systematic Literature Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the maturity of urban freight transport policies in France: Key factors influencing policy integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Calvi</w:t>
+                <w:t xml:space="preserve">Joris Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Erhel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youcef Mechouar</w:t>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/logistics8030068⟩</w:t>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 173, pp.103816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2025.103816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638455v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain: an inter organizational innovation likely to transform supply chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Green Transportation Practices Using a Buyer/Supplier Perspective: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Mendy Bilek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Laforet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Mendy Bilek</w:t>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Erhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mechouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16258312.2021.1953931⟩</w:t>
+              <w:t xml:space="preserve">Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/logistics8030068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284379v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obligation d’affichage des informations CO2 Transport : de la réglementation aux pratiques&amp;quot;, Logistique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blockchain: an inter organizational innovation likely to transform supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kacioui-Maurin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Roussat</w:t>
+                <w:t xml:space="preserve">Lisa Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Mendy Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), pp.240-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2021.1953931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152945v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obligation d’affichage des informations CO2 transport : de la règlementation aux pratiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obligation d’affichage des informations CO2 Transport : de la réglementation aux pratiques&amp;quot;, Logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+                <w:t xml:space="preserve">N. Fabbes-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t>
+                <w:t xml:space="preserve">E. Kacioui-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lazzeri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
+                <w:t xml:space="preserve">J. Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Roussat</w:t>
+                <w:t xml:space="preserve">C. Roussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11èmes Rencontres Internationales de la Recherche en Logistique et Supply Chain Management, 24 (3-4), pp.155-163. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435549v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Value of Information Sharing in a Build-to-Order Supply Chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Obligation d’affichage des informations CO2 transport : de la règlementation aux pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lazzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business History Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11èmes Rencontres Internationales de la Recherche en Logistique et Supply Chain Management, 24 (3-4), pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2016.1269619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431158v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Coordination in a Supply Chain Using Advance Demand Information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The Value of Information Sharing in a Build-to-Order Supply Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, XIX (7), pp.655-667</w:t>
+              <w:t xml:space="preserve">Business History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (1), pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431198v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production à flux tirés dans une chaîne logistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Scheduling Coordination in a Supply Chain Using Advance Demand Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26, pp.87-109</w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XIX (7), pp.655-667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431197v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage de l'approvisionnement synchrone à la production synchrone dans la chaîne logistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Production à flux tirés dans une chaîne logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 33 (171), pp.64-95</w:t>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.87-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431196v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le passage de l'approvisionnement synchrone à la production synchrone dans la chaîne logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (171), pp.64-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la synchronisation de la production sur une chaîne logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1159,2244 +1276,2244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux des pratiques de logistique urbaine et de leurs déterminants : une application aux intercommunalités françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROLOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Marrakech (Maroc), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eventification in Urban Mobility for JOP Paris 2024: A Strategic Lever for Freight Logistics and Sustainable Urban Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Drapeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EurOMA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des initiatives multi-acteurs dans la durabilité des chaînes logistiques : étude de cas d'un programme volontaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mechouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Erhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The road for decarbonizing freight transport: a qualitative study of a voluntary program in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Approche Multi-acteurs pour relever les challenges de la décarbonation du transport pour une supply chain durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mechouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Erhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMA FORUM ON SUSTAINABILITY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">PROLOG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285517v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche Multi-acteurs pour relever les challenges de la décarbonation du transport pour une supply chain durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The road for decarbonizing freight transport: a qualitative study of a voluntary program in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mechouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Erhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROLOG 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">EUROMA FORUM ON SUSTAINABILITY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285471v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers and motivations impacting the performance of voluntary environmental programs:the EVE program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mechouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Bivona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Saporito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International System Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, System Dynamic Society, Jul 2023, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination et Coopération des acteurs de la chaîne logistique pour un transport durable: les transitions une question d'échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEES Colloque - Transitions Ecologiques, Economiques et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME, Nov 2023, Paris, France. pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing how blockchain technology contributes to traceability for sustainable supply chain: an empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Laforet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROLOG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing a dyadic buyer-supplier relationship for greening freight transportation: a systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mechouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPSERA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Purchasing and Supply Education and Research Association, Mar 2021, ONLINE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain: an inter organizational innovation likely to transform supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Laforet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales de la logistique (RIRL) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRL, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing how Blockchain responds to traceability for sustainable supply chain :An empirical study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laforet Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Management Operations Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using System Dynamics modelling to frame environmental voluntary commitments program in transport industry : the french experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Bivona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, System Dynamics Society, Jul 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obligation d’affichage des informations CO2 transport: de la règlementation aux pratiques?</w:t>
+                <w:t xml:space="preserve">Obligation d'affichage des informations CO2 Transport : de la réglementation aux pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">N. Fabbes-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lazzeri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">J. Lazzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIRL 2016 - Rencontres Internationales de la Recherche en Logistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPFL - Lausanne (Suisse), Sep 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres Internationales de la Recherche en Logistique et Supply Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423984v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obligation d'affichage des informations CO2 Transport : de la réglementation aux pratiques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Obligation d’affichage des informations CO2 transport: de la règlementation aux pratiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lazzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres Internationales de la Recherche en Logistique et Supply Chain Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">RIRL 2016 - Rencontres Internationales de la Recherche en Logistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL - Lausanne (Suisse), Sep 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896347v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relevance of collaboration in a BtoB context on environmental practices and Carbon Emissions Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Touratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Billund, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of Carbon footprint information into supply chain management : the case study of freight transport sourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POMS 25th Annual Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance implications of sustainable supply chain in food industry: An empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POMS 23rd Annual Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Right Information to Share in the Upstream Supply Chain Dedicated to the Mass Producution of Customized Products for Allowing a Decentralized Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camisullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ILS2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Causes and Determination of Safety Stocks in the Upstream Supply Chain Dedicated to the Mass Production of Customized Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camisullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ILS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Value of Information Sharing in a Build-to-Order Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Management and Information Technology Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche contingente de la performance relative des différents modes de pilotage dans une chaîne logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès international du Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Trois rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage de l'approvisionnement synchrone à la production synchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIèmes journées nationales des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Coordination in a Supply Chain Using Advance Demand Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Informations Systems, Logistics and Supply Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production à flux tirés dans une chaîne logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation, MOSIM'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3406,120 +3523,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using System Dynamics modelling to frame environmental voluntary commitment programs in the transport industry in the post-COVID situation: the french experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Bivona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding the Dynamics of New Normal for Supply Chains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.81-99, 2022, 978-3-031-07335-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-07333-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3529,147 +3646,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux des motivations, freins et pratiques associés à la mise en place de l’information CO2 pour le transport routier de fret en France : une approche qualitative,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kacioui-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3679,307 +3796,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information to share in supply chains dedicated to the mass production of customized products for decentralized management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camisullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The information to share in upstream supply chains dedicated to mass production of customized products for allowing a decentralized management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camisullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The causes and determination of safety stocks in upstream supply chains for mass production of customized products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camisullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4047,51 +4164,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B2044A6"/>
+    <w:nsid w:val="8483A179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4278,51 +4395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gisele-mendy-bilek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4508-7571" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Drapeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mendy-Bilek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103816" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mendy Bilek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Calvi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Erhel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mechouar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics8030068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04284379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laforet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2021.1953931" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Mendy-Bilek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabbes-Coste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kacioui-Maurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazzeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kacioui-Maurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lazzeri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1269619" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bivona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Saporito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285644v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02901367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laforet Lisa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01423984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touratier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bilek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camisullis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07333-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01428884v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gisele-mendy-bilek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4508-7571" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Tarragon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hlady-Rispal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Casteran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mendy-Bilek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2026.2649488" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Drapeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mendy Bilek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Calvi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Erhel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mechouar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics8030068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04284379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laforet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2021.1953931" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Mendy-Bilek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabbes-Coste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kacioui-Maurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazzeri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kacioui-Maurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lazzeri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1269619" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bivona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Saporito" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02901367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laforet Lisa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01423984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touratier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bilek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01881827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camisullis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04285328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07333-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01428884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>