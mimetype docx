--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -403,235 +403,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of a parabolic equation with a nonlocal nonlinearity</w:t>
+                <w:t xml:space="preserve">Strong stationarity for non-smooth control problems with fractional semi-linear elliptic equations in dimension $$N&lt;= 3$$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2023.09.025⟩</w:t>
+              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13540-024-00359-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581491v1</w:t>
+                <w:t xml:space="preserve">hal-04821125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong stationarity for non-smooth control problems with fractional semi-linear elliptic equations in dimension $$N&lt;= 3$$</w:t>
+                <w:t xml:space="preserve">Optimal control of a parabolic equation with a nonlocal nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Djomegne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 378, pp.234-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13540-024-00359-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2023.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821125v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilinear optimal control for a fractional diffusive equation</w:t>
               </w:r>
@@ -1113,312 +1113,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUASI-REVERSIBILITY METHODS OF OPTIMAL CONTROL FOR ILL-POSED FINAL VALUE DIFFUSION EQUATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model for brucellosis disease incorporating age of infection and waning immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahamadi Warma</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750342v1</w:t>
+                <w:t xml:space="preserve">hal-03552631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for brucellosis disease incorporating age of infection and waning immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Kenne</w:t>
+                <w:t xml:space="preserve">Optimal Control Of Mixed Local-Nonlocal Parabolic Pde With Singular Boundary-Exterior Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Djida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Zongo</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552631v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control Of Mixed Local-Nonlocal Parabolic Pde With Singular Boundary-Exterior Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUASI-REVERSIBILITY METHODS OF OPTIMAL CONTROL FOR ILL-POSED FINAL VALUE DIFFUSION EQUATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589791v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control Problems Of Parabolic Fractional Sturm-Liouville Equations In A Star Graph</w:t>
               </w:r>
@@ -1525,77 +1525,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An age-structured model for Tilapia Lake Virus transmission in freshwater with vertical and horizontal transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Mophou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2177,90 +2177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of covid-19 transmission to understand the effectiveness of the containment measures: application to data from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malicki Zorom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2396,330 +2396,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Diffusion Equation with Fractional Time Derivative with Nonlocal and Nonsingular Mittag-Leffler Kernel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Djida</w:t>
+                <w:t xml:space="preserve">OPTIMAL CONTROL OF DIFFUSION EQUATION WITH FRACTIONAL TIME DERIVATIVE WITH NONLOCAL AND NONSINGULAR MITTAG-LEFFLER KERNEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J D Djida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iván Area</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 182 (2), pp.540-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10957-018-1305-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944076v1</w:t>
+                <w:t xml:space="preserve">hal-02418470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null controllability of Salmonella spread within an industrial hen house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Dorville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMAL CONTROL OF DIFFUSION EQUATION WITH FRACTIONAL TIME DERIVATIVE WITH NONLOCAL AND NONSINGULAR MITTAG-LEFFLER KERNEL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J D Djida</w:t>
+                <w:t xml:space="preserve">Optimal Control of Diffusion Equation with Fractional Time Derivative with Nonlocal and Nonsingular Mittag-Leffler Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Djida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Area</w:t>
+                <w:t xml:space="preserve">Iván Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 182 (2), pp.540-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10957-018-1305-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418470v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of averaged state of a parabolic equation with missing boundary condition</w:t>
               </w:r>
@@ -2898,248 +2898,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tax evasion, tax corruption and stochastic growth</w:t>
+                <w:t xml:space="preserve">Low-regret control for a fractional wave equation with incomplete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Célimène</w:t>
+                <w:t xml:space="preserve">Dumitru Baleanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
+                <w:t xml:space="preserve">Claire Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2014.10.055⟩</w:t>
+              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13662-016-0970-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447874v1</w:t>
+                <w:t xml:space="preserve">hal-02548520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-regret control for a fractional wave equation with incomplete data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tax evasion, tax corruption and stochastic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Célimène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumitru Baleanu</w:t>
+                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Joseph</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Mophou</w:t>
+                <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue on Recent Developments in Decision-Making, Monetary Policy and Financial Markets, 52 (Part A), pp.251--258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13662-016-0970-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2014.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548520v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMAL CONTROL WITH FINAL OBSERVATION OF A FRACTIONAL DIFFUSION WAVE EQUATION</w:t>
               </w:r>
@@ -3220,51 +3220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Behavior of Mild Solutions of Some Fractional Functional Integro-differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valmorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3296,343 +3296,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted pseudo almost automorphic mild solutions to semilinear fractional differential equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal control of a nonhomogeneous Dirichlet boundary fractional diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valmorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 217 (19), pp.7579-7587. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (3), pp.1472-1481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2011.02.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2011.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944065v1</w:t>
+                <w:t xml:space="preserve">hal-02013050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of a fractional diffusion equation with state constraints</w:t>
+                <w:t xml:space="preserve">Weighted pseudo almost automorphic mild solutions to semilinear fractional differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaston N’guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2011.04.044⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217 (19), pp.7579-7587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2011.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944058v1</w:t>
+                <w:t xml:space="preserve">hal-04944065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of a nonhomogeneous Dirichlet boundary fractional diffusion equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal control of a fractional diffusion equation with state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Valmorin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston N’guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 62 (3), pp.1472-1481. </w:t>
+              <w:t xml:space="preserve">, 2011, 62 (3), pp.1413-1426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2011.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2011.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013050v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo almost automorphic solutions of a neutral functional fractional differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valmorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3696,51 +3696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toka Diagana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston N’guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 72 (1), pp.430-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4720,51 +4720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mophou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Moutamal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Warma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-025-00396-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jean-Alexis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms14010038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010926v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Moutamal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Djomegne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.09.025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-024-00359-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2024.2421384" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelle Kabiwa Kadje" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana Yakam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anly-2021-1021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126618" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03552631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dorville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Djida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Leugering" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Djomegne Njoukoue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02417891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquini Soh Fotsing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093551v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937262v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Foko Tiomela" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Norouzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612825v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malicki Zorom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002162" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Gildas Foko Tiomela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Mandata N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Area" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1305-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683267v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Djida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Area" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Seibou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumini K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mercan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-016-9354-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred C&#233;lim&#232;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M. N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2014.10.055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548520v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Baleanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joseph" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-016-0970-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.02.048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N&#8217;gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.04.044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02013050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.03.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toka Diagana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.06.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Massengo Mophou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pennequin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N&#8217;gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-008-9117-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poullet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900378637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deugoue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mophou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Moutamal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Warma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-025-00396-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jean-Alexis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms14010038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010926v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Moutamal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-024-00359-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Djomegne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.09.025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2024.2421384" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelle Kabiwa Kadje" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana Yakam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anly-2021-1021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126618" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03552631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dorville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Djida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Leugering" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Djomegne Njoukoue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02417891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquini Soh Fotsing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093551v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937262v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Foko Tiomela" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Norouzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612825v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malicki Zorom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002162" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Gildas Foko Tiomela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Mandata N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Djida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Area" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1305-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683267v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Area" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Seibou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumini K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mercan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-016-9354-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Baleanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joseph" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-016-0970-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred C&#233;lim&#232;ne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M. N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2014.10.055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02013050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.03.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.02.048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N&#8217;gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.04.044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toka Diagana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.06.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Massengo Mophou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pennequin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N&#8217;gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-008-9117-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poullet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900378637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deugoue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>