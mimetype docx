--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -403,235 +403,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong stationarity for non-smooth control problems with fractional semi-linear elliptic equations in dimension $$N&lt;= 3$$</w:t>
+                <w:t xml:space="preserve">Optimal control of a parabolic equation with a nonlocal nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Djomegne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13540-024-00359-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 378, pp.234-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2023.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821125v1</w:t>
+                <w:t xml:space="preserve">hal-04581491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of a parabolic equation with a nonlocal nonlinearity</w:t>
+                <w:t xml:space="preserve">Strong stationarity for non-smooth control problems with fractional semi-linear elliptic equations in dimension $$N&lt;= 3$$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 378, pp.234-263. </w:t>
+              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2023.09.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13540-024-00359-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581491v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilinear optimal control for a fractional diffusive equation</w:t>
               </w:r>
@@ -1113,312 +1113,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for brucellosis disease incorporating age of infection and waning immunity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUASI-REVERSIBILITY METHODS OF OPTIMAL CONTROL FOR ILL-POSED FINAL VALUE DIFFUSION EQUATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Zongo</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552631v1</w:t>
+                <w:t xml:space="preserve">hal-03750342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control Of Mixed Local-Nonlocal Parabolic Pde With Singular Boundary-Exterior Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Djida</w:t>
+                <w:t xml:space="preserve">A model for brucellosis disease incorporating age of infection and waning immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahamadi Warma</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589791v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUASI-REVERSIBILITY METHODS OF OPTIMAL CONTROL FOR ILL-POSED FINAL VALUE DIFFUSION EQUATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Control Of Mixed Local-Nonlocal Parabolic Pde With Singular Boundary-Exterior Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Djida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750342v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control Problems Of Parabolic Fractional Sturm-Liouville Equations In A Star Graph</w:t>
               </w:r>
@@ -1525,77 +1525,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An age-structured model for Tilapia Lake Virus transmission in freshwater with vertical and horizontal transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1614,1207 +1614,1207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust hierarchic control for a population dynamics model with missing birth rate</w:t>
+                <w:t xml:space="preserve">Hierarchic control of a linear heat equation with missing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kéré</w:t>
+                <w:t xml:space="preserve">Romario Gildas Foko Tiomela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L L Djomegne Njoukoue</w:t>
+                <w:t xml:space="preserve">Gaston Mandata N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43, pp.6476-6497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552534v1</w:t>
+                <w:t xml:space="preserve">hal-02463750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of a fractional Sturm-Liouville problem on a star graph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the existence of C (n) -almost automorphic mild solutions of certain differential equations in Banach spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston M N'Guérékata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Günter Leugering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417891v1</w:t>
+                <w:t xml:space="preserve">hal-02547996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of C (n) -almost automorphic mild solutions of certain differential equations in Banach spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaston M N'Guérékata</w:t>
+                <w:t xml:space="preserve">OPTIMAL CONTROL OF A POPULATION DYNAMICS MODEL WITH MISSING BIRTH RATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Leugering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547996v1</w:t>
+                <w:t xml:space="preserve">hal-02093551v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMAL CONTROL OF A POPULATION DYNAMICS MODEL WITH MISSING BIRTH RATE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Günter Leugering</w:t>
+                <w:t xml:space="preserve">On the stability and stabilization of some semilinear fractional differential equations in Banach Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R G Foko Tiomela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Norouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G M N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve"> Fractional Differential Calculus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.267-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093551v3</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability and stabilization of some semilinear fractional differential equations in Banach Spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Norouzi</w:t>
+                <w:t xml:space="preserve">Robust hierarchic control for a population dynamics model with missing birth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G M N'Guérékata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Mophou</w:t>
+                <w:t xml:space="preserve">M Kéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L L Djomegne Njoukoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Fractional Differential Calculus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (2), pp.267-290</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937262v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN EXISTENCE RESULT OF (ω,C)-PERIODIC MILD SOLUTIONS TO SOME FRACTIONAL DIFFERENTIAL EQUATION</w:t>
+                <w:t xml:space="preserve">Optimal control of a fractional Sturm-Liouville problem on a star graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaston M N'Guérékata</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquini Soh Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Leugering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548014v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of covid-19 transmission to understand the effectiveness of the containment measures: application to data from France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AN EXISTENCE RESULT OF (ω,C)-PERIODIC MILD SOLUTIONS TO SOME FRACTIONAL DIFFERENTIAL EQUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Beaumont</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston M N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612825v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchic control of a linear heat equation with missing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model of covid-19 transmission to understand the effectiveness of the containment measures: application to data from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malicki Zorom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romario Gildas Foko Tiomela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaston Mandata N'Guérékata</w:t>
+                <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.e221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268820002162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463750v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMAL CONTROL OF DIFFUSION EQUATION WITH FRACTIONAL TIME DERIVATIVE WITH NONLOCAL AND NONSINGULAR MITTAG-LEFFLER KERNEL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal control of averaged state of a parabolic equation with missing boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Mophou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romario Gildas Foko Tiomela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J D Djida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I Area</w:t>
+                <w:t xml:space="preserve">Ali Seibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418470v1</w:t>
+                <w:t xml:space="preserve">hal-01857372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null controllability of Salmonella spread within an industrial hen house</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OPTIMAL CONTROL OF DIFFUSION EQUATION WITH FRACTIONAL TIME DERIVATIVE WITH NONLOCAL AND NONSINGULAR MITTAG-LEFFLER KERNEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J D Djida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Dorville</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182 (2), pp.540-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-018-1305-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683267v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Diffusion Equation with Fractional Time Derivative with Nonlocal and Nonsingular Mittag-Leffler Kernel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Null controllability of Salmonella spread within an industrial hen house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iván Area</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dorville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944076v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of averaged state of a parabolic equation with missing boundary condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Control of Diffusion Equation with Fractional Time Derivative with Nonlocal and Nonsingular Mittag-Leffler Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Djida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Seibou</w:t>
+                <w:t xml:space="preserve">Iván Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182 (2), pp.540-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-018-1305-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857372v1</w:t>
+                <w:t xml:space="preserve">hal-04944076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Stackelberg for coupled parabolic equations</w:t>
               </w:r>
@@ -2898,248 +2898,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-regret control for a fractional wave equation with incomplete data</w:t>
+                <w:t xml:space="preserve">Tax evasion, tax corruption and stochastic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumitru Baleanu</w:t>
+                <w:t xml:space="preserve">Fred Célimène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Joseph</w:t>
+                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13662-016-0970-8⟩</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue on Recent Developments in Decision-Making, Monetary Policy and Financial Markets, 52 (Part A), pp.251--258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2014.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548520v1</w:t>
+                <w:t xml:space="preserve">hal-01447874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tax evasion, tax corruption and stochastic growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-regret control for a fractional wave equation with incomplete data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
+                <w:t xml:space="preserve">Dumitru Baleanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Special Issue on Recent Developments in Decision-Making, Monetary Policy and Financial Markets, 52 (Part A), pp.251--258. </w:t>
+              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2014.10.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13662-016-0970-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447874v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMAL CONTROL WITH FINAL OBSERVATION OF A FRACTIONAL DIFFUSION WAVE EQUATION</w:t>
               </w:r>
@@ -3220,51 +3220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Behavior of Mild Solutions of Some Fractional Functional Integro-differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valmorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3302,51 +3302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of a nonhomogeneous Dirichlet boundary fractional diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,51 +3588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo almost automorphic solutions of a neutral functional fractional differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valmorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4178,51 +4178,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stackelberg control with constraints on the state for a linear backward heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L L Djomegne Njoukoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4720,51 +4720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mophou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Moutamal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Warma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-025-00396-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jean-Alexis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms14010038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010926v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Moutamal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-024-00359-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Djomegne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.09.025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2024.2421384" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelle Kabiwa Kadje" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana Yakam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anly-2021-1021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126618" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03552631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dorville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Djida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Leugering" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Djomegne Njoukoue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02417891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquini Soh Fotsing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093551v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937262v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Foko Tiomela" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Norouzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612825v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malicki Zorom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002162" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Gildas Foko Tiomela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Mandata N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Djida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Area" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1305-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683267v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Area" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Seibou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumini K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mercan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-016-9354-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Baleanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joseph" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-016-0970-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred C&#233;lim&#232;ne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M. N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2014.10.055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02013050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.03.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.02.048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N&#8217;gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.04.044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toka Diagana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.06.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Massengo Mophou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pennequin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N&#8217;gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-008-9117-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poullet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900378637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deugoue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mophou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Moutamal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Warma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-025-00396-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jean-Alexis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms14010038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010926v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Moutamal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Djomegne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.09.025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-024-00359-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2024.2421384" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelle Kabiwa Kadje" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana Yakam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anly-2021-1021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126618" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03552631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dorville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Djida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Leugering" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Gildas Foko Tiomela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Mandata N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093551v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937262v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Foko Tiomela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Norouzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Djomegne Njoukoue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02417891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquini Soh Fotsing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612825v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malicki Zorom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002162" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Seibou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Djida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Area" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1305-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683267v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Area" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumini K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mercan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-016-9354-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred C&#233;lim&#232;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M. N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2014.10.055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548520v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Baleanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joseph" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-016-0970-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02013050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.03.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.02.048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N&#8217;gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.04.044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toka Diagana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.06.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Massengo Mophou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pennequin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N&#8217;gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-008-9117-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poullet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900378637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deugoue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>