--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-regret and low-regret controls of space-time fractional parabolic Sturm-Liouville equations in a star graph</w:t>
+                <w:t xml:space="preserve">Bilinear Optimal Control for a Nonlinear Parabolic Equation Involving Nonlocal-in-Time Term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Moutamal</w:t>
+                <w:t xml:space="preserve">Arnaud Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamadi Warma</w:t>
+                <w:t xml:space="preserve">Célia Jean-Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Axioms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13540-025-00396-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/axioms14010038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049709v1</w:t>
+                <w:t xml:space="preserve">hal-04875107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilinear Optimal Control for a Nonlinear Parabolic Equation Involving Nonlocal-in-Time Term</w:t>
+                <w:t xml:space="preserve">No-regret and low-regret controls of space-time fractional parabolic Sturm-Liouville equations in a star graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fournier</w:t>
+                <w:t xml:space="preserve">Maryse Moutamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Jean-Alexis</w:t>
+                <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axioms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.38. </w:t>
+              <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/axioms14010038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13540-025-00396-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875107v1</w:t>
+                <w:t xml:space="preserve">hal-05049709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No-regret and low-regret controls of space-time fractional parabolic Sturm-Liouville equations in a star graph</w:t>
               </w:r>
@@ -340,51 +340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse M. Moutamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -539,51 +539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractional Calculus and Applied Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -643,51 +643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1041,51 +1041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-reversibility methods of optimal control for ill-posed final value diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 517 (2), pp.126618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1132,51 +1132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUASI-REVERSIBILITY METHODS OF OPTIMAL CONTROL FOR ILL-POSED FINAL VALUE DIFFUSION EQUATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1195,407 +1195,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for brucellosis disease incorporating age of infection and waning immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Kenne</w:t>
+                <w:t xml:space="preserve">Optimal Control Problems Of Parabolic Fractional Sturm-Liouville Equations In A Star Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Leugering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Zongo</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Moutamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552631v1</w:t>
+                <w:t xml:space="preserve">hal-03592801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control Of Mixed Local-Nonlocal Parabolic Pde With Singular Boundary-Exterior Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model for brucellosis disease incorporating age of infection and waning immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Mophou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dorville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Djida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahamadi Warma</w:t>
+                <w:t xml:space="preserve">Pascal Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589791v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control Problems Of Parabolic Fractional Sturm-Liouville Equations In A Star Graph</w:t>
+                <w:t xml:space="preserve">Optimal Control Of Mixed Local-Nonlocal Parabolic Pde With Singular Boundary-Exterior Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günter Leugering</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Djida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadi Warma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592801v1</w:t>
+                <w:t xml:space="preserve">hal-03589791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An age-structured model for Tilapia Lake Virus transmission in freshwater with vertical and horizontal transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1810,51 +1810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMAL CONTROL OF A POPULATION DYNAMICS MODEL WITH MISSING BIRTH RATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Leugering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquini Soh Fotsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Leugering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2272,90 +2272,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of covid-19 transmission to understand the effectiveness of the containment measures: application to data from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malicki Zorom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2614,64 +2614,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null controllability of Salmonella spread within an industrial hen house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Dorville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2696,51 +2696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control of Diffusion Equation with Fractional Time Derivative with Nonlocal and Nonsingular Mittag-Leffler Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Djida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3302,51 +3302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of a nonhomogeneous Dirichlet boundary fractional diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Dorville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4305,51 +4305,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantaneous optimal control of friction dominated flow in a gas-network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Leugering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mophou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4720,51 +4720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mophou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Moutamal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Warma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-025-00396-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jean-Alexis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms14010038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010926v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Moutamal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Djomegne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.09.025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-024-00359-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2024.2421384" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelle Kabiwa Kadje" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana Yakam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anly-2021-1021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126618" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03552631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dorville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Djida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Leugering" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Gildas Foko Tiomela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Mandata N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093551v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937262v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Foko Tiomela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Norouzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Djomegne Njoukoue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02417891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquini Soh Fotsing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612825v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malicki Zorom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002162" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Seibou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Djida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Area" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1305-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683267v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Area" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumini K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mercan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-016-9354-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred C&#233;lim&#232;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M. N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2014.10.055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548520v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Baleanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joseph" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-016-0970-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02013050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.03.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.02.048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N&#8217;gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.04.044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toka Diagana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.06.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Massengo Mophou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pennequin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N&#8217;gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-008-9117-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poullet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900378637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deugoue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mophou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jean-Alexis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms14010038" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Moutamal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Warma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-025-00396-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010926v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Moutamal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Djomegne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.09.025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13540-024-00359-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2024.2421384" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelle Kabiwa Kadje" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana Yakam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/anly-2021-1021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126618" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Leugering" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03552631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dorville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Djida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Gildas Foko Tiomela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Mandata N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093551v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937262v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G Foko Tiomela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Norouzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L Djomegne Njoukoue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02417891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquini Soh Fotsing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612825v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malicki Zorom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268820002162" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Seibou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Djida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Area" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1305-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683267v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Area" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumini K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mercan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-016-9354-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred C&#233;lim&#232;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M. N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2014.10.055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548520v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Baleanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joseph" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-016-0970-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joseph" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02013050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.03.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.02.048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N&#8217;gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.04.044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toka Diagana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.06.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Massengo Mophou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pennequin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N&#8217;gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-008-9117-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poullet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900378637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deugoue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00770276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>