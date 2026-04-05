--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -195,10144 +195,9881 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Engagement and Reflexivity in Exile: The Case of the Feminist Writer and Sociologist Pınar Selek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ostrakon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Academic Freedom as a Rapidly Changing Social Construct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Boncourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (3), pp.1-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60923/issn.1971-8853/23230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60923/issn.1971-8853/23230⟩</w:t>
+                <w:t xml:space="preserve">hal-05412381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current Threats to Academic Freedom in Authoritarian, Illiberal, and Liberal Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60923/issn.1971-8853/23036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OS SUBALTERNOS DAS CIÊNCIAS SOCIAIS: EXCLUSÃO E/OU MARGINALIZAÇÃO INSTITUCIONAL DE MULHERES NA PESQUISA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação &amp; Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.e301918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/ES.301918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Feldtheorie als heuristisches Werkzeug für die Literatursoziologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationales Archiv für Sozialgeschichte der deutschen Literatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (1), pp.157-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/iasl-2025-0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociologues canadiennes dans l’Association internationale de sociologie : conditions et modalités de l’internationalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alihan Mestci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (1), pp.67-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1113758ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who Creates the World Author?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of World Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.327-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24056480-00902010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Americanization of French Humanities and Social Sciences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bssg.3049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary Literature in between economical Constraints and Re‑Politicization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutsche Vierteljahrsschrift für Literaturwissenschaft und Geistesgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (4), pp.951-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41245-023-00239-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies internationales de polémistes français d’extrême droite : perspective socio-historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351, pp.17 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsh.3249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements impurs de l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°50 (2), pp.187 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.050.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The metamorphoses of cultural capital in a neoliberal and multicultural era: Towards a comparative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Australian and New Zealand journal of sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14407833221146793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Symbolic Economy of the Nobel Prize in literature: how it counters or reproduces modes of domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.101823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poetic.2023.101823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un internationalisme méthodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fondu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 246-247 (1), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.246.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of the International Sociological Association in the institutionalization and structuring of the discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 246-247 (1), pp.94-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.246.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil et intellectuels transnationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84, pp.55-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04038460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Americanização das Ciências Humanas e Sociais francesas? Cartografia das traduções do inglês, alemão e italiano para o francês (2003-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.127857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/18070337-127857pt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural crises vs. situations of (political) crisis: A Bourdieuan approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, LXIII (2), pp.299-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Por uma história transnacional da sociologia: entrevista com Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Graça J. Setton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1678-4634202248002001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literature festivals: a new authority in the transnational literary field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of World Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Campo literario transnacioal entre (intrer)nationalismo y cosmopolitismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory Now. Journal of Literature, Critique, and Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30827/tn.v5i1.22853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03550157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Macht der Übersetzungen. Selektion und Zirkulation geisteswissenschaftlicher Bücher im Zeitalter der Globalisierung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mittelweg, Zeitschrift des Hamburger Instituts fûr Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.48-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Macht der Übersetzungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mittelweg 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.84-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural crises vs. situations of (political) crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, LXIII (2), pp.299-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1423/104930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derecho e historia de la literatura: la construcción de la noción de autor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Historia y Justicia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhj.9119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03696249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For a transnational history of sociology: interview with Gisèle Sapiro Entrevistas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Graça J. Setton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1678-4634202248002001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences humaines et sociales, entre national et international : perspective socio-historique, l’exemple de la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literature Festivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of World Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (3), pp.303-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24056480-00703002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdieu and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Golub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivica Mladenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filozofija i Društvo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (4), pp.567 - 586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/fid2104567g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes d'engagement des écrivains: continuités et ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.4015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses de l’écrivain engagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 476, pp.99-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au fil du labyrinthe Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duvoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ littéraire. Penser le fait littéraire comme fait social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tome X - n°1, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.5575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agents de la globalisation éditoriale : stratégies de conquête et de résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Globalisation de la culture et circulation des biens culturels (Vincenzo Cicchelli et Sylvie Octobre, dirs.), 2 (226-227), pp.127-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.226-227.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03079484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire les sciences humaines et sociales : retour sur des enquêtes sociologiques et regards sur les pratiques en Israël et dans le monde arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.223-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.4893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Transnational Literary Field between (Inter)-nationalism and Cosmopolitanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of World Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.481-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24056480-00504002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03047800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: lire Pascale Casanova contre « l’eau tiède de la consécration mondiale ». Suivie d’une bibliographie de ses travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La littérature au-delà des nations. Hommage à Pascale Casanova (sous la direction de Claire Ducournau, Tristan Leperlier et Gisèle Sapiro), 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.9188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02958259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is a Transnational Intellectual Field?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Champs intellectuels transnationaux (Gisèle Sapiro, Tristan Leperlier et Amine Brahimi, dirs.), 224 (4-11), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.224.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03079121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Social Life of Ideas and the Persistence of the Author in the Social and Human Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19 (3)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Traveling Theories. The International Circulation of Social Thinkers and Their Works, 2017 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2383/86980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01572179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une catégorie éthique de l’entendement lettré : le concept de désintéressement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/iasl-2025-0006⟩</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faulkner in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of World Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (3), pp.391 - 411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24056480-00103007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The metamorphosis of modes of consecration in the literary field: Academies, literary prizes, festivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.5 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poetic.2016.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Do Literary Works Cross Borders (or Not)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of World Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1), pp.81 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24056480-00101009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amour de la littérature : le festival, nouvelle instance de production de la croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 206-207 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.206.0108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/ES.301918⟩</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations des champs de production culturelle à l’ère de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 206-207 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.206.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/24056480-00902010⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and Symbolic Capital in the Era of Globalization: French Literature in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.320 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1749975515584080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et histoire de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1113758ar⟩</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201-202 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.201.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/18070337-127857pt⟩</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and Identity: Social Trajectories of the Translators of Hebrew Literature in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037132ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité pénale de l'écrivain au prisme des procès littéraires (France, xix e -xx e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhj.023.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ est-il national ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 200 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.200.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalization and cultural diversity in the book market: The case of literary translations in the US and in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 101, pp.101823. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poetic.2023.101823⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 38 (4), pp.419 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poetic.2010.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de la modernité littéraire : la dissociation du Beau, du Vrai et du Bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.006.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production des représentations coloniales et postcoloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Fondu</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducournau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 246-247 (1), pp.4-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.246.0004⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 185 (5), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.185.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14407833221146793⟩</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement des intellectuels : nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Matonti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 176-177 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.176.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41245-023-00239-0⟩</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles d'intervention politique des intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 176-177 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.176.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bssg.3049⟩</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux socio-économiques de la politique israélienne dans les territoires occupés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 171-172 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.171.0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsh.3249⟩</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la responsabilité pénale à l'éthique de responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.586.0877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tgs.050.0187⟩</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vocation artistique entre don et don de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 168 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.168.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je n'ai jamais appris à écrire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 246-247 (1), pp.94-117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.246.0094⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 168 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.168.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;quot;Je n'ai jamais appris à écrire&amp;quot;. Les conditions de formation de la vocation d'écrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 168, pp.13-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/24056480-00703002⟩</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les professions intellectuelles entre l'Etat, l'entrepreneuriat et l'industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 214 (1), pp.3 - 3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.214.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsibility and freedom: the foundations of Sartre’s concept of intellectual engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Emanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Townsend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (1-2), pp.31 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/jrs.6.1-2.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Valente</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriétaires ou travailleurs intellectuels ? Les écrivains français en quête d'un statut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlène Ménard</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gobille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 214, pp.113-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.214.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défense et illustration de « l'honnête homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 153 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.153.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The literary field between the state and the market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (5-6), pp.441 - 464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poetic.2003.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et structures de l'engagement des écrivains communistes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.015.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria da Graça J. Setton</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Aron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.015.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forms of politicization in the French literary field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Housing, Theory and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (5/6), pp.633 - 652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:RYSO.0000004920.14641.1b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The structure of the French literary field during the German Occupation (1940–1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30 (5-6), pp.387 - 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-422X(02)00032-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'importation de la littérature hébraïque en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arss.2002.2810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction littéraire, un objet sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1678-4634202248002001⟩</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Heilbron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 144 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.144.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'usage des catégories de « droite » et de « gauche » dans le champ littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.011.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre le reve et l'action : l'autobiographie romancee de drieu la rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 44 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.044.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salut littéraire et littérature du salut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 111 (1), pp.36 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arss.1996.3167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La raison littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 111 (1), pp.3 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arss.1996.3166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée imaginé de Jean Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 48 (1), pp.150 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xxs.1995.4437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El campo literario revisitado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...377 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Valente</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analía Isabel Gerbaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlène Ménard</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ediciones UNL; Eudeba, 2025, 978-987-749-523-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Casanova’s World of Letters and Legacies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria da Graça J. Setton</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ungureanu Delia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 78-90-04-52287-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Denord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...376 lines deleted...]
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...3901 lines deleted...]
-                <w:t xml:space="preserve">halshs-01621154v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2020, Dictionnaire, 9782271082039</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l’écrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, 2011, 978-2-02-103288-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guerre des écrivains (1940-1953)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, 1999, 2213602115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infirmières, nourricières, combattantes : représentations littéraires de femmes en temps de guerre, de Duhamel et Céline à Elsa Triolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France de l'entre-deux-guerres : représentations des femmes, de la guerre et du colonialisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison franco-japonaise, Jul 2024, Tokyo (Japan), Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The circular relationship between the Nobel Prize and literary translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nobel Symposium “Literary translation and Nobel Consecration”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lidingö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Bourdieu’s research program to bridge the Social Sciences and Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking with Bourdieu Today: Interdisciplinary and Transnational Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NYU; Columbia University, Apr 2024, New York (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relations between fields (and subfields). Homologies, dependencies, competition, exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Sociological Association annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASAS, Aug 2022, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur La Responsabilité de l’écrivain : la figure de l’intellectuel comme institution de la IIIe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains de défaite. 1870-1871 dans les idées, la littérature, les arts et la mémoire de la IIIe République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Cambrigde, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique du livre en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l’universel européen ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de Berlin, Feb 2022, Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relationships between aesthetic and ethical values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literature in the Nobel Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Marbach, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relations between fields (and subfields)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Sociological Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Unequal conditions for Ideas to Migrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academia Europaea HERCulES Symposium: “The Internationalization of Higher Education Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Uppsala, May 2022, Uppsala (Suède), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural crises vs. situations of (political) crisis: A Bourdieuan approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Twenty years with(out) Bourdieu. Studying crisis and social change today”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Cagliari (Sardaigne), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l’antiracisme, le féminisme et mai 68 : les écrivains néo-réactionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP, Jul 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproduction, structural transformations and crises : Bourdieu’s historical sociology (keynote speaker)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bourdieu and history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison française d’Oxford, Apr 2022, Oxford (Jesus College), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relations between fields (and subfields): homologies, dependencies, exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Sociological Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASA, Aug 2022, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et violence symbolique » (conférence inaugurale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender studies et sociologie de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de Bruxelles, Jun 2022, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et violence symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender studies et sociologie de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de Bruxelles, Jun 2022, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modes of Intervention of Public Intellectuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer school “Commitment: art, science, and the politics of knowledge”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sandjberg, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural crises vs. situations of (political) crisis: A Bourdieuan approach (keynote)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twenty years with(out) Bourdieu. Studying crisis and social change today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cagliari, Nov 2022, Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Capital aux capitaux (économique, culturel, social, symbolique…) : comment passer de Marx à Bourdieu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Denord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weekend Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur La Responsabilité de l’écrivain : la figure de l’intellectuel comme institution de la IIIe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains de défaite. 1870-1871 dans les idées, la littérature, les arts et la mémoire de la IIIe République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cambridge, Jun 2022, Cambridge, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The translation policies of an international publisher through its archives: the case of Gallimard”, Workshop : “Transatlantic Publishing and Literary History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literature in the Nobel Era: Comparative, theoretical, and archival approaches to the Nobel Prize in Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marbach LiteraturArchiv, Mar 2022, Marbach am Neckar, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les discours de stigmatisation sont-ils performatifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature au tribunal. Liberté d’expression et lutte contre la haine : comment juger les textes littéraires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Louvain la Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les importateurs de Bourdieu aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre et l'archive. Dialogues autour du fonds Pierre Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, and équipent documentaire (GED) du Campus Condorcet / Comité scientifique des Archives Bourdieu, Feb 2022, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fields, Markets, Institutions and Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodology of relational sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Varsovie, Mar 2022, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fields, Markets, Institutions and Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque “Methodology of relational sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Varsovie, Mar 2022, Varsovie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03981660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduction, structural transformations and crises : Bourdieu’s historical sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourdieu and history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison française d’Oxford, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre l’antiracisme, le féminisme et mai 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03929467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Maison française d’Oxford, Apr 2022, Oxford (Jesus College), United Kingdom</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rise of Literary Agents: The Internationalization of a Profession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Guijarro Arribas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ASA, Aug 2022, Los Angeles, United States</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literary Agent’s Practices: From Advocacy to Co-Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Guijarro Arribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilas Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHARP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Münster, Jul 2021, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFSP, Jul 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literary agents as cardinal intermediaries of World Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Guijarro Arribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilas Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Transnational and Transmedial Circulations of Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Etudes Avancées, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Cagliari (Sardaigne), Italy</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A world wide sociology. Enjeux actuels de l'internationalisation des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVème congrès de l'Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Uppsala, May 2022, Uppsala (Suède), Sweden</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00794642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes de politisation dans le champ littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.118-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ASAS, Aug 2022, Los Angeles, United States</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00122876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux, institutions et champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.44-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...1521 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00122878v1</w:t>
-              </w:r>
-[...439 lines deleted...]
-                <w:t xml:space="preserve">hal-01621802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05190946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques de la traduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numéro Spécial: La littérature au-delà des nations. Hommage à Pascale Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.9188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visions of the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vered Karti Shemtov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dibur : literary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numéro spécial: &amp;quot;Champs intellectuels transnationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Leperlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 224, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter la colonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5 (185), pp.4-113, 2010, Actes de la recherche en sciences sociales</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...214 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10342,323 +10079,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes de la domination symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes de la domination symbolique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gisèle SAPIRO : La circulation internationale des œuvres littéraires: conditions et obstacles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+                <w:t xml:space="preserve">Frosa Pejoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Razanadrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485393v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+                <w:t xml:space="preserve">medihal-01857284v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux sociaux, culturels et politique de la traduction partie 1 (Atelier de recherche du Réseau des Etudes sur la Corée, Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frosa Pejoska</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkwon Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoungyeol Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyungjoon Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Madelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01798694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10668,65 +10405,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literature, Knowledge, and Worldview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefanos Geroulanos; Gisèle Sapiro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of the History and Sociology of Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge; Routledge, pp.256-274, 2023, 9781503637597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003093046-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04291620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une consécration paradoxale. La circulation de la sociologie bourdieusienne et son appropriation comme programme de recherche aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Afrânio Garcia Jr.; Marie-France Garcia Parpet; Franck Poupeau; Amín Pérez; Maria Eduarda Rocha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourdieu et les Amériques. Une internationale scientifique : genèse, pratiques et programmes de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l’IHEAL, pp.20-44, 2023, 978-2-37154-165-8. </w:t>
@@ -10758,1375 +10577,1293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04386740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature, Knowledge, and Worldview</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Routledge; Routledge, pp.256-274, 2023, 9781503637597. </w:t>
+                <w:t xml:space="preserve">Le décentrement épistémologique conduit-il au relativisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minor Universality / Universalité mineure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.57-72, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003093046-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110798494-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04291620v1</w:t>
+                <w:t xml:space="preserve">halshs-04250658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décentrement épistémologique conduit-il au relativisme ?</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses littéraires et sociologiques de l’injure raciste : retour sur l’affaire Obono/ Valeurs actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110798494-004⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damerdji Amina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Ramond; Dominique Lagorgette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lutter contre les stéréotypes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2023, 978-2-13-084435-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04250658v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-05460474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fields, Markets, Institutions and Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elżbieta Hałas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodology of Relational Sociology. Approaches and Analyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.99-115, 2023, Palgrave Studies in Relational Sociology, 978-3-031-41628-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41626-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un paradigme du désintéressement dans l’art. La trajectoire et l’œuvre de Pierre Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donatien Grau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Guyotat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classique Garnier, pp.133-150, 2022, Écrivains francophones d’aujourd’hui, 978-2-406-12879-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un paradigme du désintéressement dans l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donatien Grau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Guyotat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.133-150., 2022, 978-2-406-12880-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12880-9.p.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'indétermination sociale à l'invention de l'autonomie littéraire : Le Flaubert de Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Marc de Biasi; Anne Herschberg Pierrot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FLAUBERT ET LE MOMENT THEORIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.105-120, 2021, 978-2-271-09528-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los festivales literarios internacionales y la construcción de una autoría mundial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Villarino Pardo,I. Galanes Santos, A. Luna Alonso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promoción cultural y Traducción. Ferias internacionales del libro e invitados de honor.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.23-39, 2021, 978-3-0343-4210-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03512643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moretti e la sociologia letteraria. Un ponte tra distant/ close reading e la teoria dei campi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco de Cristofaro, Stefano Ercolino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critica sperimentale. Franco Moretti e la letteratura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci, 2021, Studi Superiori, 9788829004454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The International Circulation of Structuralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damerdji Amina</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ideas on the Move in the Social Sciences and Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.31-54, 2020, 978-3-030-35023-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35024-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03047803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the Public of a Literary Festival with Multiple Correspondence Analysis: the Specificity of Literary Capital »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, PUF, 2023, 978-2-13-084435-8</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jörg Blasiu; Frédéric Lebaron; Brigitte Le Roux; Andreas Schmitz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empirical Investigations of Social Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.229 - 243, 2020, 9783030153861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-41626-2_5⟩</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rise of the Social Sciences and Humanities in France: Institutionalization, Professionalization, and Autonomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Fordant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shaping Human Science Disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.25-68, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92780-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classique Garnier, pp.133-150, 2022, Écrivains francophones d’aujourd’hui, 978-2-406-12879-3</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La profession et la vocation du sociologue politique. Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbier, Jean-Claude; Poussou-Plesse, Marielle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection sociale : le savant et la politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.23-54, 2017, Recherches, 9782707189400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire les sciences humaines et sociales : logiques éditoriales et enjeux scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sapiro Gisèle (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translatio. Le marché de la traduction en France à l'heure de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CNRS, pp.107-138, 2008, 978-2-271-06729-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’il nous a appris ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Matonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La liberté par la connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odile Jacob, pp.319-340, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oj.bouve.2004.01.0319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...585 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...196 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03976940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12136,6846 +11873,6846 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to improve international and interdisciplinary cooperation in the Social Sciences and the Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Heilbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01659552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature et vérité</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">European Social Sciences and Humanities (SSH) in a Global Context Preliminary findings from the INTERCO-SSH Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Heilbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Boncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Schögler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506166v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Johan Heilbron</w:t>
+                <w:t xml:space="preserve">halshs-01659607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profession ? Écrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Boncourt</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disseminating the Social Sciences and Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seiler-Juilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...95 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01659501v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01354231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens commun (Le) (Collection)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Règles de l’art (Les) . Genèse et structure du champ littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction / Translation studies / Sociologie de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intériorisation / Extériorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire sociale des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minuit (Éditions de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature / Écrivains / Études littéraires / Sociologie de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaubert , Gustave (1821-1880)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haute couture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitus clivé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétéronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationnelle (Approche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prophète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Type / Type idéal / Idéal-type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthodoxie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manet. Une révolution symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intellectuel(s) / Sociologie des intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance praxéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture / Sociologie de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inertie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illusio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structuralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profession / Sociologie des professions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sartre , Jean-Paul (1905-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquisse d’une théorie de la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désintéressement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ(s) de production culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balancier (Mouvement de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objectivisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schücking , Levin L. (1878-1964)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps Modernes (Les)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régularités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisons pratiques . Sur la théorie de l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schème(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diachronie / Synchronie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation(s) sociale(s) / historique(s) / structurale(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens pratique (Le)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie préétablie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclassement par le haut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique / Pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kripke, Saul (1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historicisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust , Marcel (1871-1922)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norme(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hexis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subjectivisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vision du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weber , Max (1864-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception / Sociologie de la perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions de sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérodoxie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie / Autonomisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégorie(s) / Catégorème(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biens symboliques (Économie des)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams , Raymond (1921-1988)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps (Rapport au)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mystification / Démystification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ressentiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture épistémologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073855v1</w:t>
-              </w:r>
-[...5958 lines deleted...]
-                <w:t xml:space="preserve">hal-04073438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences humaines en traduction: les livres français aux Etats-Unis, au Royaume Uni et en Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut français; Centre européen de sociologie et de science politique (CESSP). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports de force et échelles de grandeur sur le marché de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DEPS (ministère de la Culture),; Centre européen de sociologie et de science politique (CESSP). 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences humaines en traduction: les livres français aux Etats-Unis, au Royaume Uni et en Argentina</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Institut français; Centre européen de sociologie et de science politique (CESSP). 2014</w:t>
+                <w:t xml:space="preserve">Les échanges littéraires entre Paris et New York à l'ère de la globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre européen de sociologie et de science politique/Le MOtif (Observatoire du livre d'Ile-de-France). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...130 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18985,144 +18722,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux sociaux et politiques de la circulation des œuvres littéraires depuis 1945 : le cas de la traduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02177207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId401"/>
+      <w:footerReference w:type="default" r:id="rId399"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19190,51 +18927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82AEE709"/>
+    <w:nsid w:val="75F75978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19421,51 +19158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gisele-sapiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3160-984X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034225226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.1971-8853/23230" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/ES.301918" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iasl-2025-0006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00902010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alihan Mestci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113758ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/18070337-127857pt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2023.101823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fondu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.246.0004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14407833221146793" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41245-023-00239-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.3049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3249" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.050.0187" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.246.0094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00703002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a J. Setton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202248002001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550157v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tn.v5i1.22853" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984291v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1423/104930" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhj.9119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leperlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226-227.0127" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.5575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NX16LBMQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.4015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Golub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Mladenovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/fid2104567g" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561662v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jacquemond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4893" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00504002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducournau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9188" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Brahimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.224.0004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572179v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2383/86980" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657450v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00103007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2016.01.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB7M2P8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00101009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0108" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975515584080" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621134v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.201.0004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.200.0070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621125v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037132ar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621155v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.023.0249" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621121v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2010.05.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ9CLTJ1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.006.0013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621136v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Steinmetz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.185.0004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.176.0004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621140v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.176.0008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.586.0877" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.171.0144" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621144v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.168.0012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.168.0004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195440v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.214.0003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Emanuel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Townsend" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/jrs.6.1-2.31" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.214.0113" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.153.0011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621123v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2003.09.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X832582-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.015.0154" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.015.0005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:RYSO.0000004920.14641.1b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MRMMS51-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410900v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.2002.2810" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-422X(02)00032-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDLKHVD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621151v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heilbron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.144.0003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621149v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.011.0019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621150v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.044.0111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1996.3166" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621153v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1996.3167" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1995.4437" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862269v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984355v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929467v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981691v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984361v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984378v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929509v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984369v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984374v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981665v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916289v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984317v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984333v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984312v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984309v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949547v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Guijarro Arribas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Bass" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949554v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794642v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Abbott" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fabiani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122878v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369850v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Isabel Gerbaudo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Venturini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984391v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ungureanu Delia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621799v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621802v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190946v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480997v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750526v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Karti Shemtov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500349v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01857284v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Pejoska" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Razanadrakoto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798694v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkwon Jung" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjoon Chin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386740v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.11161" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291620v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003093046-18" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250658v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110798494-004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460474v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damerdji Amina" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528658v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41626-2_5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984393v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12880-9.p.0133" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506164v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512643v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506162v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586090v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047803v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35024-6_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769278v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fordant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92780-0_2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553217v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836026v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976940v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Casanova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.bouve.2004.01.0319" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506166v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659607v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sch&#246;gler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659552v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659501v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler-Juilleret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354231v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073848v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073793v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073855v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073995v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073217v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073205v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073211v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073950v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073813v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073807v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073285v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073256v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073734v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073861v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073814v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073812v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073237v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073246v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073759v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073964v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073927v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073921v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073295v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073305v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073751v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073745v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073741v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073800v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073795v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074014v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073932v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073906v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073828v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073268v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073956v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073737v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073752v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073786v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073758v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073754v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073970v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073291v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073262v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073433v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073427v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073816v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073773v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074021v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073728v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073835v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073272v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073251v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073225v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073208v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073200v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073279v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073799v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073944v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073901v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073953v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073829v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073823v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073791v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073900v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073258v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073962v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073914v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073912v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073753v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073430v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073248v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073810v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073756v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073738v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073818v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073797v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073732v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073742v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073939v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073309v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073975v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073222v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073243v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073841v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073983v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073801v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073820v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073438v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621157v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621156v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621786v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02177207v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gisele-sapiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3160-984X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034225226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Cohen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.1971-8853/23230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.1971-8853/23036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/ES.301918" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iasl-2025-0006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alihan Mestci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113758ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00902010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.3049" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41245-023-00239-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3249" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386752v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.050.0187" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14407833221146793" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2023.101823" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fondu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.246.0004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.246.0094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/18070337-127857pt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a J. Setton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202248002001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tn.v5i1.22853" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1423/104930" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhj.9119" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00703002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Golub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Mladenovic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/fid2104567g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.4015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.5575" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NX16LBMQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leperlier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226-227.0127" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jacquemond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4893" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00504002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducournau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9188" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Brahimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.224.0004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2383/86980" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00103007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2016.01.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB7M2P8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00101009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0108" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975515584080" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.201.0004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037132ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.023.0249" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.200.0070" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2010.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ9CLTJ1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.006.0013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Steinmetz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.185.0004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621139v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.176.0004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.176.0008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621142v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.171.0144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.586.0877" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.168.0004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621144v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.168.0012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.214.0003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621686v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Emanuel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Townsend" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/jrs.6.1-2.31" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.214.0113" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.153.0011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2003.09.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X832582-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.015.0154" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621147v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.015.0005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:RYSO.0000004920.14641.1b" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MRMMS51-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-422X(02)00032-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDLKHVD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.2002.2810" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heilbron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.144.0003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621149v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.011.0019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621150v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.044.0111" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1996.3167" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1996.3166" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1995.4437" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369850v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Isabel Gerbaudo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Venturini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984391v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ungureanu Delia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621799v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862269v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861959v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984382v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984378v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984383v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929509v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984361v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981691v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981689v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981698v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984369v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984374v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981665v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916289v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981696v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984317v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984333v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984312v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984309v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984355v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929467v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949554v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Guijarro Arribas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949547v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Bass" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949533v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794642v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Abbott" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fabiani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122876v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480997v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Karti Shemtov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481003v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500349v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485393v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01857284v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Pejoska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Razanadrakoto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798694v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkwon Jung" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjoon Chin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291620v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003093046-18" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386740v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.11161" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250658v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110798494-004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460474v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damerdji Amina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528658v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41626-2_5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984393v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929391v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12880-9.p.0133" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506162v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506164v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047803v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35024-6_2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586090v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769278v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fordant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92780-0_2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553217v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836026v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976940v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Casanova" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.bouve.2004.01.0319" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506166v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659552v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659607v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sch&#246;gler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354231v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659501v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler-Juilleret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074014v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073906v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073828v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073970v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073956v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073752v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073737v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073932v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073786v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073758v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073754v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073291v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074021v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073433v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073427v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073728v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073835v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073816v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073773v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073964v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073795v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073800v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073759v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073751v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073305v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073295v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073237v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073246v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073745v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073741v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073927v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073921v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073813v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073807v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073285v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073256v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073734v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073861v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073814v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073812v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073315v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073272v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073251v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073225v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073208v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073200v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073279v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073799v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073944v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073901v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073829v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073823v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073791v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073900v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073258v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073962v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073914v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073912v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073753v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073430v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073248v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073810v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073756v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073738v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073818v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073797v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073732v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073742v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073939v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073309v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073975v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073222v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073243v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073841v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073983v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073801v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073820v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073438v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073205v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073217v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073211v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073995v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073950v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073793v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073848v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073855v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621157v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621156v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621786v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02177207v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>