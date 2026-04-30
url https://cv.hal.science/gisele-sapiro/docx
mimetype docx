--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -195,7003 +195,464 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
-[...6537 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El campo literario revisitado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analía Isabel Gerbaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ediciones UNL; Eudeba, 2025, 978-987-749-523-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Casanova’s World of Letters and Legacies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ungureanu Delia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 78-90-04-52287-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Denord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, 2020, Dictionnaire, 9782271082039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité de l’écrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seuil, 2011, 978-2-02-103288-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Guerre des écrivains (1940-1953)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fayard, 1999, 2213602115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7201,3207 +662,9746 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infirmières, nourricières, combattantes : représentations littéraires de femmes en temps de guerre, de Duhamel et Céline à Elsa Triolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France de l'entre-deux-guerres : représentations des femmes, de la guerre et du colonialisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison franco-japonaise, Jul 2024, Tokyo (Japan), Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The circular relationship between the Nobel Prize and literary translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nobel Symposium “Literary translation and Nobel Consecration”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lidingö, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending Bourdieu’s research program to bridge the Social Sciences and Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thinking with Bourdieu Today: Interdisciplinary and Transnational Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NYU; Columbia University, Apr 2024, New York (NY), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relations between fields (and subfields)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Sociological Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l’antiracisme, le féminisme et mai 68 : les écrivains néo-réactionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP, Jul 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural crises vs. situations of (political) crisis: A Bourdieuan approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Twenty years with(out) Bourdieu. Studying crisis and social change today”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Cagliari (Sardaigne), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Unequal conditions for Ideas to Migrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academia Europaea HERCulES Symposium: “The Internationalization of Higher Education Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Uppsala, May 2022, Uppsala (Suède), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproduction, structural transformations and crises : Bourdieu’s historical sociology (keynote speaker)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bourdieu and history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison française d’Oxford, Apr 2022, Oxford (Jesus College), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relations between fields (and subfields): homologies, dependencies, exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Sociological Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASA, Aug 2022, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relationships between aesthetic and ethical values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literature in the Nobel Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Marbach, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique du livre en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l’universel européen ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de Berlin, Feb 2022, Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur La Responsabilité de l’écrivain : la figure de l’intellectuel comme institution de la IIIe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains de défaite. 1870-1871 dans les idées, la littérature, les arts et la mémoire de la IIIe République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Cambrigde, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relations between fields (and subfields). Homologies, dependencies, competition, exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Sociological Association annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASAS, Aug 2022, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et violence symbolique » (conférence inaugurale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender studies et sociologie de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de Bruxelles, Jun 2022, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modes of Intervention of Public Intellectuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer school “Commitment: art, science, and the politics of knowledge”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sandjberg, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et violence symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender studies et sociologie de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de Bruxelles, Jun 2022, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural crises vs. situations of (political) crisis: A Bourdieuan approach (keynote)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twenty years with(out) Bourdieu. Studying crisis and social change today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cagliari, Nov 2022, Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The translation policies of an international publisher through its archives: the case of Gallimard”, Workshop : “Transatlantic Publishing and Literary History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literature in the Nobel Era: Comparative, theoretical, and archival approaches to the Nobel Prize in Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marbach LiteraturArchiv, Mar 2022, Marbach am Neckar, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur La Responsabilité de l’écrivain : la figure de l’intellectuel comme institution de la IIIe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains de défaite. 1870-1871 dans les idées, la littérature, les arts et la mémoire de la IIIe République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cambridge, Jun 2022, Cambridge, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Capital aux capitaux (économique, culturel, social, symbolique…) : comment passer de Marx à Bourdieu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Denord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weekend Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fields, Markets, Institutions and Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodology of relational sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Varsovie, Mar 2022, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les importateurs de Bourdieu aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre et l'archive. Dialogues autour du fonds Pierre Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, and équipent documentaire (GED) du Campus Condorcet / Comité scientifique des Archives Bourdieu, Feb 2022, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les discours de stigmatisation sont-ils performatifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature au tribunal. Liberté d’expression et lutte contre la haine : comment juger les textes littéraires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Louvain la Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l’antiracisme, le féminisme et mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproduction, structural transformations and crises : Bourdieu’s historical sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bourdieu and history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison française d’Oxford, Apr 2022, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fields, Markets, Institutions and Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque “Methodology of relational sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Varsovie, Mar 2022, Varsovie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03981660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rise of Literary Agents: The Internationalization of a Profession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Guijarro Arribas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literary Agent’s Practices: From Advocacy to Co-Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Guijarro Arribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilas Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHARP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Münster, Jul 2021, Münster (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literary agents as cardinal intermediaries of World Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Guijarro Arribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilas Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Transnational and Transmedial Circulations of Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Etudes Avancées, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A world wide sociology. Enjeux actuels de l'internationalisation des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVème congrès de l'Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00794642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes de politisation dans le champ littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.118-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00122876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux, institutions et champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.44-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00122878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OS SUBALTERNOS DAS CIÊNCIAS SOCIAIS: EXCLUSÃO E/OU MARGINALIZAÇÃO INSTITUCIONAL DE MULHERES NA PESQUISA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação &amp; Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.e301918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/ES.301918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current Threats to Academic Freedom in Authoritarian, Illiberal, and Liberal Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60923/issn.1971-8853/23036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Freedom as a Rapidly Changing Social Construct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Boncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (3), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60923/issn.1971-8853/23230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement and Reflexivity in Exile: The Case of the Feminist Writer and Sociologist Pınar Selek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ostrakon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Feldtheorie als heuristisches Werkzeug für die Literatursoziologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationales Archiv für Sozialgeschichte der deutschen Literatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (1), pp.157-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/iasl-2025-0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociologues canadiennes dans l’Association internationale de sociologie : conditions et modalités de l’internationalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alihan Mestci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (1), pp.67-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1113758ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who Creates the World Author?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of World Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.327-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24056480-00902010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements impurs de l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°50 (2), pp.187 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.050.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies internationales de polémistes français d’extrême droite : perspective socio-historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351, pp.17 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsh.3249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The metamorphoses of cultural capital in a neoliberal and multicultural era: Towards a comparative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Australian and New Zealand journal of sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14407833221146793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Symbolic Economy of the Nobel Prize in literature: how it counters or reproduces modes of domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.101823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poetic.2023.101823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un internationalisme méthodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fondu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 246-247 (1), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.246.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Americanization of French Humanities and Social Sciences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bssg.3049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary Literature in between economical Constraints and Re‑Politicization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutsche Vierteljahrsschrift für Literaturwissenschaft und Geistesgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (4), pp.951-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41245-023-00239-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of the International Sociological Association in the institutionalization and structuring of the discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 246-247 (1), pp.94-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.246.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Americanização das Ciências Humanas e Sociais francesas? Cartografia das traduções do inglês, alemão e italiano para o francês (2003-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.127857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/18070337-127857pt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil et intellectuels transnationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84, pp.55-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04038460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural crises vs. situations of (political) crisis: A Bourdieuan approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, LXIII (2), pp.299-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Por uma história transnacional da sociologia: entrevista com Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Graça J. Setton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1678-4634202248002001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literature festivals: a new authority in the transnational literary field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of World Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Macht der Übersetzungen. Selektion und Zirkulation geisteswissenschaftlicher Bücher im Zeitalter der Globalisierung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mittelweg, Zeitschrift des Hamburger Instituts fûr Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.48-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Campo literario transnacioal entre (intrer)nationalismo y cosmopolitismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory Now. Journal of Literature, Critique, and Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30827/tn.v5i1.22853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03550157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Macht der Übersetzungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mittelweg 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.84-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural crises vs. situations of (political) crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, LXIII (2), pp.299-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1423/104930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derecho e historia de la literatura: la construcción de la noción de autor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Historia y Justicia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhj.9119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03696249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For a transnational history of sociology: interview with Gisèle Sapiro Entrevistas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Graça J. Setton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1678-4634202248002001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences humaines et sociales, entre national et international : perspective socio-historique, l’exemple de la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literature Festivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of World Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (3), pp.303-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24056480-00703002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses de l’écrivain engagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 476, pp.99-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes d'engagement des écrivains: continuités et ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.4015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ littéraire. Penser le fait littéraire comme fait social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tome X - n°1, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.5575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au fil du labyrinthe Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duvoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdieu and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Golub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivica Mladenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filozofija i Društvo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (4), pp.567 - 586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/fid2104567g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agents de la globalisation éditoriale : stratégies de conquête et de résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Globalisation de la culture et circulation des biens culturels (Vincenzo Cicchelli et Sylvie Octobre, dirs.), 2 (226-227), pp.127-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.226-227.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03079484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire les sciences humaines et sociales : retour sur des enquêtes sociologiques et regards sur les pratiques en Israël et dans le monde arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.223-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.4893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Transnational Literary Field between (Inter)-nationalism and Cosmopolitanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of World Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.481-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24056480-00504002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03047800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: lire Pascale Casanova contre « l’eau tiède de la consécration mondiale ». Suivie d’une bibliographie de ses travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La littérature au-delà des nations. Hommage à Pascale Casanova (sous la direction de Claire Ducournau, Tristan Leperlier et Gisèle Sapiro), 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.9188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02958259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is a Transnational Intellectual Field?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Champs intellectuels transnationaux (Gisèle Sapiro, Tristan Leperlier et Amine Brahimi, dirs.), 224 (4-11), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.224.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03079121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Social Life of Ideas and the Persistence of the Author in the Social and Human Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Traveling Theories. The International Circulation of Social Thinkers and Their Works, 2017 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2383/86980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01572179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une catégorie éthique de l’entendement lettré : le concept de désintéressement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faulkner in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of World Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (3), pp.391 - 411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24056480-00103007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Do Literary Works Cross Borders (or Not)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of World Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1), pp.81 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24056480-00101009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The metamorphosis of modes of consecration in the literary field: Academies, literary prizes, festivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.5 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poetic.2016.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations des champs de production culturelle à l’ère de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 206-207 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.206.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amour de la littérature : le festival, nouvelle instance de production de la croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 206-207 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.206.0108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and Symbolic Capital in the Era of Globalization: French Literature in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.320 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1749975515584080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et histoire de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201-202 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.201.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and Identity: Social Trajectories of the Translators of Hebrew Literature in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037132ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité pénale de l'écrivain au prisme des procès littéraires (France, xix e -xx e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhj.023.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ est-il national ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 200 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.200.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalization and cultural diversity in the book market: The case of literary translations in the US and in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (4), pp.419 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poetic.2010.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de la modernité littéraire : la dissociation du Beau, du Vrai et du Bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.006.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production des représentations coloniales et postcoloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (5), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.185.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement des intellectuels : nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Matonti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 176-177 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.176.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles d'intervention politique des intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 176-177 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.176.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux socio-économiques de la politique israélienne dans les territoires occupés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 171-172 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.171.0144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la responsabilité pénale à l'éthique de responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.586.0877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je n'ai jamais appris à écrire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 168 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.168.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vocation artistique entre don et don de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 168 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.168.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;quot;Je n'ai jamais appris à écrire&amp;quot;. Les conditions de formation de la vocation d'écrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 168, pp.13-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les professions intellectuelles entre l'Etat, l'entrepreneuriat et l'industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 214 (1), pp.3 - 3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.214.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsibility and freedom: the foundations of Sartre’s concept of intellectual engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Emanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Townsend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (1-2), pp.31 - 48. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-04861959v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/jrs.6.1-2.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relations between fields (and subfields). Homologies, dependencies, competition, exchanges</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Propriétaires ou travailleurs intellectuels ? Les écrivains français en quête d'un statut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gobille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 214, pp.113-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.214.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984382v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">hal-03984315v1</w:t>
+                <w:t xml:space="preserve">halshs-00188720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationships between aesthetic and ethical values</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Défense et illustration de « l'honnête homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 153 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.153.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984383v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-03929509v1</w:t>
+                <w:t xml:space="preserve">halshs-01621146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unequal conditions for Ideas to Migrate</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The literary field between the state and the market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (5-6), pp.441 - 464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poetic.2003.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984361v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">halshs-03981686v1</w:t>
+                <w:t xml:space="preserve">halshs-01621123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction, structural transformations and crises : Bourdieu’s historical sociology (keynote speaker)</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Formes et structures de l'engagement des écrivains communistes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.015.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03981691v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-03981689v1</w:t>
+                <w:t xml:space="preserve">halshs-01621148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature et violence symbolique » (conférence inaugurale)</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forms of politicization in the French literary field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Housing, Theory and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (5/6), pp.633 - 652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:RYSO.0000004920.14641.1b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03981698v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">hal-03984374v1</w:t>
+                <w:t xml:space="preserve">hal-01621741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural crises vs. situations of (political) crisis: A Bourdieuan approach (keynote)</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Aron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.015.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03981665v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">François Denord</w:t>
+                <w:t xml:space="preserve">halshs-01621147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'importation de la littérature hébraïque en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arss.2002.2810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The structure of the French literary field during the German Occupation (1940–1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30 (5-6), pp.387 - 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-422X(02)00032-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction littéraire, un objet sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...467 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Heilbron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 144 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.144.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre le reve et l'action : l'autobiographie romancee de drieu la rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 44 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.044.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'usage des catégories de « droite » et de « gauche » dans le champ littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.011.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salut littéraire et littérature du salut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 111 (1), pp.36 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arss.1996.3167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La raison littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 111 (1), pp.3 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arss.1996.3166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée imaginé de Jean Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 48 (1), pp.150 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xxs.1995.4437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes de la domination symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle SAPIRO : La circulation internationale des œuvres littéraires: conditions et obstacles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frosa Pejoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Razanadrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delia Guijarro Arribas</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01857284v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux sociaux, culturels et politique de la traduction partie 1 (Atelier de recherche du Réseau des Etudes sur la Corée, Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkwon Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoungyeol Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delia Guijarro Arribas</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyungjoon Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...270 lines deleted...]
-                <w:t xml:space="preserve">halshs-00122878v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Madelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01798694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05190946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro Spécial: La littérature au-delà des nations. Hommage à Pascale Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Leperlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/contextes.9188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visions of the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vered Karti Shemtov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dibur : literary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial: &amp;quot;Champs intellectuels transnationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Leperlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 224, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter la colonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5 (185), pp.4-113, 2010, Actes de la recherche en sciences sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500349v1</w:t>
-              </w:r>
-[...324 lines deleted...]
-                <w:t xml:space="preserve">medihal-01798694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10991,833 +10991,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03929391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los festivales literarios internacionales y la construcción de una autoría mundial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Villarino Pardo,I. Galanes Santos, A. Luna Alonso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promoción cultural y Traducción. Ferias internacionales del libro e invitados de honor.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.23-39, 2021, 978-3-0343-4210-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03512643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moretti e la sociologia letteraria. Un ponte tra distant/ close reading e la teoria dei campi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco de Cristofaro, Stefano Ercolino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critica sperimentale. Franco Moretti e la letteratura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci, 2021, Studi Superiori, 9788829004454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'indétermination sociale à l'invention de l'autonomie littéraire : Le Flaubert de Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Marc de Biasi; Anne Herschberg Pierrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLAUBERT ET LE MOMENT THEORIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.105-120, 2021, 978-2-271-09528-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The International Circulation of Structuralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ideas on the Move in the Social Sciences and Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.31-54, 2020, 978-3-030-35023-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35024-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Carocci, 2021, Studi Superiori, 9788829004454</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03047803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the Public of a Literary Festival with Multiple Correspondence Analysis: the Specificity of Literary Capital »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jörg Blasiu; Frédéric Lebaron; Brigitte Le Roux; Andreas Schmitz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empirical Investigations of Social Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.229 - 243, 2020, 9783030153861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The International Circulation of Structuralism</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rise of the Social Sciences and Humanities in France: Institutionalization, Professionalization, and Autonomization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35024-6_2⟩</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Fordant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shaping Human Science Disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.25-68, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92780-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Myrtille Picaud</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La profession et la vocation du sociologue politique. Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.229 - 243, 2020, 9783030153861</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbier, Jean-Claude; Poussou-Plesse, Marielle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection sociale : le savant et la politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.23-54, 2017, Recherches, 9782707189400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire les sciences humaines et sociales : logiques éditoriales et enjeux scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Brun</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sapiro Gisèle (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translatio. Le marché de la traduction en France à l'heure de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CNRS, pp.107-138, 2008, 978-2-271-06729-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’il nous a appris ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pierru</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Palier</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...223 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La liberté par la connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Jacob, pp.319-340, 2004, </w:t>
@@ -11949,51 +11949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve international and interdisciplinary cooperation in the Social Sciences and the Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Heilbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12024,64 +12024,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Social Sciences and Humanities (SSH) in a Global Context Preliminary findings from the INTERCO-SSH Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Heilbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Boncourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Schögler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12301,6194 +12301,6194 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prophète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationnelle (Approche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétéronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitus clivé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haute couture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structuralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illusio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inertie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture / Sociologie de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance praxéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intellectuel(s) / Sociologie des intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manet. Une révolution symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthodoxie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Type / Type idéal / Idéal-type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sartre , Jean-Paul (1905-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profession / Sociologie des professions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaubert , Gustave (1821-1880)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature / Écrivains / Études littéraires / Sociologie de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minuit (Éditions de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire sociale des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intériorisation / Extériorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction / Translation studies / Sociologie de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règles de l’art (Les) . Genèse et structure du champ littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens commun (Le) (Collection)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Seiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sens commun (Le) (Collection)</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisons pratiques . Sur la théorie de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Règles de l’art (Les) . Genèse et structure du champ littéraire</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régularités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Épistémologie</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schücking , Levin L. (1878-1964)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Violence symbolique</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps Modernes (Les)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traduction / Translation studies / Sociologie de la traduction</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Intériorisation / Extériorisation</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schème(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire sociale des sciences sociales</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Structure(s)</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désintéressement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Minuit (Éditions de)</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littérature / Écrivains / Études littéraires / Sociologie de la littérature</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objectivisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Juridisme</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ(s) de production culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Flaubert , Gustave (1821-1880)</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquisse d’une théorie de la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Hélène Seiler</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Haute couture</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balancier (Mouvement de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Habitus clivé</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kripke, Saul (1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Don</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diachronie / Synchronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hétéronomie</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie préétablie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relationnelle (Approche)</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclassement par le haut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prophète</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norme(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Méconnaissance</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historicisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Type / Type idéal / Idéal-type</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nomos</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Orthodoxie</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manet. Une révolution symbolique</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique / Pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Intellectuel(s) / Sociologie des intellectuels</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust , Marcel (1871-1922)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonctionnalisme</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens pratique (Le)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonction</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Connaissance praxéologique</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation(s) sociale(s) / historique(s) / structurale(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Culture / Sociologie de la culture</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subjectivisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inertie</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérodoxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Illusio</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions de sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Structuralisme</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception / Sociologie de la perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stratégie(s)</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weber , Max (1864-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Profession / Sociologie des professions</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pouvoir symbolique</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ethos</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Déterminisme</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vision du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire sociale</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sartre , Jean-Paul (1905-1980)</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie / Autonomisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prêtre</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mystification / Démystification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Habitus</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégorie(s) / Catégorème(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Esquisse d’une théorie de la pratique</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams , Raymond (1921-1988)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Désintéressement</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps (Rapport au)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Champ(s) de production culturelle</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biens symboliques (Économie des)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Balancier (Mouvement de)</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressentiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...2828 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073848v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04073855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18927,51 +18927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75F75978"/>
+    <w:nsid w:val="9E256FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19158,51 +19158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gisele-sapiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3160-984X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034225226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Cohen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.1971-8853/23230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.1971-8853/23036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/ES.301918" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iasl-2025-0006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alihan Mestci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113758ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00902010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.3049" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41245-023-00239-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3249" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386752v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.050.0187" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14407833221146793" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2023.101823" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fondu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.246.0004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.246.0094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/18070337-127857pt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a J. Setton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202248002001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tn.v5i1.22853" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1423/104930" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhj.9119" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00703002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Golub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Mladenovic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/fid2104567g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.4015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.5575" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NX16LBMQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leperlier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226-227.0127" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jacquemond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4893" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00504002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducournau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9188" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Brahimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.224.0004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2383/86980" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00103007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2016.01.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB7M2P8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00101009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0108" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975515584080" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.201.0004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037132ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.023.0249" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.200.0070" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2010.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ9CLTJ1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.006.0013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Steinmetz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.185.0004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621139v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.176.0004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.176.0008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621142v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.171.0144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.586.0877" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.168.0004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621144v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.168.0012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195440v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.214.0003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621686v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Emanuel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Townsend" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/jrs.6.1-2.31" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.214.0113" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.153.0011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2003.09.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X832582-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.015.0154" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621147v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.015.0005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:RYSO.0000004920.14641.1b" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MRMMS51-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-422X(02)00032-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDLKHVD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.2002.2810" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heilbron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.144.0003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621149v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.011.0019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621150v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.044.0111" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1996.3167" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1996.3166" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1995.4437" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369850v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Isabel Gerbaudo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Venturini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984391v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ungureanu Delia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621799v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862269v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861959v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984382v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984378v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984383v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929509v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984361v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981691v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981689v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981698v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984369v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984374v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981665v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916289v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981696v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984317v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984333v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984312v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984309v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984355v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929467v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949554v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Guijarro Arribas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949547v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Bass" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949533v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794642v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Abbott" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fabiani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122876v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480997v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Karti Shemtov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481003v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500349v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485393v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01857284v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Pejoska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Razanadrakoto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798694v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkwon Jung" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjoon Chin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291620v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003093046-18" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386740v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.11161" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250658v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110798494-004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460474v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damerdji Amina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528658v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41626-2_5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984393v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929391v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12880-9.p.0133" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506162v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506164v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047803v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35024-6_2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586090v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769278v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fordant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92780-0_2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553217v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836026v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976940v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Casanova" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.bouve.2004.01.0319" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506166v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659552v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659607v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sch&#246;gler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354231v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659501v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler-Juilleret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074014v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073906v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073828v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073970v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073956v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073752v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073737v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073932v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073786v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073758v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073754v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073291v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074021v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073433v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073427v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073728v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073835v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073816v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073773v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073964v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073795v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073800v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073759v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073751v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073305v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073295v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073237v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073246v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073745v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073741v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073927v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073921v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073813v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073807v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073285v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073256v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073734v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073861v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073814v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073812v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073315v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073272v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073251v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073225v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073208v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073200v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073279v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073799v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073944v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073901v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073829v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073823v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073791v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073900v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073258v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073962v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073914v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073912v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073753v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073430v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073248v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073810v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073756v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073738v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073818v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073797v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073732v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073742v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073939v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073309v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073975v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073222v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073243v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073841v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073983v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073801v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073820v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073438v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073205v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073217v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073211v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073995v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073950v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073793v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073848v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073855v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621157v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621156v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621786v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02177207v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gisele-sapiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3160-984X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034225226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369850v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Isabel Gerbaudo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Venturini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ungureanu Delia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981686v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981691v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984369v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leperlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Guijarro Arribas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Bass" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Abbott" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fabiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/ES.301918" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.1971-8853/23036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412381v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.1971-8853/23230" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Cohen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iasl-2025-0006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alihan Mestci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113758ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00902010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.050.0187" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.3249" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14407833221146793" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386733v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2023.101823" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fondu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.246.0004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.3049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41245-023-00239-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.246.0094" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/18070337-127857pt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Gra&#231;a J. Setton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-4634202248002001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tn.v5i1.22853" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929353v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1423/104930" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhj.9119" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984302v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00703002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.4015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.5575" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NX16LBMQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509076v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Golub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Mladenovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/fid2104567g" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226-227.0127" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jacquemond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4893" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00504002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducournau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9188" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079121v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Brahimi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.224.0004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572179v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2383/86980" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657450v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00103007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24056480-00101009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621122v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2016.01.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB7M2P8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621130v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0108" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975515584080" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621131v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.201.0004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621125v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037132ar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.023.0249" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621135v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.200.0070" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621121v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2010.05.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ9CLTJ1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621137v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.006.0013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Steinmetz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.185.0004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621139v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.176.0004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621140v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.176.0008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.171.0144" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621141v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.586.0877" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621144v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.168.0012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.168.0004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195440v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.214.0003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Emanuel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Townsend" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/jrs.6.1-2.31" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188720v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.214.0113" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.153.0011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621123v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2003.09.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X832582-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621148v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.015.0154" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621741v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:RYSO.0000004920.14641.1b" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MRMMS51-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621147v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.015.0005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.2002.2810" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621124v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-422X(02)00032-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDLKHVD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621151v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heilbron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.144.0003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621150v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.044.0111" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621149v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.011.0019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621153v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1996.3167" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621152v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1996.3166" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621154v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1995.4437" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485393v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01857284v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Pejoska" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Razanadrakoto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01798694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkwon Jung" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjoon Chin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190946v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03750526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Karti Shemtov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481003v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291620v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003093046-18" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386740v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.11161" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250658v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110798494-004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460474v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damerdji Amina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528658v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41626-2_5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984393v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929391v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12880-9.p.0133" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512643v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506164v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506162v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047803v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35024-6_2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586090v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769278v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fordant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92780-0_2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553217v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jobert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836026v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976940v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Casanova" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.bouve.2004.01.0319" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506166v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659552v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659607v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sch&#246;gler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354231v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659501v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler-Juilleret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073773v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073816v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073835v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073728v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073427v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073433v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074021v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073262v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073921v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073927v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073741v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073246v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073237v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073295v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073305v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073751v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073759v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073800v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073795v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073964v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073315v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073812v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073814v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073861v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073734v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073256v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073285v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073807v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073813v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073291v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073754v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073758v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073786v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073932v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073737v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073752v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073956v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073970v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073268v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073828v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073906v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074014v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073823v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073829v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073901v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073953v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073791v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073900v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073944v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073251v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073279v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073799v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073225v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073272v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073200v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073208v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073756v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073258v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073430v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073248v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073797v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073738v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073753v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073742v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073732v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073810v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073818v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073912v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073914v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073962v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073939v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073438v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073820v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073801v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073983v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073841v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073243v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073222v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073975v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073309v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073205v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073855v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073793v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073217v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073995v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073950v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073211v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073848v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621157v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621156v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621786v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02177207v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>