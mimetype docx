--- v0 (2026-04-30)
+++ v1 (2026-05-23)
@@ -362,222 +362,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hybridité, un regard transdisciplinaire sur la société et les productions scientifiques : exercice d’une nouvelle territorialité d’un Non-Territoire</w:t>
+                <w:t xml:space="preserve">Reescritura artística del Quijote en África desde el prisma de la ecocrítica del Sahel en Don Quijote en el río Níger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Arnaud Essome Lele</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samira Berdji Besseghir Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrides. Revue des Arts, Lettres et Sciences de l’Homme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8417754⟩</w:t>
+              <w:t xml:space="preserve">Anales Cervantinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.77-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/anacervantinos.2023.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421278v1</w:t>
+                <w:t xml:space="preserve">hal-04421242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reescritura artística del Quijote en África desde el prisma de la ecocrítica del Sahel en Don Quijote en el río Níger</w:t>
+                <w:t xml:space="preserve">L’hybridité, un regard transdisciplinaire sur la société et les productions scientifiques : exercice d’une nouvelle territorialité d’un Non-Territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Arnaud Essome Lele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Mfo André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Kafando Wendnonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Berdji Besseghir Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales Cervantinos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55, pp.77-92. </w:t>
+              <w:t xml:space="preserve">Hybrides. Revue des Arts, Lettres et Sciences de l’Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Sciences et société(s): tension(s) et entre-deux, 1 (1, Prologue), pp.16-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3989/anacervantinos.2023.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8417754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421242v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INADECUACIÓN, INEXACTITUD, SUBJETIVIDAD Y FUTILIDAD: LOS ERRORES DOCIMOLÓGICOS EN LOS EXÁMENES CERTIFICATIVOS DEL ESPAÑOL/LE EN LA SECUNDARIA DE CAMERÚN</w:t>
               </w:r>
@@ -753,165 +753,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APROPIACIÓN DE UNAS HERRAMIENTAS NUMÉRICAS PARA DISEÑAR CLASES DIGITALIZADAS: LAS HUMANIDADES DIGITALES AL SERVICIO DE LA ENSEÑANZA DEL ESPAÑOL/LENGUA EXTRANJERA</w:t>
+                <w:t xml:space="preserve">Lectures sémiotiques des re-écritures iconographiques de la fiction cervantine sous le prisme d'une approche non-européenne : entre mimétisme et anthropophagie culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Arnaud Essome Lele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinario Didáctico Asociación de Profesores de Español de Aquí y Allá (Conferencia magistral)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEA2 Camerún, Feb 2025, Visioconférence, Camerún</w:t>
+              <w:t xml:space="preserve">Héritages coloniaux, cultures diasporiques et identités en mouvement : rencontres entre les peuples (Afrique Europe, Amériques) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université; Crini, Apr 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962357v1</w:t>
+                <w:t xml:space="preserve">hal-05055364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures sémiotiques des re-écritures iconographiques de la fiction cervantine sous le prisme d'une approche non-européenne : entre mimétisme et anthropophagie culturelle</w:t>
+                <w:t xml:space="preserve">APROPIACIÓN DE UNAS HERRAMIENTAS NUMÉRICAS PARA DISEÑAR CLASES DIGITALIZADAS: LAS HUMANIDADES DIGITALES AL SERVICIO DE LA ENSEÑANZA DEL ESPAÑOL/LENGUA EXTRANJERA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Arnaud Essome Lele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritages coloniaux, cultures diasporiques et identités en mouvement : rencontres entre les peuples (Afrique Europe, Amériques) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université; Crini, Apr 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Webinario Didáctico Asociación de Profesores de Español de Aquí y Allá (Conferencia magistral)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEA2 Camerún, Feb 2025, Visioconférence, Camerún</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055364v1</w:t>
+                <w:t xml:space="preserve">hal-04962357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El MCER (Marco Común Europeo de Referencia para las Lenguas) y la enseñanza de ELE en Camerún: prácticas, límites y retos</w:t>
               </w:r>
@@ -2531,51 +2531,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11D9FC7C"/>
+    <w:nsid w:val="75F6E785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2762,51 +2762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gislain-arnaud-essome-lele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9408-123X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260578258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05044753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Arnaud Essome Lele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dill.92832" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04490614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04421278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Mfo Andr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kafando Wendnonga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Berdji Besseghir Mustapha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8417754" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04421242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/anacervantinos.2023.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03927966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rostov Tsamo Dongmo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Hatolong Boho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05055364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05188747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05440377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04688360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04536086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232308v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04100971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostov Tsamo Dongmo Franck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cvc.cervantes.es/portada.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04108910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tiako Youadjeu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teguedong Nguekeu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Yinw&#232;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Mapouonchi Ngniert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edilivre.com/kossovo-gislain-arnaud-essome-lele-et-christian-tiako-youadjeu.html/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04100968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youadjeu Christian Tiako" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patale Justine Temeyissa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmo Franck Rostov Tsamo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feugap Dongmo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04100950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04424391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cvc.cervantes.es/literatura/cihc/11_essome.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03829980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincom-shop.eu/epages/57709feb-b889-4707-b2ce-c666fc88085d.sf/fr_FR/?ObjectPath=/Shops/57709feb-b889-4707-b2ce-c666fc88085d/Categories" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03829937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03830017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03588660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSES003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gislain-arnaud-essome-lele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9408-123X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260578258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05044753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Arnaud Essome Lele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dill.92832" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04490614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04421242v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/anacervantinos.2023.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04421278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Mfo Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kafando Wendnonga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Berdji Besseghir Mustapha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8417754" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03927966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rostov Tsamo Dongmo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Hatolong Boho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05055364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05188747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05440377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04688360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04536086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232308v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04100971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostov Tsamo Dongmo Franck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cvc.cervantes.es/portada.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04108910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tiako Youadjeu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teguedong Nguekeu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Yinw&#232;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Mapouonchi Ngniert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edilivre.com/kossovo-gislain-arnaud-essome-lele-et-christian-tiako-youadjeu.html/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04100968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youadjeu Christian Tiako" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patale Justine Temeyissa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmo Franck Rostov Tsamo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feugap Dongmo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04100950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04424391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cvc.cervantes.es/literatura/cihc/11_essome.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03829980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincom-shop.eu/epages/57709feb-b889-4707-b2ce-c666fc88085d.sf/fr_FR/?ObjectPath=/Shops/57709feb-b889-4707-b2ce-c666fc88085d/Categories" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03829937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03830017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03588660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSES003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>