--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-economic scenarios to increase resilience to urban flooding</w:t>
+                <w:t xml:space="preserve">A novel method to assess the infiltration and filtration functions of urban soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Chiara Lippera</w:t>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganbaatar Khurelbaatar</w:t>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daneish Despot</w:t>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">Tim D Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anacleto Rizzo</w:t>
+                <w:t xml:space="preserve">Daniel Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26, pp.100284. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/vzj2.70050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824986v1</w:t>
+                <w:t xml:space="preserve">hal-05377115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative study of microplastic degradation in urban hydrosystems: Comparing in situ environmentally aged microplastics vs. artificially aged materials generated via accelerated photo-oxidation</w:t>
+                <w:t xml:space="preserve">Spatial-economic scenarios to increase resilience to urban flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Okba Mostefaoui</w:t>
+                <w:t xml:space="preserve">Maria Chiara Lippera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
+                <w:t xml:space="preserve">Ganbaatar Khurelbaatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Lopez</w:t>
+                <w:t xml:space="preserve">Daneish Despot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">Anacleto Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 486, pp.137087. </w:t>
+              <w:t xml:space="preserve">Water Research X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.100284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.137087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862774v2</w:t>
+                <w:t xml:space="preserve">hal-04824986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method to assess the infiltration and filtration functions of urban soils</w:t>
+                <w:t xml:space="preserve">Quantitative study of microplastic degradation in urban hydrosystems: Comparing in situ environmentally aged microplastics vs. artificially aged materials generated via accelerated photo-oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+                <w:t xml:space="preserve">Okba Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Di Prima</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.137087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/vzj2.70050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.137087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377115v1</w:t>
+                <w:t xml:space="preserve">hal-04862774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth characterization of sediment contamination in stormwater infiltration basins</w:t>
               </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 632, pp.130834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (9), pp.4298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Vosswinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Mohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1434,51 +1434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Claro‐barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1666,1921 +1666,1921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of LSPIV-Based Surface Velocity Measurement Techniques for Stormwater Detention Basin Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Large-eddy simulation coupled with wall models for turbulent channel flows at high Reynolds numbers with a lattice Boltzmann method — Application to Coriolis mass flowmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Haussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Claro Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Nirschl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018WR023813⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2019.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052930v1</w:t>
+                <w:t xml:space="preserve">hal-02164890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Characterization of Sustainable Urban Drainage Systems (SuDS) by Using Beerkan Infiltration Experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+                <w:t xml:space="preserve">An Analysis of LSPIV-Based Surface Velocity Measurement Techniques for Stormwater Detention Basin Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (4), pp.660. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (2), pp.888-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w11040660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018WR023813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098669v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation coupled with wall models for turbulent channel flows at high Reynolds numbers with a lattice Boltzmann method — Application to Coriolis mass flowmeter</w:t>
+                <w:t xml:space="preserve">Hydrodynamic Characterization of Sustainable Urban Drainage Systems (SuDS) by Using Beerkan Infiltration Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Haussmann</w:t>
+                <w:t xml:space="preserve">Sofia Bouarafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Claro Barreto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+                <w:t xml:space="preserve">Gislain Lipeme-Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Nirschl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2019.04.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w11040660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164890v1</w:t>
+                <w:t xml:space="preserve">hal-02098669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of hydrological, chemical, and physical constraints on bacterial pathogens, Nocardia cells, and fecal indicator bacteria trapped in an urban stormwater detention basin in Chassieu, France</w:t>
+                <w:t xml:space="preserve">Spatial and temporal dynamics of sediment ecotoxicity in urban stormwater retention basins: Methodological approach and application to a pilot site close to Lyon in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bernardin-Souibgui</w:t>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+                <w:t xml:space="preserve">Carolina Gonzalez-Merchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+                <w:t xml:space="preserve">Christine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+                <w:t xml:space="preserve">Christel Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-1994-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (13), pp.1123-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10934529.2018.1529894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883194v1</w:t>
+                <w:t xml:space="preserve">hal-02056170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSM-flux: A new technology for reliable Combined Sewer Overflow discharge monitoring with low uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle station de mesure pour l’acquisition de séries chronologiques en hydrologie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Walcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainhoa Maté Marín</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.03.043⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.55 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201803055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02064498v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priority substances in accumulated sediments in a stormwater detention basin from an industrial area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 243, pp.1669-1678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle station de mesure pour l’acquisition de séries chronologiques en hydrologie urbaine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DSM-flux: A new technology for reliable Combined Sewer Overflow discharge monitoring with low uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vacherie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ainhoa Maté Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201803055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215, pp.273-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739774v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des sédiments d’un bassin de retenue-décantation des eaux pluviales et éléments pour la gestion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Incidence of hydrological, chemical, and physical constraints on bacterial pathogens, Nocardia cells, and fecal indicator bacteria trapped in an urban stormwater detention basin in Chassieu, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernardin-Souibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201809065⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (25), pp.24860 - 24881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1994-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064505v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal dynamics of sediment ecotoxicity in urban stormwater retention basins: Methodological approach and application to a pilot site close to Lyon in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des sédiments d’un bassin de retenue-décantation des eaux pluviales et éléments pour la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bazin</w:t>
+                <w:t xml:space="preserve">D. Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Sebastian</w:t>
+                <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (13), pp.1123-1130. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.65-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10934529.2018.1529894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201809065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056170v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfide emissions in sewer networks: focus on liquid to gas mass transfer coefficient</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bacteriome genetic structures of urban deposits are indicative of their origin and impacted by chemical pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ribun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Marjolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernardin Souibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2017.070⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13594-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943776v1</w:t>
+                <w:t xml:space="preserve">hal-01646114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriome genetic structures of urban deposits are indicative of their origin and impacted by chemical pollutants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulfide emissions in sewer networks: focus on liquid to gas mass transfer coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme-Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.13219. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (8), pp.1899-1908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-13594-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2017.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646114v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité de la mesure de vitesse débitante à l'aval d'une singularité en réseau d'assainissement</w:t>
+                <w:t xml:space="preserve">Typology of the flow structures in dividing open channel flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmae El Bahlouli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Adrien Momplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Denis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201712026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (1), pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2016.1212409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567732v1</w:t>
+                <w:t xml:space="preserve">hal-01724972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of relative air/water flow velocity on oxygen mass transfer in gravity sewers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fiabilité de la mesure de vitesse débitante à l'aval d'une singularité en réseau d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Bahlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2017.001⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2017), pp.26-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201712026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743311v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.70-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2017060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of the flow structures in dividing open channel flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+                <w:t xml:space="preserve">Influence of relative air/water flow velocity on oxygen mass transfer in gravity sewers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme-Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (1), pp.63-71. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (7), pp.1529 - 1538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221686.2016.1212409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2017.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724972v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des caractéristiques physico-chimiques et écotoxicologiques des sédiments accumulés dans un bassin de retenue-décantation : premiers résultats du projet ANR CABRRES.</w:t>
               </w:r>
@@ -3830,77 +3830,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban domestic wastewater: how to reduce individual injection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Campan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3990,51 +3990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72, pp.239 - 250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4062,321 +4062,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle structure d'écoulement en bifurcation à surface libre</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Conception et qualification de sites de mesures en réseau d’assainissement. Le projet Mentor, une méthodologie de qualification des rejets dans les milieux aquatiques récepteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/20150058⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.49-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201505049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298355v1</w:t>
+                <w:t xml:space="preserve">halshs-01317044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et qualification de sites de mesures en réseau d’assainissement. Le projet Mentor, une méthodologie de qualification des rejets dans les milieux aquatiques récepteurs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle structure d'écoulement en bifurcation à surface libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Momplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.49-65. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.78-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201505049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/20150058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01317044v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical, microbiological, and spatial characteristics and impacts of contaminants from urban catchments: CABRRES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4449,90 +4449,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational fluid dynamics modelling of flow and particulate contaminants sedimentation in an urban stormwater detention and settling basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexiang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Gonzalez-Merchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (8), pp.5347 - 5356. </w:t>
@@ -4583,77 +4583,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhodamine WT tracer experiments to check flow measurements in sewers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Momplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40, pp.28 - 38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4699,103 +4699,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of sediment ecotoxicity in a large storm water detention basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Gonzalez-Merchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Sébastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21, pp.5357-5366. </w:t>
@@ -4859,77 +4859,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Momplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (4), pp.16-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4963,51 +4963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and 3D simulations of flow structures in junctions and their influence on location of flowmeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bonakdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5184,94 +5184,94 @@
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2010.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424304v1</w:t>
+                <w:t xml:space="preserve">hal-02424923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban flooding: one-dimensional modelling of the distribution of the discharges through cross-road intersections accounting for energy losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vidalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5435,51 +5435,51 @@
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2010.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424923v1</w:t>
+                <w:t xml:space="preserve">hal-02424304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5536,64 +5536,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien E Bourban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Camazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TELEMAC USERS CONFERENCE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BANGOR UNIVERSITY, Oct 2025, Menai bridge, United Kingdom</w:t>
@@ -5616,355 +5616,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai et validation d’une méthode opérationnelle de quantification des volumes et flux de sédiments de l’assainissement pluvial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources et flux de microplastiques à l'échelle d'un bassin versant urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milèna Chabert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Lakel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Polomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine 2024 (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bouguenais (44340), France</w:t>
+              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bouguenais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930382v1</w:t>
+                <w:t xml:space="preserve">hal-04867968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources et flux de microplastiques à l'échelle d'un bassin versant urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
+                <w:t xml:space="preserve">Essai et validation d’une méthode opérationnelle de quantification des volumes et flux de sédiments de l’assainissement pluvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milèna Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Mourier</w:t>
+                <w:t xml:space="preserve">Abdelkader Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bayard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Alexandre Fardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bouguenais, France</w:t>
+              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine 2024 (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bouguenais (44340), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867968v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la dégradation du polyéthylène entre microplastiques urbains et particules vieillies artificiellement par photo-oxydation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okba Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Massardier-Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
@@ -5993,103 +5993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme hydrologique des microplastiques en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6108,1542 +6108,1542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des sources anthropiques à l’origine des microplastiques et des particules de pneu en milieu urbain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparaison des performances d’un modèle de réseau de neurone et d’un modèle distribué : application au débit déversé par un déversoir d’orage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gogien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139742v1</w:t>
+                <w:t xml:space="preserve">hal-04176901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des espèces bactériennes indicatrices de l’impact des déversoirs d’orage sur les cours d’eau intermittents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des microplastiques présents dans les sédiments des bassins de retenue des eaux pluviales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2023 :11e Conférence internationale sur l'eau dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176993v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des fonctions infiltration et filtration d’un ouvrage de gestion des eaux pluviales à la source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification des sources anthropiques à l’origine des microplastiques et des particules de pneu en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Di Prima</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Polomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183142v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle hydrologique semi-distribué pour la réduction des déversements par des stratégies de déconnexion des eaux pluviales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des espèces bactériennes indicatrices de l’impact des déversoirs d’orage sur les cours d’eau intermittents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien C.M. Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Dominguez-Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Bouchali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta Montoya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molle</w:t>
+                <w:t xml:space="preserve">Laurence Marjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Castebrunet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wessam Galia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023 :11e Conférence internationale sur l'eau dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186331v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des microplastiques présents dans les sédiments des bassins de retenue des eaux pluviales.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bayard</w:t>
+                <w:t xml:space="preserve">Caractérisation des fonctions infiltration et filtration d’un ouvrage de gestion des eaux pluviales à la source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Mourier</w:t>
+                <w:t xml:space="preserve">Tim D Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023 :11e Conférence internationale sur l'eau dans la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176789v1</w:t>
+                <w:t xml:space="preserve">hal-04183142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances d’un modèle de réseau de neurone et d’un modèle distribué : application au débit déversé par un déversoir d’orage.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un modèle hydrologique semi-distribué pour la réduction des déversements par des stratégies de déconnexion des eaux pluviales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Dechesne</w:t>
+                <w:t xml:space="preserve">Violeta Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Martinerie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Helene Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176901v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to determine infiltration of water in urban soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">Analyse quantitative de l'impact des eaux claires parasites sur les déversements en réseau unitaire : cas du déversoir d'orage d'Ecully Valvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta-Alexandra Montoya-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th EJSW – European Junior Scientists Workshop on “Monitoring Urban Drainage Systems and Rivers”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, St-Maurice-en-Valgaudemar, France, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire DEEP - Déchets, Eaux, Environnement, Pollutions - INSA LYON, Oct 2022, Lyon (INSA), France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872678v1</w:t>
+                <w:t xml:space="preserve">hal-04330216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2S control through an original channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithya Ramanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Sewer Processes and Networks (SPN10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative de l'impact des eaux claires parasites sur les déversements en réseau unitaire : cas du déversoir d'orage d'Ecully Valvert</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">A new method to determine infiltration of water in urban soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire DEEP - Déchets, Eaux, Environnement, Pollutions - INSA LYON, Oct 2022, Lyon (INSA), France. pp.1-4</w:t>
+              <w:t xml:space="preserve">25th EJSW – European Junior Scientists Workshop on “Monitoring Urban Drainage Systems and Rivers”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, St-Maurice-en-Valgaudemar, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330216v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Sub-)Catchment delineation with different levels of geographical data: which effects on combined sewer overflow modelling?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’une méthode pour la caractérisation de la filtration des polluants dans les sols urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Souillard</w:t>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Sewer Processes and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Urban Water Management and Landscape Water Engineering; TU Graz Wissen Technik Leidenschaft; TU Graz University of Technology, Aug 2022, Graz University of Technology, France</w:t>
+              <w:t xml:space="preserve">10ème édition des Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330233v1</w:t>
+                <w:t xml:space="preserve">hal-04871876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode pour la caractérisation de la filtration des polluants dans les sols urbains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">(Sub-)Catchment delineation with different levels of geographical data: which effects on combined sewer overflow modelling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Martini</w:t>
+                <w:t xml:space="preserve">L. Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition des Journées Doctorales en Hydrologie Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Urban Water Management and Landscape Water Engineering; TU Graz Wissen Technik Leidenschaft; TU Graz University of Technology, Aug 2022, Graz University of Technology, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871876v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyDiLLEch: a WSN-based Distributed Leak Detection and Localisation in Crude Oil Pipelines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La signature géochimique urbaine des sédiments de bassins d’infiltration et de rétention des eaux pluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiufang Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2021 -The 35th International Conference on Advanced Information Networking and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">9èmes Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181575v1</w:t>
+                <w:t xml:space="preserve">hal-03367866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La signature géochimique urbaine des sédiments de bassins d’infiltration et de rétention des eaux pluviales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HyDiLLEch: a WSN-based Distributed Leak Detection and Localisation in Crude Oil Pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safuriyawu Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">AINA 2021 -The 35th International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367866v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron geochemistry in a contaminated urban soil dedicated to stormwater infiltration</w:t>
               </w:r>
@@ -7748,1525 +7748,1525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des 1ers flux issus d'un déversoir d’orages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La modélisation comme outil d'aide à la décision – Quelques concepts de base pour commencer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ièmes Journées Techniques du groupe de travail sur l’Evaluation des Procédés Nouveaux d’Assainissement des petites et moyennes Collectivités, EPNAC: “http://epnac.irstea.fr”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPNAC, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">13° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement" GRAIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069992v1</w:t>
+                <w:t xml:space="preserve">hal-01754806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuable outcomes in urban hydrology deriving from CFD modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des 1ers flux issus d'un déversoir d’orages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th UDM – International Conference on Urban Drainage Modelling Italy, 23-26 Sept.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">10ièmes Journées Techniques du groupe de travail sur l’Evaluation des Procédés Nouveaux d’Assainissement des petites et moyennes Collectivités, EPNAC: “http://epnac.irstea.fr”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPNAC, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066388v1</w:t>
+                <w:t xml:space="preserve">hal-02069992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban EH demosite proposal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Valuable outcomes in urban hydrology deriving from CFD modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology, Engineering Harmony for a Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th UDM – International Conference on Urban Drainage Modelling Italy, 23-26 Sept.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789882v1</w:t>
+                <w:t xml:space="preserve">hal-02066388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation comme outil d'aide à la décision – Quelques concepts de base pour commencer.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Urban EH demosite proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement" GRAIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Apr 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ecohydrology, Engineering Harmony for a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754806v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+                <w:t xml:space="preserve">Fate of emerging contaminants in retention basin sediments: four years monitoring results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SHF, Hydrométrie 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, LYON, France. 8p</w:t>
+              <w:t xml:space="preserve">14th international Conference - AquaConSoil 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712006v1</w:t>
+                <w:t xml:space="preserve">hal-01575038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of CFD modelling approach to evaluate sewer gas mass transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Uncertainty analysis of the DSM-flux stage-discharge relationship to measure CSOs: Comparison of GUM and Monte Carlo approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Mate Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066421v1</w:t>
+                <w:t xml:space="preserve">hal-02066971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Large Scale Particle Image Velocimetry to measure surface velocity field in a stormewater detention basin and to validate CFD model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxiao Zhu</w:t>
+                <w:t xml:space="preserve">Validation of Large-Eddy simulation of open channel flow at high Reynolds number with a Lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Claro Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Miguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">Mathias J. Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066966v1</w:t>
+                <w:t xml:space="preserve">hal-02066424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical modelling of resuspension and remobilization of sediments in a stormwater detention basin</w:t>
+                <w:t xml:space="preserve">Application of Large Scale Particle Image Velocimetry to measure surface velocity field in a stormewater detention basin and to validate CFD model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxiao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference - AquaConSoil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066413v1</w:t>
+                <w:t xml:space="preserve">hal-02066966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation coupled with wall models for turbulent channel flows at high Reynolds numbers with a Lattice Boltzmann Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Interest of CFD modelling approach to evaluate sewer gas mass transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Claro Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nathen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+                <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Discrete Simulation of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066399v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis of the DSM-flux stage-discharge relationship to measure CSOs: Comparison of GUM and Monte Carlo approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès SHF, Hydrométrie 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, LYON, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066971v1</w:t>
+                <w:t xml:space="preserve">hal-01712006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Large-Eddy simulation of open channel flow at high Reynolds number with a Lattice Boltzmann method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">3D numerical modelling of resuspension and remobilization of sediments in a stormwater detention basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathias J. Krause</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">14th International Conference - AquaConSoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066424v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of emerging contaminants in retention basin sediments: four years monitoring results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-eddy simulation coupled with wall models for turbulent channel flows at high Reynolds numbers with a Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Claro Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias J. Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nathen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international Conference - AquaConSoil 2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">26th International Conference on Discrete Simulation of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575038v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfide emissions in sewer networks: Empirical and numerical modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stage-discharge Relationship of the DSM-flux® to Measure overflow Rates in Combined Sewer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Mate Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 th International Conference on Sewer Processes and Networks (SPN8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Proceedings of SPN 8 - 8th international conference on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945621v1</w:t>
+                <w:t xml:space="preserve">hal-02067000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage-discharge Relationship of the DSM-flux® to Measure overflow Rates in Combined Sewer Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sulfide emissions in sewer networks: Empirical and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPN 8 - 8th international conference on Sewer Processes and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">8 th International Conference on Sewer Processes and Networks (SPN8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067000v1</w:t>
+                <w:t xml:space="preserve">hal-01945621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary approach to better characterize sediments in dry detention basins- the French Cabrres programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Novatech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
@@ -9295,90 +9295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulated sediments in a retention/detention basin: What about the contamination in terms of emerging pollutants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Novatech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9397,980 +9397,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la technologie DSM-Flux pour la surveillance des déversoirs d’orage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Utilisation du Leaping-Weir comme dispositif de piégeage de sédiments en temps de pluie et de mesure de faibles débits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Claro Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRESE/Aquatech, Surveillance des rejets dans les milieux naturels et de la qualité des eaux de surface, Université de Limoges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, groupement de recherche sol et environnement, Feb 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067026v1</w:t>
+                <w:t xml:space="preserve">hal-01167594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSM-flux: dispositif innovant de mesure des débits et flux de polluants déversés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Apport de la technologie DSM-Flux pour la surveillance des déversoirs d’orage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique de l’ENGEES, Pollution des eaux pluviales : réglementation, retours d’expérience et exemples d’innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale du Génie de l’Eau et de l’Environnement de Strasbourg, Sep 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque GRESE/Aquatech, Surveillance des rejets dans les milieux naturels et de la qualité des eaux de surface, Université de Limoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, groupement de recherche sol et environnement, Feb 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067028v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity field in a best overflows monitoring structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Incidence des organisations urbaines sur le microbiote des eaux de ruissellement et la dissémination de formes pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Jean-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marjolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">VIIème Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052952v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01523563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des organisations urbaines sur le microbiote des eaux de ruissellement et la dissémination de formes pathogènes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">DSM-flux: dispositif innovant de mesure des débits et flux de polluants déversés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIème Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Anglet, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et Technique de l’ENGEES, Pollution des eaux pluviales : réglementation, retours d’expérience et exemples d’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale du Génie de l’Eau et de l’Environnement de Strasbourg, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01523563v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du Leaping-Weir comme dispositif de piégeage de sédiments en temps de pluie et de mesure de faibles débits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Velocity field in a best overflows monitoring structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vacherie</w:t>
+                <w:t xml:space="preserve">Ahmed Amin Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Momplot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">36th IAHR World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167594v1</w:t>
+                <w:t xml:space="preserve">hal-02052952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualifying measurement sites in sewer systems: methodology and operational tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">MENTOR or how to qualify measurement sites in sewer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. 8p, graphiques, schémas, bibliogr</w:t>
+              <w:t xml:space="preserve">11th IWA conference on instrumentation control and automation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914582v1</w:t>
+                <w:t xml:space="preserve">hal-00915680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MENTOR ou une méthodologie et des outils opérationnels de conception et de qualification de sites de mesures en réseau d'assainissement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Ingénierie et perception sociale : synergie entre opérateurs et scientifiques pour la validation d'une filière extensive de traitement des surverses de DO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. 2p, schémas</w:t>
+              <w:t xml:space="preserve">8ème Conférence internationale NOVATECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851906v1</w:t>
+                <w:t xml:space="preserve">halshs-00968404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie et perception sociale : synergie entre opérateurs et scientifiques pour la validation d'une filière extensive de traitement des surverses de DO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">MENTOR ou une méthodologie et des outils opérationnels de conception et de qualification de sites de mesures en réseau d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline de Brito</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence internationale NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. 2p, schémas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00968404v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MENTOR or how to qualify measurement sites in sewer systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Qualifying measurement sites in sewer systems: methodology and operational tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IWA conference on instrumentation control and automation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. 6p</w:t>
+              <w:t xml:space="preserve">8th International Conference Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. 8p, graphiques, schémas, bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915680v1</w:t>
+                <w:t xml:space="preserve">hal-00914582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic modelling of constructed reed-bed wetlands for stormwater treatment</w:t>
               </w:r>
@@ -10850,51 +10850,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 2D du transport solide dans un bassin de retenue-décantation d'eau pluviale</w:t>
+                <w:t xml:space="preserve">Modelling of hydrodynamics and solid transport in big size settling-detention basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
@@ -10929,97 +10929,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Rencontres de l'Association Universitaire de Génie Civil (AUGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.8</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591211v1</w:t>
+                <w:t xml:space="preserve">hal-02591206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hydrodynamics and solid transport in big size settling-detention basin</w:t>
+                <w:t xml:space="preserve">Modélisation 2D du transport solide dans un bassin de retenue-décantation d'eau pluviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
@@ -11054,73 +11054,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. pp.10</w:t>
+              <w:t xml:space="preserve">26e Rencontres de l'Association Universitaire de Génie Civil (AUGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591206v1</w:t>
+                <w:t xml:space="preserve">hal-02591211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 2D de l'hydrodynamique dans un bassin de retenue-décantation d'eau pluviale</w:t>
               </w:r>
@@ -11240,312 +11240,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary approach to manage a peri-urban creek: hydraulic and hydrological modeling of Nature-Based Solutions to recharge the Razes creek while preserving a white-clawed crayfish population</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Infiltration and filtration functions of urban soils’ characterization by coupling infiltrometry – ground penetrating radar – nanotracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de la Société française d’écologie et d’évolution (SFE² 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t>
+              <w:t xml:space="preserve">Journée annuelle H2O'Lyon #5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841416v1</w:t>
+                <w:t xml:space="preserve">hal-04872753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infiltration and filtration functions of urban soils’ characterization by coupling infiltrometry – ground penetrating radar – nanotracers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interdisciplinary approach to manage a peri-urban creek: hydraulic and hydrological modeling of Nature-Based Solutions to recharge the Razes creek while preserving a white-clawed crayfish population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Benavides Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dall'Agnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle H2O'Lyon #5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès international de la Société française d’écologie et d’évolution (SFE² 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872753v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la matière organique de résidus de la gestion décentralisée des eaux usées domestiques et des eaux pluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milèna Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11581,502 +11581,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture measurement in a Swale for SUDS modelling improvement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A physically-based and data-driven hydrological model for CSO mitigation through stormwater disconnection strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
+              <w:t xml:space="preserve">L'eau dans la ville | Urban Water | Novatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185040v1</w:t>
+                <w:t xml:space="preserve">hal-04312743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physically-based and data-driven hydrological model for CSO mitigation through stormwater disconnection strategies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Soil moisture measurement in a Swale for SUDS modelling improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau dans la ville | Urban Water | Novatech</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312743v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision support tool for stormwater disconnectionupport tool for stormwater disconnection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">(sub-) catchment delineation with different levels of geographical data: which effects on combined sewer overflow modelling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MULTISOURCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
+              <w:t xml:space="preserve">10th International Conference on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Gratz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330254v1</w:t>
+                <w:t xml:space="preserve">hal-04377274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(sub-) catchment delineation with different levels of geographical data: which effects on combined sewer overflow modelling?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Decision support tool for stormwater disconnectionupport tool for stormwater disconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Sewer Processes and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Gratz, Austria</w:t>
+              <w:t xml:space="preserve">MULTISOURCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377274v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling urban waters using TONIC model in large metropolitan areas: comparison between Lyon (France) and Ho Chi Minh City (Vietnam)</w:t>
               </w:r>
@@ -12088,51 +12088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hc Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tq Thuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12187,77 +12187,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltration des eaux pluviales et filtration des polluants dans les sols urbains : une nouvelle approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Résidentielle Interdisciplinaire en Nanosciences et Nanotechnologies C'NANO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12308,51 +12308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12547,103 +12547,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -12815,103 +12815,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3.7 – Sensor placement (micro location) for discharge measurements in sewers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Momplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Hmedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hulsman A.; Grutzmacher G.; van den Berg G.; Rauch W.; Lynggaard Jensen A.; Popovych V.; Rosario Mazzola M.; Vamvakeridou-Lyroudia L.S.; Savic D.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change, Water Supply and Sanitation: Risk Assessment, Management, Mitigation and Reduction</w:t>
@@ -12976,51 +12976,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrobox numerical platform for modelling WSUD systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13064,64 +13064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term field monitoring of urban water management in Lyon - France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13289,64 +13289,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-particules organiques synthétiques : sources, transfert, quantification et impacts des micro- et nano-plastiques au sein des hydrosystèmes urbains - Etat de l’art des connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13407,103 +13407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabiliser les mesures de vitesse - Représentativité spatiale des mesures en continu de vitesse et incertitudes sur les mesures de débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 28p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13525,51 +13525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet COACHS - Rapport finalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Bardiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13699,51 +13699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13938,51 +13938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Lippera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbaatar Khurelbaatar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daneish Despot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862774v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Mostefaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Iannuzzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.137087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Prima" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Donze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gogien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dechesne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119504" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safuriyawu Ahmed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094298" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexiang Yan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vosswinkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Mohn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00349-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Springer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro&#8208;barreto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23704" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023813" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouarafa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11040660" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164890v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haussmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro Barreto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nirschl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.04.033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin-Souibgui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1994-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Mat&#233; Mar&#237;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.03.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNDWJ1JC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.138" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacherie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201803055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02056170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2018.1529894" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.070" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646114v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marjolet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin Souibgui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13594-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bahlouli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Denis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dalmon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017060" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Momplot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2016.1212409" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becouze-Lareure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;bastian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrodin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604043" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Springer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.622" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233635v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nasri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Campan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.473" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebastian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150058" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317044v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505049" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991574v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2612-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2455-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760648v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2014.08.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXW0P5S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00984459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel S&#233;bastian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2325-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931486v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momplot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knothe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.319" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424304v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.281" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566049v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidalat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.133" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424923v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien E Bourban" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Camazzola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930382v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Chabert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lakel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fardel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867968v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845183v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867817v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04139742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176993v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C.M. Pozzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183142v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186331v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Castebrunet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176789v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176901v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gogien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dechesne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martinerie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872678v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126845v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jolly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330216v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta-Alexandra Montoya-Coronado" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tedoldi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330233v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Souillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871876v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03181575v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754806v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712006v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066966v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066413v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066399v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J. Krause" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nathen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066971v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Mate Marin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066424v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575038v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945621v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067000v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066975v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067026v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052952v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amin Nasri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167594v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914582v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968404v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Brito" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915680v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595725v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ross" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595716v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Toussaint" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591211v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Torres" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilloux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591206v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589685v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841416v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benavides Guedes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dall'Agnol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz-Vinas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872753v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930357v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185040v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fuchs" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Fuchs" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312743v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330254v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377274v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soullard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872734v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947403v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599141v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956068v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hmedi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067018v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fletcher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067020v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451173v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lieme Kouyi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306130v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578395v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Bardiaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bellahcen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fernandes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Prima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Donze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Lippera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbaatar Khurelbaatar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daneish Despot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862774v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Mostefaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Iannuzzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.137087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gogien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dechesne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119504" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safuriyawu Ahmed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094298" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexiang Yan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vosswinkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Mohn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00349-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Springer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro&#8208;barreto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23704" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haussmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro Barreto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nirschl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.04.033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023813" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouarafa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11040660" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02056170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2018.1529894" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacherie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201803055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Mat&#233; Mar&#237;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.03.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNDWJ1JC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin-Souibgui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1994-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marjolet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin Souibgui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13594-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.070" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Momplot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2016.1212409" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bahlouli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Denis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dalmon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017060" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becouze-Lareure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;bastian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrodin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604043" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Springer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.622" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233635v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nasri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Campan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.473" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebastian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505049" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298355v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150058" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991574v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2612-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2455-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760648v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2014.08.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXW0P5S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00984459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel S&#233;bastian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2325-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931486v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momplot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knothe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.319" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424923v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.281" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566049v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidalat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.133" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien E Bourban" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Camazzola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867968v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Chabert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lakel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fardel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845183v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867817v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gogien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dechesne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martinerie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04139742v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176993v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C.M. Pozzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186331v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Castebrunet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330216v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta-Alexandra Montoya-Coronado" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tedoldi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126845v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jolly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872678v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330233v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Souillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03181575v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754806v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069992v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066388v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789882v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575038v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066971v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Mate Marin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J. Krause" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066966v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066421v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066413v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066399v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nathen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067000v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945621v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066975v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167594v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067026v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067028v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052952v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amin Nasri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915680v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968404v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Brito" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851906v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914582v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595725v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ross" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595716v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Toussaint" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591206v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Torres" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilloux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591211v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589685v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872753v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841416v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benavides Guedes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dall'Agnol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz-Vinas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930357v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312743v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185040v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fuchs" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Fuchs" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377274v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soullard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaubert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872734v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947403v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599141v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956068v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hmedi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067018v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fletcher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067020v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451173v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lieme Kouyi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306130v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578395v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Bardiaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bellahcen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>