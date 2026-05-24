--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-economic scenarios to increase resilience to urban flooding</w:t>
+                <w:t xml:space="preserve">Quantitative study of microplastic degradation in urban hydrosystems: Comparing in situ environmentally aged microplastics vs. artificially aged materials generated via accelerated photo-oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Chiara Lippera</w:t>
+                <w:t xml:space="preserve">Okba Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganbaatar Khurelbaatar</w:t>
+                <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daneish Despot</w:t>
+                <w:t xml:space="preserve">Diego Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anacleto Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26, pp.100284. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.137087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.137087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824986v1</w:t>
+                <w:t xml:space="preserve">hal-04862774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative study of microplastic degradation in urban hydrosystems: Comparing in situ environmentally aged microplastics vs. artificially aged materials generated via accelerated photo-oxidation</w:t>
+                <w:t xml:space="preserve">Spatial-economic scenarios to increase resilience to urban flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Okba Mostefaoui</w:t>
+                <w:t xml:space="preserve">Maria Chiara Lippera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
+                <w:t xml:space="preserve">Ganbaatar Khurelbaatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Lopez</w:t>
+                <w:t xml:space="preserve">Daneish Despot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">Anacleto Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 486, pp.137087. </w:t>
+              <w:t xml:space="preserve">Water Research X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.100284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.137087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862774v2</w:t>
+                <w:t xml:space="preserve">hal-04824986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth characterization of sediment contamination in stormwater infiltration basins</w:t>
               </w:r>
@@ -2276,454 +2276,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority substances in accumulated sediments in a stormwater detention basin from an industrial area</w:t>
+                <w:t xml:space="preserve">DSM-flux: A new technology for reliable Combined Sewer Overflow discharge monitoring with low uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Wiest</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ainhoa Maté Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.138⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215, pp.273-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931386v1</w:t>
+                <w:t xml:space="preserve">hal-02064498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSM-flux: A new technology for reliable Combined Sewer Overflow discharge monitoring with low uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of hydrological, chemical, and physical constraints on bacterial pathogens, Nocardia cells, and fecal indicator bacteria trapped in an urban stormwater detention basin in Chassieu, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernardin-Souibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainhoa Maté Marín</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.03.043⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (25), pp.24860 - 24881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1994-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02064498v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of hydrological, chemical, and physical constraints on bacterial pathogens, Nocardia cells, and fecal indicator bacteria trapped in an urban stormwater detention basin in Chassieu, France</w:t>
+                <w:t xml:space="preserve">Priority substances in accumulated sediments in a stormwater detention basin from an industrial area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bernardin-Souibgui</w:t>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+                <w:t xml:space="preserve">Erik Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (25), pp.24860 - 24881. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.1669-1678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-1994-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883194v1</w:t>
+                <w:t xml:space="preserve">hal-01931386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sédiments d’un bassin de retenue-décantation des eaux pluviales et éléments pour la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3077,51 +3077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Momplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3194,51 +3194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité de la mesure de vitesse débitante à l'aval d'une singularité en réseau d'assainissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae El Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3309,278 +3309,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of relative air/water flow velocity on oxygen mass transfer in gravity sewers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme-Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017060⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (7), pp.1529 - 1538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2017.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656819v1</w:t>
+                <w:t xml:space="preserve">hal-01743311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of relative air/water flow velocity on oxygen mass transfer in gravity sewers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 75 (7), pp.1529 - 1538. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.70-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2017.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743311v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des caractéristiques physico-chimiques et écotoxicologiques des sédiments accumulés dans un bassin de retenue-décantation : premiers résultats du projet ANR CABRRES.</w:t>
               </w:r>
@@ -3830,51 +3830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban domestic wastewater: how to reduce individual injection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,51 +3990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72, pp.239 - 250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4068,77 +4068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et qualification de sites de mesures en réseau d’assainissement. Le projet Mentor, une méthodologie de qualification des rejets dans les milieux aquatiques récepteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,51 +4228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Momplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4725,51 +4725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Gonzalez-Merchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Sébastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4872,51 +4872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4963,51 +4963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and 3D simulations of flow structures in junctions and their influence on location of flowmeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bonakdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5457,2101 +5457,2101 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling drainage-surface exchanges with TELEMAC-SWMM at the scale of a neighbourhood</w:t>
+                <w:t xml:space="preserve">Analyse par classification supervisée et non supervisée pour identifier les sous-bassins versants à déconnecter et limiter les déversements urbains par temps de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Lapillonne</w:t>
+                <w:t xml:space="preserve">Robinson Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien E Bourban</w:t>
+                <w:t xml:space="preserve">Swarna Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Camazzola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Montoya Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELEMAC USERS CONFERENCE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BANGOR UNIVERSITY, Oct 2025, Menai bridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">1ER CONGRÈS EAU &amp; INTELLIGENCE ARTIFICIELLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société hydrotechnique de France, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325000v1</w:t>
+                <w:t xml:space="preserve">hal-05578285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources et flux de microplastiques à l'échelle d'un bassin versant urbain</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling drainage-surface exchanges with TELEMAC-SWMM at the scale of a neighbourhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lapillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien E Bourban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Camazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bouguenais, France</w:t>
+              <w:t xml:space="preserve">TELEMAC USERS CONFERENCE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BANGOR UNIVERSITY, Oct 2025, Menai bridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867968v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai et validation d’une méthode opérationnelle de quantification des volumes et flux de sédiments de l’assainissement pluvial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fardel</w:t>
+                <w:t xml:space="preserve">Sources et flux de microplastiques à l'échelle d'un bassin versant urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Polomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine 2024 (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bouguenais (44340), France</w:t>
+              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bouguenais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930382v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la dégradation du polyéthylène entre microplastiques urbains et particules vieillies artificiellement par photo-oxydation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Lopez</w:t>
+                <w:t xml:space="preserve">Essai et validation d’une méthode opérationnelle de quantification des volumes et flux de sédiments de l’assainissement pluvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milèna Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Lakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine 2024 (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bouguenais (44340), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845183v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme hydrologique des microplastiques en milieu urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Comparaison de la dégradation du polyéthylène entre microplastiques urbains et particules vieillies artificiellement par photo-oxydation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okba Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Massardier-Nageotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867817v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances d’un modèle de réseau de neurone et d’un modèle distribué : application au débit déversé par un déversoir d’orage.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Martinerie</w:t>
+                <w:t xml:space="preserve">Déterminisme hydrologique des microplastiques en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Polomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176901v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des microplastiques présents dans les sédiments des bassins de retenue des eaux pluviales.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bayard</w:t>
+                <w:t xml:space="preserve">Comparaison des performances d’un modèle de réseau de neurone et d’un modèle distribué : application au débit déversé par un déversoir d’orage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gogien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023 :11e Conférence internationale sur l'eau dans la ville</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176789v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des sources anthropiques à l’origine des microplastiques et des particules de pneu en milieu urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des microplastiques présents dans les sédiments des bassins de retenue des eaux pluviales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023 :11e Conférence internationale sur l'eau dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139742v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des espèces bactériennes indicatrices de l’impact des déversoirs d’orage sur les cours d’eau intermittents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wessam Galia</w:t>
+                <w:t xml:space="preserve">Identification des sources anthropiques à l’origine des microplastiques et des particules de pneu en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Polomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023 :11e Conférence internationale sur l'eau dans la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176993v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des fonctions infiltration et filtration d’un ouvrage de gestion des eaux pluviales à la source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simone Di Prima</w:t>
+                <w:t xml:space="preserve">Un modèle hydrologique semi-distribué pour la réduction des déversements par des stratégies de déconnexion des eaux pluviales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183142v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle hydrologique semi-distribué pour la réduction des déversements par des stratégies de déconnexion des eaux pluviales.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des espèces bactériennes indicatrices de l’impact des déversoirs d’orage sur les cours d’eau intermittents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien C.M. Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Dominguez-Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Bouchali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marjolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wessam Galia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023 :11e Conférence internationale sur l'eau dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186331v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative de l'impact des eaux claires parasites sur les déversements en réseau unitaire : cas du déversoir d'orage d'Ecully Valvert</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">Caractérisation des fonctions infiltration et filtration d’un ouvrage de gestion des eaux pluviales à la source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim D Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire DEEP - Déchets, Eaux, Environnement, Pollutions - INSA LYON, Oct 2022, Lyon (INSA), France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330216v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S control through an original channel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse quantitative de l'impact des eaux claires parasites sur les déversements en réseau unitaire : cas du déversoir d'orage d'Ecully Valvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
+                <w:t xml:space="preserve">Violeta-Alexandra Montoya-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Sewer Processes and Networks (SPN10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire DEEP - Déchets, Eaux, Environnement, Pollutions - INSA LYON, Oct 2022, Lyon (INSA), France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126845v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to determine infiltration of water in urban soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th EJSW – European Junior Scientists Workshop on “Monitoring Urban Drainage Systems and Rivers”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, St-Maurice-en-Valgaudemar, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode pour la caractérisation de la filtration des polluants dans les sols urbains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H2S control through an original channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithya Ramanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition des Journées Doctorales en Hydrologie Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Sewer Processes and Networks (SPN10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871876v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Sub-)Catchment delineation with different levels of geographical data: which effects on combined sewer overflow modelling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Sewer Processes and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Urban Water Management and Landscape Water Engineering; TU Graz Wissen Technik Leidenschaft; TU Graz University of Technology, Aug 2022, Graz University of Technology, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La signature géochimique urbaine des sédiments de bassins d’infiltration et de rétention des eaux pluviales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Développement d’une méthode pour la caractérisation de la filtration des polluants dans les sols urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">10ème édition des Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367866v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyDiLLEch: a WSN-based Distributed Leak Detection and Localisation in Crude Oil Pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safuriyawu Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7593,1084 +7593,1088 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AINA 2021 -The 35th International Conference on Advanced Information Networking and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron geochemistry in a contaminated urban soil dedicated to stormwater infiltration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La signature géochimique urbaine des sédiments de bassins d’infiltration et de rétention des eaux pluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">9èmes Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399722v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation comme outil d'aide à la décision – Quelques concepts de base pour commencer.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iron geochemistry in a contaminated urban soil dedicated to stormwater infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiufang Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement" GRAIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Apr 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754806v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des 1ers flux issus d'un déversoir d’orages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La modélisation comme outil d'aide à la décision – Quelques concepts de base pour commencer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ièmes Journées Techniques du groupe de travail sur l’Evaluation des Procédés Nouveaux d’Assainissement des petites et moyennes Collectivités, EPNAC: “http://epnac.irstea.fr”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPNAC, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">13° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement" GRAIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069992v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuable outcomes in urban hydrology deriving from CFD modelling approach</w:t>
+                <w:t xml:space="preserve">Caractérisation des 1ers flux issus d'un déversoir d’orages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th UDM – International Conference on Urban Drainage Modelling Italy, 23-26 Sept.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">10ièmes Journées Techniques du groupe de travail sur l’Evaluation des Procédés Nouveaux d’Assainissement des petites et moyennes Collectivités, EPNAC: “http://epnac.irstea.fr”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPNAC, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066388v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban EH demosite proposal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valuable outcomes in urban hydrology deriving from CFD modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology, Engineering Harmony for a Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th UDM – International Conference on Urban Drainage Modelling Italy, 23-26 Sept.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789882v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of emerging contaminants in retention basin sediments: four years monitoring results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban EH demosite proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international Conference - AquaConSoil 2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ecohydrology, Engineering Harmony for a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575038v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis of the DSM-flux stage-discharge relationship to measure CSOs: Comparison of GUM and Monte Carlo approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ainhoa Mate Marin</w:t>
+                <w:t xml:space="preserve">Validation of Large-Eddy simulation of open channel flow at high Reynolds number with a Lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Claro Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias J. Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066971v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Large-Eddy simulation of open channel flow at high Reynolds number with a Lattice Boltzmann method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Claro Barreto</w:t>
+                <w:t xml:space="preserve">Uncertainty analysis of the DSM-flux stage-discharge relationship to measure CSOs: Comparison of GUM and Monte Carlo approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Mate Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias J. Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066424v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Large Scale Particle Image Velocimetry to measure surface velocity field in a stormewater detention basin and to validate CFD model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fate of emerging contaminants in retention basin sediments: four years monitoring results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">14th international Conference - AquaConSoil 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066966v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of CFD modelling approach to evaluate sewer gas mass transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Springer</w:t>
+                <w:t xml:space="preserve">Application of Large Scale Particle Image Velocimetry to measure surface velocity field in a stormewater detention basin and to validate CFD model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066421v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8689,2540 +8693,2661 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SHF, Hydrométrie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, LYON, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical modelling of resuspension and remobilization of sediments in a stormwater detention basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxiao Zhu</w:t>
+                <w:t xml:space="preserve">Interest of CFD modelling approach to evaluate sewer gas mass transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Claro Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference - AquaConSoil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066413v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation coupled with wall models for turbulent channel flows at high Reynolds numbers with a Lattice Boltzmann Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Claro Barreto</w:t>
+                <w:t xml:space="preserve">3D numerical modelling of resuspension and remobilization of sediments in a stormwater detention basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Discrete Simulation of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">14th International Conference - AquaConSoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066399v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage-discharge Relationship of the DSM-flux® to Measure overflow Rates in Combined Sewer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ainhoa Mate Marin</w:t>
+                <w:t xml:space="preserve">Large-eddy simulation coupled with wall models for turbulent channel flows at high Reynolds numbers with a Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Claro Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias J. Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nathen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPN 8 - 8th international conference on Sewer Processes and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">26th International Conference on Discrete Simulation of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067000v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfide emissions in sewer networks: Empirical and numerical modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Springer</w:t>
+                <w:t xml:space="preserve">Stage-discharge Relationship of the DSM-flux® to Measure overflow Rates in Combined Sewer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Mate Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 th International Conference on Sewer Processes and Networks (SPN8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Proceedings of SPN 8 - 8th international conference on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945621v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary approach to better characterize sediments in dry detention basins- the French Cabrres programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfide emissions in sewer networks: Empirical and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Novatech 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">8 th International Conference on Sewer Processes and Networks (SPN8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066972v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulated sediments in a retention/detention basin: What about the contamination in terms of emerging pollutants?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interdisciplinary approach to better characterize sediments in dry detention basins- the French Cabrres programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Novatech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066975v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du Leaping-Weir comme dispositif de piégeage de sédiments en temps de pluie et de mesure de faibles débits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Claro Barreto</w:t>
+                <w:t xml:space="preserve">Accumulated sediments in a retention/detention basin: What about the contamination in terms of emerging pollutants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Proceedings of Novatech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167594v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la technologie DSM-Flux pour la surveillance des déversoirs d’orage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation du Leaping-Weir comme dispositif de piégeage de sédiments en temps de pluie et de mesure de faibles débits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Claro Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRESE/Aquatech, Surveillance des rejets dans les milieux naturels et de la qualité des eaux de surface, Université de Limoges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, groupement de recherche sol et environnement, Feb 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067026v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des organisations urbaines sur le microbiote des eaux de ruissellement et la dissémination de formes pathogènes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la technologie DSM-Flux pour la surveillance des déversoirs d’orage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIème Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Anglet, France</w:t>
+              <w:t xml:space="preserve">Colloque GRESE/Aquatech, Surveillance des rejets dans les milieux naturels et de la qualité des eaux de surface, Université de Limoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, groupement de recherche sol et environnement, Feb 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01523563v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSM-flux: dispositif innovant de mesure des débits et flux de polluants déversés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique et Technique de l’ENGEES, Pollution des eaux pluviales : réglementation, retours d’expérience et exemples d’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale du Génie de l’Eau et de l’Environnement de Strasbourg, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity field in a best overflows monitoring structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amin Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Momplot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th IAHR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MENTOR or how to qualify measurement sites in sewer systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+                <w:t xml:space="preserve">Incidence des organisations urbaines sur le microbiote des eaux de ruissellement et la dissémination de formes pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Jean-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IWA conference on instrumentation control and automation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. 6p</w:t>
+              <w:t xml:space="preserve">VIIème Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915680v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01523563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie et perception sociale : synergie entre opérateurs et scientifiques pour la validation d'une filière extensive de traitement des surverses de DO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MENTOR or how to qualify measurement sites in sewer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline de Brito</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence internationale NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th IWA conference on instrumentation control and automation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00968404v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MENTOR ou une méthodologie et des outils opérationnels de conception et de qualification de sites de mesures en réseau d'assainissement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie et perception sociale : synergie entre opérateurs et scientifiques pour la validation d'une filière extensive de traitement des surverses de DO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. 2p, schémas</w:t>
+              <w:t xml:space="preserve">8ème Conférence internationale NOVATECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851906v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualifying measurement sites in sewer systems: methodology and operational tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">MENTOR ou une méthodologie et des outils opérationnels de conception et de qualification de sites de mesures en réseau d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. 8p, graphiques, schémas, bibliogr</w:t>
+              <w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. 2p, schémas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914582v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic modelling of constructed reed-bed wetlands for stormwater treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Chocat</w:t>
+                <w:t xml:space="preserve">Qualifying measurement sites in sewer systems: methodology and operational tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.8</w:t>
+              <w:t xml:space="preserve">8th International Conference Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. 8p, graphiques, schémas, bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595725v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydraulic modelling of constructed reed-bed wetlands for stormwater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Debionne</w:t>
+                <w:t xml:space="preserve">A.E. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sarrazin</w:t>
+                <w:t xml:space="preserve">T.D. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Novatech 2010 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">12th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527564v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des eaux urbaines de temps de pluie par filtres plantés de roseaux à écoulement vertical : approche globale du projet de recherche Segteup</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molle</w:t>
+                <w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Esser</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.9</w:t>
+              <w:t xml:space="preserve">7th Novatech 2010 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595716v1</w:t>
+                <w:t xml:space="preserve">hal-00527564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AVUPUR project (Assessing the Vulnerability of Peri-Urban Rivers)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Debionne</w:t>
+                <w:t xml:space="preserve">Traitement des eaux urbaines de temps de pluie par filtres plantés de roseaux à écoulement vertical : approche globale du projet de recherche Segteup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Sarrazin</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Troesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. p. EGU2009-3353-1 - p</w:t>
+              <w:t xml:space="preserve">NOVATECH 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504200v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hydrodynamics and solid transport in big size settling-detention basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armando Torres</w:t>
+                <w:t xml:space="preserve">The AVUPUR project (Assessing the Vulnerability of Peri-Urban Rivers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Barraud</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. pp.10</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. p. EGU2009-3353-1 - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591206v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 2D du transport solide dans un bassin de retenue-décantation d'eau pluviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Rencontres de l'Association Universitaire de Génie Civil (AUGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling of hydrodynamics and solid transport in big size settling-detention basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation 2D de l'hydrodynamique dans un bassin de retenue-décantation d'eau pluviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes rencontres AUGC 2007, Bordeaux, FRA, 23-25 mai 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11232,406 +11357,406 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltration and filtration functions of urban soils’ characterization by coupling infiltrometry – ground penetrating radar – nanotracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle H2O'Lyon #5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary approach to manage a peri-urban creek: hydraulic and hydrological modeling of Nature-Based Solutions to recharge the Razes creek while preserving a white-clawed crayfish population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Benavides Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dall'Agnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société française d’écologie et d’évolution (SFE² 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la matière organique de résidus de la gestion décentralisée des eaux usées domestiques et des eaux pluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milèna Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Réunion des Géochimistes Organiciens Français (FROG6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physically-based and data-driven hydrological model for CSO mitigation through stormwater disconnection strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11672,100 +11797,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau dans la ville | Urban Water | Novatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture measurement in a Swale for SUDS modelling improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lothar Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11780,113 +11905,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(sub-) catchment delineation with different levels of geographical data: which effects on combined sewer overflow modelling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11905,87 +12030,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Sewer Processes and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Gratz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision support tool for stormwater disconnectionupport tool for stormwater disconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12026,293 +12151,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MULTISOURCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling urban waters using TONIC model in large metropolitan areas: comparison between Lyon (France) and Ho Chi Minh City (Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hc Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tq Thuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on water sustainability and green technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Ho Chi MInh City, Vietnam. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltration des eaux pluviales et filtration des polluants dans les sols urbains : une nouvelle approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Résidentielle Interdisciplinaire en Nanosciences et Nanotechnologies C'NANO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hydrogen sulfide liquid – gas mass transfer: experiments and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12354,176 +12479,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering ECCE10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12533,265 +12658,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système extensif pour la gestion et le traitement des eaux urbaines de temps de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Troesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.43, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12801,104 +12926,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3.7 – Sensor placement (micro location) for discharge measurements in sewers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Momplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Hmedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12908,51 +13033,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hulsman A.; Grutzmacher G.; van den Berg G.; Rauch W.; Lynggaard Jensen A.; Popovych V.; Rosario Mazzola M.; Vamvakeridou-Lyroudia L.S.; Savic D.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change, Water Supply and Sanitation: Risk Assessment, Management, Mitigation and Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA Publishing, pp.168-174, 2015, 9781780404998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12962,310 +13087,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrobox numerical platform for modelling WSUD systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term field monitoring of urban water management in Lyon - France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerability of Peri-Urban Rivers) : experimental and modelling strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lieme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13275,209 +13400,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-particules organiques synthétiques : sources, transfert, quantification et impacts des micro- et nano-plastiques au sein des hydrosystèmes urbains - Etat de l’art des connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lebouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Convention N° 2019 0654, Agence de l'Eau Rhône Méditerranée Corse. 2021, pp.255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabiliser les mesures de vitesse - Représentativité spatiale des mesures en continu de vitesse et incertitudes sur les mesures de débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13489,309 +13614,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 28p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet COACHS - Rapport finalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Bardiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Bellahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Bonakdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 162p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId370"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13938,51 +14063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fernandes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Prima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Donze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Lippera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbaatar Khurelbaatar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daneish Despot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862774v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Mostefaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Iannuzzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.137087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gogien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dechesne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119504" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safuriyawu Ahmed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094298" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexiang Yan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vosswinkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Mohn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00349-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Springer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro&#8208;barreto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23704" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haussmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro Barreto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nirschl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.04.033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023813" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouarafa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11040660" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02056170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2018.1529894" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacherie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201803055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Mat&#233; Mar&#237;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.03.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNDWJ1JC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin-Souibgui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1994-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marjolet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin Souibgui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13594-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.070" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Momplot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2016.1212409" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bahlouli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Denis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dalmon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017060" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becouze-Lareure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;bastian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrodin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604043" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Springer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.622" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233635v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nasri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Campan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.473" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebastian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505049" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298355v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150058" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991574v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2612-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2455-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760648v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2014.08.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXW0P5S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00984459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel S&#233;bastian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2325-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931486v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momplot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knothe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.319" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424923v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.281" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566049v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidalat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.133" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien E Bourban" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Camazzola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867968v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Chabert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lakel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fardel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845183v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867817v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gogien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dechesne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martinerie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04139742v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176993v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C.M. Pozzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186331v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Castebrunet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330216v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta-Alexandra Montoya-Coronado" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tedoldi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126845v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jolly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872678v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330233v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Souillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03181575v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754806v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069992v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066388v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789882v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575038v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066971v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Mate Marin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J. Krause" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066966v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066421v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066413v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066399v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nathen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067000v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945621v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066975v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167594v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067026v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067028v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052952v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amin Nasri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915680v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968404v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Brito" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851906v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914582v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595725v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ross" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595716v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Toussaint" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591206v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Torres" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilloux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591211v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589685v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872753v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841416v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benavides Guedes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dall'Agnol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz-Vinas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930357v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312743v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185040v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fuchs" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Fuchs" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377274v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soullard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaubert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330254v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872734v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947403v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599141v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956068v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hmedi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067018v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fletcher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067020v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451173v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lieme Kouyi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306130v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578395v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Bardiaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bellahcen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fernandes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Prima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Donze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862774v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Mostefaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Iannuzzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.137087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Lippera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbaatar Khurelbaatar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daneish Despot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100284" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gogien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dechesne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119504" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safuriyawu Ahmed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094298" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexiang Yan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vosswinkel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Mohn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00349-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Springer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro&#8208;barreto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23704" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haussmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Claro Barreto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nirschl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2019.04.033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023813" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouarafa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11040660" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02056170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2018.1529894" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacherie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201803055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Mat&#233; Mar&#237;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.03.043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNDWJ1JC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin-Souibgui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1994-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.138" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marjolet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin Souibgui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13594-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.070" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Momplot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2016.1212409" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bahlouli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Denis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dalmon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743311v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656819v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017060" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becouze-Lareure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;bastian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrodin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604043" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Springer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.622" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233635v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nasri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Campan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.473" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebastian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505049" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298355v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150058" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991574v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2612-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2455-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760648v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2014.08.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXW0P5S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00984459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel S&#233;bastian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2325-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931486v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momplot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knothe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.319" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424923v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.281" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566049v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidalat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Becquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.133" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578285v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Baudet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarna Roy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya Coronado" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tedoldi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325000v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien E Bourban" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Camazzola" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867968v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Chabert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lakel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fardel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867817v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gogien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dechesne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martinerie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176789v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04139742v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186331v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Castebrunet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176993v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C.M. Pozzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183142v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330216v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta-Alexandra Montoya-Coronado" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872678v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jolly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330233v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Souillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871876v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03181575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754806v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069992v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066388v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789882v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066424v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J. Krause" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066971v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Mate Marin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575038v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066966v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712006v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066421v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffiere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066413v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066399v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nathen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067000v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945621v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066975v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167594v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067026v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067028v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052952v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amin Nasri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915680v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968404v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Brito" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851906v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595725v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ross" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595716v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Toussaint" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504200v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591211v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Torres" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilloux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591206v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589685v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872753v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841416v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Benavides Guedes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dall'Agnol" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz-Vinas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930357v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312743v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185040v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fuchs" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Fuchs" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377274v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soullard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330254v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872734v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947403v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599141v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956068v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hmedi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067018v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fletcher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067020v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451173v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lieme Kouyi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903093v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306130v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578395v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Bardiaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bellahcen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>