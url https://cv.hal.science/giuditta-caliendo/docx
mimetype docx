--- v0 (2026-03-21)
+++ v1 (2026-05-15)
@@ -520,204 +520,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Multimodal Discourse about Crime in a Globalised World</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Balirano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Sambre</w:t>
+                <w:t xml:space="preserve">Maria Cristina Nisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identity language and diversity journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1, pp.6-14</w:t>
+              <w:t xml:space="preserve">, 2017, 1, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730684v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-01730675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Multimodal Discourse about Crime in a Globalised World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Balirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Nisco</w:t>
+                <w:t xml:space="preserve">Paul Sambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identity language and diversity journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1, pp.3-5</w:t>
+              <w:t xml:space="preserve">, 2017, 1, pp.6-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730675v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing the Camorra as a Global Criminal Entity: a multimodal discourse analysis</w:t>
               </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Lanslots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civiltà Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14, pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1427,165 +1427,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EU Language in Cross-Boundary Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textus (Studies in Italy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.121-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">nEUologisms: produttività lessicale del linguaggio comunitario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter@lia, Journal of Italian Translators of the European Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730848v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01730859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1597,234 +1597,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sharing grief through metaphors and neologisms: A study on French narratives of perinatal loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Marinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixteenth International Cognitive Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefan Hartmann (University of Düsseldorf), Aug 2023, Düsseldorf, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04466937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Communication ethics and the discourse on perinatal death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Marinato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International and Interdisciplinary Conference on Communication, Medicine, and Ethics (COMET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Cork (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disallowed identities and what to call them. Statistical models for the linguistic analysis of neologisms surrounding perinatal death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing grief through metaphors: A study on French narratives of perinatal loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Marinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1983,51 +1983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaphors of perinatal loss: A communicative tool to share invisible grief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Marinato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international COMET 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20th International and Interdisciplinary Conference on Communication, Medicine and Ethics, Jul 2022, Université de Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2046,220 +2046,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysing Public Debate through the Lens of Critical Discourse Analysis: The EU-UK post-Brexit debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Les sciences du langage face à la crise du débat public contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Dec 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neologisms and metaphors applied to societal issues. The Linguistics Construction of Emotional Challenges in a Changing Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Marinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Foubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languaging Diversity Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Oct 2021, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Physical and Emotional Spaces of Perinatal Death and the Words to Talk about It</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Grego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les sciences du langage face à la crise du débat public contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Dec 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque « AGES 2020 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, university of milan, Oct 2020, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nomination des enfants décédés en bas-âge et de leurs parents. D’une analyse du discours située à une linguistique d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2284,139 +2366,57 @@
               <w:t xml:space="preserve">Septième Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montpellier, France. pp.01019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20207801019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04279598v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04480828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender-fair language in French legal discourse</w:t>
               </w:r>
@@ -2642,178 +2642,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Defining and translating Mafia-related criminal offences in the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Scotto Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « English for Special Purposes: Reflections and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Naples Federico II, Dec 2018, Napoli, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EU Identity in the Time of Crisis: a discursive perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference « Failing Identities: Identification and Resistance International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université de liege, Sep 2018, Liege/Belgium, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480875v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04480871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitimation in academic TED talks: a multimodal analysis</w:t>
               </w:r>
@@ -2894,51 +2894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Short-Term Diachronic Perspective on Political Commercials as a Hybridized Genre: A Multimodal Critical Discourse Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Balirano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diachronic perspectives on genres in specialized communication : conference proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Gargnano del Garda, Italy. pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3008,64 +3008,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Discursive Representation of Globalised Organised Crime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Balirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I-LanD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), pp.130, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3644,456 +3644,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorations linguistiques, discursives et multimodales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+                <w:t xml:space="preserve">La Traduction était presque parfaite: Défis traductologiques autour de la criminalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caliendo, G; Oster, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire la Criminalité: la représentation discursive du crime organisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universtaires du Septentrion, pp.66-69, 2020, 978-2-7574-2969-3</w:t>
+              <w:t xml:space="preserve">, Presses Universtaires du Septentrion, pp.15-32, 2020, 978-2-7574-2969-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288427v1</w:t>
+                <w:t xml:space="preserve">hal-04288424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorations des cadres européens et de la sphère juridique</w:t>
+                <w:t xml:space="preserve">Explorations linguistiques, discursives et multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caliendo, G; Oster, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire la Criminalité: la représentation discursive du crime organisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universtaires du Septentrion, pp.187-189, 2020, 978-2-7574-2969-3</w:t>
+              <w:t xml:space="preserve">, Presses Universtaires du Septentrion, pp.66-69, 2020, 978-2-7574-2969-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288431v1</w:t>
+                <w:t xml:space="preserve">hal-04288427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir et traduire les délits mafieux dans l’Union européenne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Scotto Di Carlo</w:t>
+                <w:t xml:space="preserve">Explorations des cadres européens et de la sphère juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caliendo, G; Oster, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire la Criminalité: la représentation discursive du crime organisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universtaires du Septentrion, pp.191-224, 2020, 978-2-7574-2969-3</w:t>
+              <w:t xml:space="preserve">, Presses Universtaires du Septentrion, pp.187-189, 2020, 978-2-7574-2969-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288400v1</w:t>
+                <w:t xml:space="preserve">hal-04288431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Traduction était presque parfaite: Défis traductologiques autour de la criminalité</w:t>
+                <w:t xml:space="preserve">Définir et traduire les délits mafieux dans l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Oster</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Scotto Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caliendo, G; Oster, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire la Criminalité: la représentation discursive du crime organisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universtaires du Septentrion, pp.15-32, 2020, 978-2-7574-2969-3</w:t>
+              <w:t xml:space="preserve">, Presses Universtaires du Septentrion, pp.191-224, 2020, 978-2-7574-2969-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288424v1</w:t>
+                <w:t xml:space="preserve">hal-04288400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction (Urban Multilingualism in Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet van Avermaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Slembrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Multilingualism in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.1-10, 2019, 9781501503207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781501503207-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sociopragmatic competence and second language acquisition: Learners of English in a study abroad context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annarita Magliacane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caliendo, G.; Janssens, R.; Slembrouck, S.; Van Avermaet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Multilingualism in Europe: Bridging the Gap between Language Policies and Language Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.167-190, 2019, 9781501511295. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781501503207-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9781501503207-008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04288403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion (Urban Multilingualism in Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4115,216 +4232,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piet van Avermaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef Slembrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Lanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Multilingualism in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.217-226, 2019, 9781501503207. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781501503207-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9781501503207-001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04288436v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-04288392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the university classroom to the TED stage: Exploring research promotion as professional practice</w:t>
               </w:r>
@@ -5277,51 +5277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redrawing the Map of an Enlarged European Id-Entity: New Margins Stretching the Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Balirano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriella Di Martino (ed.); Vanda Polese (ed.); Philip Riley (ed.); Martin Solly (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identity and Culture in English Domain-specific Discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Scientifiche Italiane, pp.111-134, 2008</w:t>
@@ -5430,246 +5430,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intercultural traits in legal translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ahmad Khurshid (ed.); Margaret Rogers (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation, Text and Terminology Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.296-301, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Perception of Boundaries: Doors and Walls of the European Common House</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriella Del Lungo (ed.); John Douthwaite (ed.); Laura Jottini (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cityscapes - Islands of the Self</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, CUEC Editrice, pp.269-280, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Role of the New Media in the Promotion of Identity Frameworks (Conference Proceedings)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bait (éd.); M.C. Paganoni (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discourse and Identity in Specialized Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lubrina Editore, pp.32-35, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761946v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01731418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language and Discourse Features of EU Secondary Legislation</w:t>
               </w:r>
@@ -5894,246 +5894,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fenomeno Bruxelles: crogiolo di eurocrati ed etnie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Caliendo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adriana Corrado (ed.); Gabriella Di Martino (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlare è comunicare?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Scientifiche Italiane, pp.279-280, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Translating legal English: the challenge of diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Lima (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Culture and Politics: issues and debates in political science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CUEN, pp.37-49, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multilingual voices of Europe. The European Commission Translation Service”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Caliendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Lima (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Culture and Politics: issues and debates in political science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CUEN, pp.11-20, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731506v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01731521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6652,51 +6652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Caliendo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2035-7680/27241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.04.014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc12020037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Scotto Di Carlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Balirano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sambre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Nisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lanslots" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Compagnone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v11p105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bct.66.06cal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magistro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730756v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iannario" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Napolitano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Marinato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lemmens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Lemmens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Grego" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480834v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Valeiras-Jurado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01735110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Janssens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet van Avermaet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Slembrouck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9781501503207/html?lang=en#contents" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501503207" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Oster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Polese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikant Sarangi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288427v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288424v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Magliacane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501503207-008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lanza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501503207-001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Piga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731302v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bamford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731339v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731397v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Venuti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01761946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Di Martino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731506v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Battaglia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05197672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Caliendo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2035-7680/27241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.04.014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc12020037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Scotto Di Carlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Nisco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Balirano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sambre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lanslots" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Compagnone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v11p105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bct.66.06cal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magistro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730756v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iannario" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Napolitano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01730848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lemmens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Marinato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Lemmens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480816v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Grego" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480834v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Valeiras-Jurado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01735110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Janssens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet van Avermaet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Slembrouck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9781501503207/html?lang=en#contents" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501503207" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Oster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Polese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikant Sarangi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501503207-001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Magliacane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501503207-008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lanza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Piga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731302v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bamford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731339v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731397v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Venuti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01761946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Di Martino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Battaglia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05197672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>