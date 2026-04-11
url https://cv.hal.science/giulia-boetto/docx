--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giulia Boetto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zambratija prehistoric swen boat: recovery and new observations concerning the boat's structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55/2024, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05425675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réemploi et recyclage des épaves dans la construction navale méditerranéenne antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeonautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05426557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bateaux cousus et traditions de construction navale en adriatique nord-orientale entre la fin de l'âge du bronze et l'antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/1 (77), pp.156-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets en bois découverts dans le port de Telo MartIus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeonautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance of the ballast stones from the Roman Republican ship Ilovik-Paržine 1: A hypothesis about its place of construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Margerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104580. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de bateaux recyclés à Naples entre le Ier et le début du Ve siècle apr. J.-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeonautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent discovery of an early 1st-century BC sewn boat in Istria (Croatia): the Poreč 1 wreck from the harbour of Parentium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Benčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domìnguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (2), pp.312-331. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2023.2286998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire maritime de l’Adriatique révélée par l’archéologie sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, juillet, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeology of ancient Adriatic ships: The Pula shipwrecks (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couillebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104197. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hellenistic Shipwreck of Phanagoria (Taman Peninsula, Black Sea, Russia): A Small Military Vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2022.2049165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Antique wreck of Debeljak cove (Cape Kamenjak, Premantura, Istria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021 (52), pp.155-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey 15 August 1943–7 March 2021. A Life Spent Sailing Ancient Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (1), pp.217-219. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2021.1943949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: L’épave EP1-Épagnette (Somme) : un bateau de navigation fluviale du milieu du XVIIIe siècle et son espace de navigation, Revue archéologique de Picardie, numéro spécial 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2021.1987718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03429761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tchernia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (2), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arch.212.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth: Pour une histoire de l’archéologie navale. Les bateaux et l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maritime Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.507-508. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11457-020-09261-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman Scuttled Ships and Harbour Structures of Caska, Pag Island, Croatia in their Cultural and Historical Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radić Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (2), pp.263-290. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1095-9270.12428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987373v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phortia. Le tonnage des navires de commerce en Méditerrénée du VIIIe siècle av. l'è. chr. au VIIe siècle de l'è. chr. Emmanuel Nantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (2), pp.212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial variability of rates of sea-level rise in the ancient harbour of Naples (Italy, western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Russo Ermolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ruello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.284-298. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2019.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02357469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des navires romains en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 590, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03086741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie navale en Croatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Mediterranean Sewn-Boat Traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.5-51. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1095-9270.12337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02059329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d’archéologie navale en Adriatique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, novembre-décembre, pp.1401-1422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Cérino Christophe, L’Hour Michel, Rieth Éric (dir.), Archéologie sous-marine. Pratiques, patrimoine, médiation (coll. Archéologie & Culture), Rennes, PUR, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie du bassin portuaire d'Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LES PORTS DANS L'ESPACE MÉDITERRANÉEN ANTIQUE, 44, pp.305-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotany in Italian ancient Roman harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Allevato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218, pp.217 - 230. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la photogrammétrie en archéologie navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les nouveaux enjeux de l'archéologie sous-marine, 21, pp.127-156. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/PNWW6034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au large de la Dalmatie. Nouvelles recherches d'archéologie navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Camille Jullian et l'archéologie navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeology confirms location of the ancient harbour basin of Ostia (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.389-398. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie navale en Croatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La batellerie portuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navires de l'âge du Bronze à l'époque romaine en Istrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostie et l’embouchure du Tibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Arnoldus-Huyzendveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Roman sea-level changes on Pag Island (Adriatic Sea): Dating Croatia's “enigmatic” coastal notch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 221, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Post Medieval Gravellona Toce Boat: an inland watercraft from north-west Italy assembled using locked dowels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tiboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.389-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution de Napoli C. Un navire romain à tableau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une épave romaine dans le port d'Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia Maritima Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port antique d’Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portus altitudes de structures archéologiques par rapport au niveau marin antique (Secteur : Magazzini di Traiano et Darsena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (1), pp.288 - 294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of (S.) Keay, M. Millet, (L.) Paroli, and (K.) Strutt ‘Portus. An Archaeological Survey of the Port of Imperial Rome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Baika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61, pp.614-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-wood analysis at the Neapolis harbour site (1st-3rd century AD, Southern Italy) and its archaeobotanical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Allevato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Russo Ermolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Di Pasquale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.2365-2375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing navigation in the northern Adriatic through the discovery of shipwrecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Connections and their Influence on Ancient Sea Trade: Object, People, Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trèves, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04545165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija boat, recovery and presentation project (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth International Symposium on Boat &amp; Ship Archaeology (ISBSA 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zazzaro, Chiara; Davidde Petriaggi, Barbara, Oct 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épave Poreč 1 (Istrie, début du Ier siècle av. J.-C.) : des nouvelles données pour la définition d'un type de barque cousue de tradition istro-liburnienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie nautique. Moyens de transport par eau, aménagements de l’espace littoral et du milieu fluvial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaMOP, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A photogrammetry of the past: a time to observe and a time to record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soubias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHA 2023 Conference on Historical and Underwater Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for Historical Archaeology; NOVA University of Lisbon, Jan 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of extraction of ancient shipwrecks in France, Italy and Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunión Internacional de Expertos sobre la extracción y conservación del pecio Mazarrón 2 / International Experts’ Meeting on the extraction and conservation of the wreck Mazarrón 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARQVA Museum; Ministry of Culture and Sport Spain, May 2022, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session: Shipwrecks and Shipbuilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean II Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Malta; Honor Frost Foundation, Nov 2022, La Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman port of Parentium (Poreč/Parenzo, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Benčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of Mediterranean Harbour &amp; Coastal Archaeology Harbour Cities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bateaux et entrepôts à « dolia » à l'époque romaine : problèmes de chronologie et d'évolution du transport maritime en vrac. Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions de construction navale dans le nord de l’Adriatique dans l’Antiquité tardive : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Workshop, L’Adriatique entre Antiquité tardive et haut Moyen Âge : espace d’échange d’idées et de formes = The Adriatic between Late Antiquity and Early Middle Ages: Space of Transfer of Ideas and Forms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté; University of Zagreb, Oct 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épave de Phanagoria, mer Noire (Russie) : un navire de guerre d’époque hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Archéologie nautique. Moyens de transport par eau, aménagements de l’espace littoral et du milieu fluvial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1- Panthéon Sorbonne, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harbour and Working Boats of Ancient Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual BSR G.E. Rickman Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital reconstruction hypothesis of the Roman-era fluvial barge from Kamensko, Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Recent Research in Nautical Archaeology at the Centre Camille Jullian, Aix-en-Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Years of Nautical Archaeology and the IJNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Nautical Archaeology, Nov 2021, Portsmouth (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuove ricerche d'archeologia navale nell'Adriatico nord-orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Rassegna Internazionale di Archeologie subacquea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parco archeologico di Naxos; Soprintendenza del Mare, Oct 2021, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewn boat from Poreč, Istria (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Benčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some consideration about the Future of the Punic Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop / Convegno Internazionale : The Punic Ship of Lilybaeum-Marsala, Fifty Years On / La Nave Punica di Lilibeo-Marsala, A Cinquant’anni Dalla Scoperta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo Regionale Lilibeo Baglio Anselmi, Marsala; Honor Frost Foundation, Oct 2021, Marsala, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Hellenistic shipwreck from the Bay of Paržine, Island of Ilovik (Kvarner, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Miholjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavle Dugonjić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Camille-Jullian et la mer : 50 ans de recherches en archéologie maritime et navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire interdisciplinaire : Le rapport à la submersion des sociétés littorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS "Histoire et science de la mer", May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria. New data for the reconstruction of the ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architettura navale antica: recenti casi di studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2021, Simposio Internazionale di Archeologia Subacquea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Davidde, Dec 2021, Taranto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03501273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traditions de &amp;quot;bateaux cousus&amp;quot; en Adriatique de la fin de âge du Bronze à l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'association ArchéoNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis du Laténium et de l'archéologie neuchâteloise, Feb 2020, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimski riečni brod iz rijeke Kupe u Kamenskom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheološke istraživanja u Sisačko</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gradski muzej Sisak, Oct 2020, Sisak, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ships and harbors in Dalmatia: the case of Caska, island of Pag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalmatia and the Ancient Mediterranean: 50 years after John Wilkes's "Dalmatia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Bertrand; E. Botte, Nov 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I’ll sew you a ship. Adriatic « sewn » boats from Prehistory to Late Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheologija jadranske plovidbe i brodogradnje. Ciklus javnih doga đ anja u sklopu projekta Adrias, Archaeology of Adriatic Shipbuilding and Seafaring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie navale à l’ère du virtuel : évolution des outils et des problématiques de recherche dans l’étude des navires antiques de Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel et le virtuel. 144e Congrès du Comité des travaux historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kupa River in antiquity: A preliminary reconstruction of a fluvial landscape and its navigation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River valleys, river vessels, river harbours. Records from Antiquities and Medieval times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Kröger, Feb 2018, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti dell'Isola Sacra: tra scavo, restauro e musealizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épave au musée : étude, conservation, restauration et exposition des navires antiques en Italie et en Europe / Dal relitto al museo: studio, conservazione, restauro e esposizione di navi antiche in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Barbara Davidde Petriaggi, Mar 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti del porto antico di Napoli: scavo, recupero e risultati degli scavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giampaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Carsana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épave au musée : étude, conservation, restauration et exposition des navires antiques en Italie et en Europe / Dal relitto al museo: studio, conservazione, restauro e esposizione di navi antiche in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Barbara Davidde Petriaggi, Mar 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Three Decades of Dendrochronology Applied to Ancient Mediterranean Shipwrecks in SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Intemational Symposium on Boat and Ship Archaeology -ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late antique shipwreck of Debeljak, Croatia: preliminary observations on the ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrology and Dendrochronology of Ancient Shipwrecks from Caska (Pag Island, Croatia): New Data for the Definition of Adriatic Shipbuilding Traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Centre Camille Jullian: Fifty Years of Maritime and Nautical Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti e il museo delle navi di Fiumicino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Sebastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Collettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Borghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épave au musée : étude, conservation, restauration et exposition des navires antiques en Italie et en Europe / Dal relitto al museo: studio, conservazione, restauro e esposizione di navi antiche in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Barbara Davidde Petriaggi, Mar 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sans mortier (bateaux remployés, bois et pierres) : le cas de la Dalmatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque Historique de Fréjus : Les ports dans l’espace méditerranéen antique. Fréjus et les ports maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Excoffon; M.B. Carre, Nov 2018, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roman Barge from the River Kupa at Kamensko, Croatia: Evidence of a Regional Shipbuilding Tradition of the Danube River Basin in Southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie maritime : naissance et développements d'une discipline scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Centre national de la recherche en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRA, Nov 2018, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ships of the ancient harbor in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Museum Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pula, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d'archéologie navale en Croatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DRASSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svjedočanstvo navigacije rijekom Kupom u rimsko roba : brod natovaren ciglama iz Kamenskog, Karlovac / Un témoignage de la navigation sur la Kupa à l’époque romaine : le chaland chargé de briques de Kamensko, Karlovac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conferences Musée archéologique de Zagreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zagreb, Croatie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Study of the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Honor Frost Foundation, Oct 2017, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working boats of the ancient harbours of Rome and Naples, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ships, boats and harbours in the ancient Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Nautica Seafaring through the Ages - Summer School on Nautical Heritage of the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Boetto; I. Radic Rossi, Jun 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Près aux Pêcheurs, Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman River Barge from Kupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Archaeological Colloquium - Roman Ceramic and Glass Manufactures. Production and Trade in the Adriatic region and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Crikvenica, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svjedočanstvo o plovidbi Kupom tijekom rimskog razdoblja: brod s teretom opeka iz Kamenskog kod Karlovcac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress Aquatika Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Karlovac, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de propulsion et de gréement des fouilles du port antique de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d’archéologie navale en Adriatique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l’Académie des Inscriptions et Belles-Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from the harbour of Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferences of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, College Station, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data for the Study of the Ancient Shipbuilding Traditions in the Adriatic Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Alexandria International Conference on Maritime and Underwater Archaeology Celebrating the 20th Anniversary of the Central Department of Underwater Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDUA, Oct 2016, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submerged coastal structures of the ancient settlement in the bay of Caska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Grisonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Underwater Archaeology (IKUWA6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Fremantle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sewn boat of Zambratija (XII-X century BCE, Istria, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Convegno nazionale Cultura navale e marittima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostia antica e la foce del Tevere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialoghi sull’Archeologia della Magna Grecia e del Mediterraneo "Grandi storie e archeologia / Il Mediterraneo antico tra conflitti ed integrazione"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie du bassin portuaire d’Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l'espace Méditerranéen antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.305-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01474386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi relitti dal porto antico di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaola Daniela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsana Vittoria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Davidde Petriaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Convegno Nazionale di Archeologia, Storia e Etnologia Navale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTIAEN, Apr 2016, Cesenatico, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutiles naves in Istria: preliminary results from the study of the ship finds from Zambratija and Pula (Istria County, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond. Change and continuity in shipbuilding. Fourteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Litwin, Sep 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from the bay of Caska (Island of Pag, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond. Change and continuity in shipbuilding. Fourteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Litwin, Sep 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working boats of the port of Rome : the Fiumicino and Isola Sacra Shipwrecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigabilité de l’embouchure du delta du Tibre à Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il ruolo delle vie d’acqua per la circolazione delle merci e degli uomini nelle regioni dei delta e delle foci urbanizzate: Guadalquivir, Nilo, Rodano, Tevere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shipwrecks to sailing ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BTS - Breaking the Surface 2015 - 7th Int. Interdisciplinary field Workshop of Marine Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Biograd, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminarni rezultati istraživanja nalaza broda u Zambratiji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheološke spoznaje na području Grada Umaga u posljednjih 20 godina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Umag, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ships in the Greco-Roman harbor of Neapolis (Naples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipbuilding traditions in Adriatic from Bronze Age to Roman time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nautical Archaeology at the Centre Camille Jullian and the Master of Maritime and Coastal Archaeology (MoMArch) at the Aix Marseille University (Aix-en-Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coastal landscape of Neapolis: the excavation of the ancient harbor and of the shipwrecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNONA 2015. 1st International Student Conference on Underwater Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissa antiqua – Rezultati istraživanja u podmorju i priobalju uvale Caske na otoku Pagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquitatis Sollemnia Antidoron Mate Suić. International Scientific Conference on the 100th anniversary of the birth of Mate Suic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb-Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Roman shipwrecks from Isola Sacra (Rome, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond. Change and continuity in shipbuilding. Fourteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Litwin, 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie maritime, archéologie navale et dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCADE 2014. Approche diachronique et regards croisés : archéologie, dendrochronologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navires et construction navale sur la côte adriatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Musée Henri Prades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Henri Prades, Apr 2014, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping in the ports of Rome and Naples (Italy): highlights on working boats under the Roman empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mers Ottomanes / Ottoman Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEA, Institut Français d'Études Anatoliennes, Feb 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironemental Evidences for the Location and the Characteristics of the Harbour Basin of Ostia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno internazionale – Ostia Antica. Nuovi studi e confronto delle ricerche nei quartieri occidentali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épave de l’âge du Bronze de Zambratija (Istrie, Croatie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale d’Etude « Archéologie des premières navigations maritimes. Regards croisés en Méditerranée occidentale et Manche/mer du Nord »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Lehoerf, Mar 2014, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les embarcations des ports d'Ostie et de Naples : nouvelles études et découvertes récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Archéologies et sociétés de l'Italie (Antiquité et Moyen Âge)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AOROC, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of wood used in the construction of the two horeiae-type vessels Toulon 1 and 2 (1st century AD, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nicosia, Cyprus. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2013 Investigation of the Harbour of the Roman Colony Pula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nicosia, Cyprus. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalazi rimskih šivanih brodova u Puli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rezultati arheoloških istraživanja na prostoru šibensko-knibske županuje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sibenik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from Cissa (Island of Pag, Croatia) in their cultural and historical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond, Change and Continuity in shipbuilding, 14th International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gdansk, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološka istraživanja prapovijesnog broda iz Zambratije</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rezultati arheoloških istraživanja na prostoru šibensko-knibske županuje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sibenik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulon, Telo Martius : une agglomération portuaire romaine de la cité d’Arles. Les fouilles, le mobilier, les épaves (recherches 1978-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, 31, pp.436, 2022, Archéologies méditerranéennes. BiAMA, Botte, Emmanuel; Boetto, Giulia, 9791032003756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum, Arles, 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.426, 2021, Monographies Instrumentum, Michel Feugère, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija. Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ida Koncani Uhač; Giulia Boetto; Marko Uhač. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 20, pp.246, 2018, Archaeonautica, Marie-Brigitte Carre, 978-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAKOŠTANE VELI ŠKOLJ. The Late Roman shipwreck in its geological-geographic and cultural-historical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Zadar; Institut za pomorsku baštinu ARS NAUTICA, 1, pp.250, 2018, Archaeology of Adriatic Shipbuilding and Seafaring, 978-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeological Museum of Istria, Katalog (85), 2017, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batellerie Gallo-Romaine. Pratiques régionales et influences maritimes méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tchernia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance-Centre Camille Jullian, 9, pp.191, 2011, Bibliothèque d'Archéologie Méditerranéenne et Africaine, 978-2-87772-477-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts technologiques en architecture navale méditerranéenne de l’Antiquité aux temps modernes : identité technique et identité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofra Barkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Damianidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français d’études anatoliennes, 2010, 978-2-9060-5397-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nave sorella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caruso, Enrico; Griffo, Maria Grazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lilibeo e il Mare. Il Museo archeologico regionale di Marsala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regione siciliana, Assessorato dei beni culturali et dell'identità siciliana, pp.119-121, 2024, 978-88-6164-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barche e navi antiche dell’adriatico: nuove ricerche d’archeologia navale in Istria e Dalmazia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tigano, Gabriella; Li Vigni, Valeria; Vanaria, Maria Grazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della XVII Rassegna di archeologia subacquea. 7-9 Ottobre 2021 Giardini Naxos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quasar, pp.47-52, 2024, 978-88-5491-456-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementi strutturali e metalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caruso, Enrico; Griffo, Maria Grazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lilibeo e il Mare. Il Museo archeologico regionale di Marsala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regione siciliana, Assessorato dei beni culturali e dell'identità siciliana, pp.94-98, 2024, 987-88-6164-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital reconstruction hypothesis of the Roman‐era fluvial barge from Kamensko, Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, pp.299-307, 2024, 978-953-331-520-1. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15291/9789533315201.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman Republican wreck Ilovik–Paržine 1, island of Ilovik (Croatia): preliminary report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Miholjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavle Dugonjić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, pp.225-233, 2024, 978-953-331-520-1. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15291/9789533315201.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par analyse chimique des enduits organiques de la coque du bateau cousu préromain Poreč 1 (Croatie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couillebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krnić, Ana-Marija; Krleža-Lovrić, Palmira; Lovrić, Filip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Adriatique entre Antiquité tardive et haut Moyen Âge : espace d'échange d'idées et de modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-79, 2024, Institut des Sciences et Techniques de l'Antiquité, 978-2-38549-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and Innovation in Shipbuilding in the North Adriatic between Late Antiquity and the Early Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krnić, Ana-Marija; Krleža-Lovrić, Palmira; Lovrić, Filip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adriatique entre Antiquité tardive et haut Moyen Âge : espace d’échange d’idées et de modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1643, Presses universitaires de Franche-Comté, pp.17-55, 2024, Collection Institut des Sciences et Techniques de l'Antiquité, 978-2-38549-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria: New data for the reconstruction of the ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, pp.289-297, 2024, 978-953-331-520-1. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15291/9789533315201.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scuttling of ships to build roman ports. The examples of Caska and Trstenik archaeological sites (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radić Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Urteaga, Mertxe; Pizzo, Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Mare. Emplazamiento, infraestructuras y organización de los puertos romanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, L'Erma di Bretschneider, pp.625-634, 2023, Hispania Antigua. Arqueológica, 978-88-913-3270-7. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48255/9788891332714.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of extraction of ancient shipwrecks in France, Italy and Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Arcos García; Rocío Castillo Belinchón; Celia Cantero Escribano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de la Reunión Internacional de Expertos sobre la extracción y conservación del pecio Mazarrón 2 = Proceedings of the International Experts’ Meeting on the extraction and conservation of the wreck Mazarrón 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministerio de Cultura, pp.156-165, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04546278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La navigation sur le Tibre et le halage vers Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Sebastiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Marty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'un port à l'autre : Voyage en Méditerranée romaine entre Arles et Rome = Da un porto all'altro: Viaggio nel Mediterraneo romano tra Arles e Roma : [Musée départemental Arles antique (Arles, France), 2 avril-29 mai 2022 et Museo delle Navi (Fiumicino, Italie)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole Aix-Marseille Provence / Territoire Istres Ouest Provence, pp.123-125, 2022, 978-2-9522229-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épaves du port antique de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Brun; Michel Pasqualini; Giulia Boetto; Emmanuel Botte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toulon (Telo Martius), une agglomération portuaire romaine de la cité d'Arles. Les fouilles, le mobilier, les épaves (recherches 1978-1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologies méditerranéennes. BiAMA (31), Presses Universitaires de Provence, pp.307-372, 2022, 979-10-320-0375-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les navires du musée de Fiumicino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Sebastiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Marty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'un port à l'autre = Da un porto all'altro : Voyage en Méditerranée romaine entre Arles et Rome = Viaggio nel Mediterraneo romano tra Arles e Roma : [Musée départemental Arles antique (Arles, France), 2 avril-29 mai 2022 et Museo delle Navi (Fiumicino, Italie)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole Aix Marseille Provence, Territoire Istres Ouest Provence, pp.113-118, 2022, 978-2-9522229-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois employé dans la construction des embarcations de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Brun; Michel Pasqualini; Giulia Boetto; Emmanuel Botte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toulon (Telo Martius), une agglomération portuaire romaine de la cité d'Arles. Les fouilles, le mobilier, les épaves (recherches 1978-1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, Presses Universitaires de Provence, pp.372-387, 2022, Archéologies méditerranéennes. BIAMA, 979-10-320-0375-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Pré-aux-pêcheurs à Antibes (F, 06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l`Antiquité et au Moyen Âge : mobiliers d`équipement et d`entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum. Arles (FR, Bouches-du-Rhône), les 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-340, 2021, Monographie Instrumentum, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sans mortier (bateaux remployés, bois et pierre). Le site de Caska sur l’île de Pag (Croatie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.B. Carre; P. Excoffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l’espace méditerranéen antique. Fréjus et les ports maritimes [actes du 12e Colloque historique de Fréjus, 16-17 novembre 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Presses Universitaires de Provence, pp.23-40, 2021, Archéologies méditerranéennes. BiAMA, 9791032003480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roman Barge from the Kupa River at Kamensko, Croatia: Evidence of a Regional Shipbuilding Tradition of the Danube River Basin in Southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; P. Pomey; P. Poveda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open sea, closed sea: local and inter-regional traditions in shipbuilding proceedings of the fifteenth International symposium on boat and ship archaeology (ISBSA 15), Marseilles, [22-27 October] 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, CNRS éditions, pp.115-121, 2021, Archaeonautica, 978-2-271-12972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épaves et les structures portuaires de Caska, Île de Pag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique de Zagreb ; Institut Français, pp.29-31, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the wood analyses of the Roman vessels of Caska, island of Pag, Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radić Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; P. Pomey; P. Poveda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open sea, closed sea: local and inter-regional traditions in shipbuilding proceedings of the fifteenth International symposium on boat and ship archaeology (ISBSA 15), Marseilles, [22-27 October] 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, CNRS éditions, pp.251-256, 2021, Archaeonautica, 978-2-271-12972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport du poisson vivant entre les îles et le continent : les bateaux viviers des îles de San Pietro et de Ponza (Latium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites îles de Méditerranée occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaussen, pp.320-321, 2021, 978-2-356981-85-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03390212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lađa ravnog dna s teretom opeka u rijeci Kupi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-35, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épave de la baie de Parzine, Île d’ilovik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Miholjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique de Zagreb ; Institut Français, pp.25-27, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report on the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy, Dating to the Late 2nd Century BCE and the Late 2nd-Late 3rd Century CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Demestica; L. Blue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean I: Studies in Maritime Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestonepress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-74, 2021, 978-90-8890-945-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03026275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d'archéologie navale en Istrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique de Zagreb ; Institut français, pp.23-24, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of three decades of dendrochronology applied to ancient Mediterranean shipwrecks in southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; P. Pomey; P. Poveda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open sea, closed sea: local and inter-regional traditions in shipbuilding proceedings of the fifteenth International symposium on boat and ship archaeology (ISBSA 15), Marseilles, [22-27 October] 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, CNRS éditions, pp.245-250, 2021, Archaeonautica, 978-2-271-12972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hull structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološkom muzeju Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-87, 2020, Monografije i katalozi, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital photogrammetry of the site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-59, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy analysis of the evolution of the Portus to Ostia Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmilla Lebrun-Nesteroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Arnoldus Huyzendveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Keay; M. Millet; K. Strutt; P. Germoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Isola Sacra Survey: Ostia, Portus and the port system of Imperial Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute for Archaeological Research-University of Cambridge, pp.123-139, 2020, 9781902937908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-103, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La costruzione navale nel Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Federico II. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terracqueo. Catalogo della mostra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-161, 2020, 978-88-96729-41-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-127, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navi e vita di bordo nel Mediterraneo in età greco-romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Fozzati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassa meraviglie sommerse dal Mediterraneo SAGGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa : Museo Archeologico Nazionale Napoli, pp.227-231, 2020, 978-88-918-2855-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zambratija boat in the context of ancient Mediterranean sewn-boat traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-178, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti del porto antico di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Fozzati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassa meraviglie sommerse dal Mediterraneo SAGGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa : Museo archeologico Nazionale Napoli, pp.79-82, 2020, 978-88-918-2855-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isola Sacra shipwreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Keay; M. Millet; K. Strutt; P. Germoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Isola Sacra Survey: Ostia, Portus and the port system of Imperial Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute for Archaeological Research-University of Cambridge, pp.139-145, 2020, 9781902937908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-121, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Shipwrecks from the Ancient Harbour of Naples = Nuovi relitti dagli scavi del porto antico di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giampaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Carsana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Davidde Petriaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Asta; G. Caniato; D. Gnola; S. Medas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del 3° Convegno Nazionale di Archeologia e Storia Navale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Libreria universitaria edizioni, pp.29-40, 2019, Navis, Rassegna di studi di archeologia, etnologia e storia navale, 8833591301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hull structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Radic Rossi; G. Boetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKOŠTANE VELI SKOLI - Kasnoantički brodolom u geološko-geografskom i kulturnopovijesnom kontekstu / The Late Roman shipwreck in its geological-geographic and culturalhistorical context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sveuciliste u Zadru; Institut za pomorsku bastinu ARS NAUTICA, pp.47-68, 2018, 987-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater research and analysis of the hull structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Radic Rossi; G. Boetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKOŠTANE VELI SKOLI - Kasnoantički brodolom u geološko-geografskom i kulturnopovijesnom kontekstu / The Late Roman shipwreck in its geological-geographic and culturalhistorical context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sveuciliste u Zadru; Institut za pomorsku bastinu ARS NAUTICA, pp.26-46, 2018, 987-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; E. Rieth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, CNRS éditions, pp.7-9, 2018, Archaeonautica, 978-2-271-12263-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoli A, un voilier abandonné dans le port de Neapolis à la fin du Ier siècle: architecture, fonction, restitution et espace de navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; E. Rieth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De re Navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, CNRS éditions, pp.19-56, 2018, Archaeonautica, 978-2-271-12263-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija: la nave cucita più antica del Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Auriemma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nel mare dell'intimità. L'archeologia subacquea racconta l’Adriatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gangemi, 2017, 9788849235609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analiza drva / Wood analysis / Lo studio del legno / Etudes du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhac; G. Boetto; M. Uhac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.60-65, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewn Ships from Istria (Croatia): the shipwrecks of Zambratija and Pula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Litwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and beyond. Change and continuity in shipbuilding. Proceedings of the fourteenth international symposium on boat and ship archaeology, Gdansk 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Maritime Museum, pp.189-198, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prva hipoteza rekonstrukcije forme trupa / The first hypothesis of the reconstruction of the hull shape / La prima ipotesi di ricostruzione delle forme dello scafo / Première hypothèse de restitution des formes de la coque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.54-59, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalna fotogrametrija i dokumentacija broda / Numerical photogrammetry and documentation of the boat / La fotogrammetria numerica e la documentazione del relitto / La photogrammétrie numérique et la documentation de l'épave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.50-53, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Roman shipwrecks from Isola Sacra (Rome, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerzy Gawronski; André van Holk; Joost Schokkenbroek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ships and Maritime landscapes. Proceedings of the Thirteenth International Symposium on Boat and Ship Archaeology, Amsterdam, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barkhuis, pp.260-266, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arhitektura broda / The hull remains of the boat / L'architettura dell'imbarcazione / L'architecture du bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.34-47, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High chrono-stratigraphical resolution of the harbour sequence of Ostia: palaeo-depth of the basin, ship draught and dredging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tyler V. Franconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Landscapes in the Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Roman Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-84, 2017, JRA. Supplementary Series, 9780991373086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il relitto di Zambratija, Croazia (XII-X sec. a. C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.C. Morozzo Della Rocca; F. Tiboni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura navale e marittima transire mare : atti del 2° convegno nazionale 22-23 settembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GoWare, pp.215-220, 2017, 9788867979004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from the bay of Caska (Island of Pag, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Litwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and beyond. Change and continuity in shipbuilding. Proceedings of the fourteenth international symposium on boat and ship archaeology, Gdansk 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Maritime Museum, pp.279-288, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;grandi horrea&amp;quot; d'Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Marin; C. Virlouvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepôts et trafics annonaires en Méditerranée : Antiquité-Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 322, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-226, 2016, Collection de l'Ecole française de Rome, 978-2-7283-1188-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portus, Ostia and Rome: a transport zone in maritime/land interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Höghammar; B. Alroth; A. Lindhagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Ports. The Geography of Connections, International Conference at the Department of Archaeology and Ancient History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, pp.269-287, 2016, BOREAS. Uppsala Studies in Ancient Mediterranean and Near Eastern Civilizations, 978-91-554-9609-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liburnie méridionale et la Dalmatie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morana Čaušević Bully; Francis Tassaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquileia – Salona –Apollonia : Putevima Jadrana od 2. St. Pr. Kr. Do početaka srednjeg vijeka = un itinéraire adriatique du début du IIe s. av. J.-C. au début du Moyen âge, catalogue de l'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arheološki muzej u Zagrebu, Ecole française de Rome, pp.123-135, 2015, 9782728311675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01474505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I resti animali di età romana rinvenuti in livelli del II-III secolo d. C. a Isola Sacra (Fiumicino)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tagliacozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Convegno Nazionale di Archeozoologia (AIAZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (2), pp.105-108, 2015, Annali dell’Università di Ferrara Museologia Scientifica e Naturalistica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 3.3 Timbers from the Nemi Ships in the American Academy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bonfante; H. Nagy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Collection of Antiquities of the American Academy in Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XI, University of Michigan Press, pp.83-84, 2015, Memoirs of the American Academy in Rome, Supplementary, 978-0-472-11989-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01474448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fragments de bateaux découverts au quartier de Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Iulii et la mer. Catalogue de l'exposition, 20 septembre - 31 octobre 2014, espace culturel Paul Vernet, Fréjus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, impr. Forum, pp.19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chaland de Lipe (Ljubljana, Slovénie) et la tradition de construction « sur sole » de l’Europe sud-orientale : quelles influences méditerranéennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIulia Boetto; Patrice Pomey; André Tchernia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batellerie gallo-romaine. Pratiques régionales et influences maritimes méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Errance/Centre Camille Jullian, 2011, Bibliothèque d’archéologie méditerranéenne et africaine, 978-2877724777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.156-159, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.134-142, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.143-147, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.152-155, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.148-151, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les navires de Fiumicino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Descœudres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostia : port et porte de la Rome antique, catalogue de l'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art et d’histoire-Georg Editeur, pp.121-130, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriboats – Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre Camille Jullian (UMR 7299). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03976155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2021 et opérations prévues en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2021, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2020 et opérations projetées en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2020, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dubesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the current state of conservation of the Punic Ship of Marsala and guidelines for its restoration and new display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Honor Frost Foundation. 2019, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2019 et opérations projetées en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2019, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port d’Antipolis, tome I. La fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dubesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03561586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2018 et opérations projetées en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2018, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2017 et opérations projetées en 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2017, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2016, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS - Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2015, 193 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhodes 4 shipwreck: final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Baika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Technological Education Institute of Athens. 2015, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulon, Besagne-Dutasta, etude en vue d'une publication, rapport final, PCR 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPAM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Université de Zadar; Musée archéologique d'Istrie. 2014, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zakynthos shipwreck: final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Technological Education Institute of Athens. 2013, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Baika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2012, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2011, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2010, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient harbours of Dalmatia and the reuse of ships in harbour construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Besset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02285027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giulia Boetto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zambratija prehistoric swen boat: recovery and new observations concerning the boat's structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55/2024, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05425675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réemploi et recyclage des épaves dans la construction navale méditerranéenne antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeonautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05426557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bateaux cousus et traditions de construction navale en adriatique nord-orientale entre la fin de l'âge du bronze et l'antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/1 (77), pp.156-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets en bois découverts dans le port de Telo MartIus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeonautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance of the ballast stones from the Roman Republican ship Ilovik-Paržine 1: A hypothesis about its place of construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Margerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104580. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de bateaux recyclés à Naples entre le Ier et le début du Ve siècle apr. J.-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeonautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent discovery of an early 1st-century BC sewn boat in Istria (Croatia): the Poreč 1 wreck from the harbour of Parentium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Benčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domìnguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (2), pp.312-331. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2023.2286998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire maritime de l’Adriatique révélée par l’archéologie sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, juillet, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeology of ancient Adriatic ships: The Pula shipwrecks (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couillebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104197. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hellenistic Shipwreck of Phanagoria (Taman Peninsula, Black Sea, Russia): A Small Military Vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2022.2049165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Antique wreck of Debeljak cove (Cape Kamenjak, Premantura, Istria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021 (52), pp.155-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey 15 August 1943–7 March 2021. A Life Spent Sailing Ancient Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (1), pp.217-219. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2021.1943949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: L’épave EP1-Épagnette (Somme) : un bateau de navigation fluviale du milieu du XVIIIe siècle et son espace de navigation, Revue archéologique de Picardie, numéro spécial 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2021.1987718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03429761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tchernia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (2), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arch.212.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth: Pour une histoire de l’archéologie navale. Les bateaux et l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maritime Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.507-508. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11457-020-09261-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman Scuttled Ships and Harbour Structures of Caska, Pag Island, Croatia in their Cultural and Historical Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radić Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (2), pp.263-290. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1095-9270.12428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987373v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phortia. Le tonnage des navires de commerce en Méditerrénée du VIIIe siècle av. l'è. chr. au VIIe siècle de l'è. chr. Emmanuel Nantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (2), pp.212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial variability of rates of sea-level rise in the ancient harbour of Naples (Italy, western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Russo Ermolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ruello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.284-298. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2019.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02357469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des navires romains en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 590, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03086741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie navale en Croatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Mediterranean Sewn-Boat Traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.5-51. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1095-9270.12337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02059329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d’archéologie navale en Adriatique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, novembre-décembre, pp.1401-1422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Cérino Christophe, L’Hour Michel, Rieth Éric (dir.), Archéologie sous-marine. Pratiques, patrimoine, médiation (coll. Archéologie & Culture), Rennes, PUR, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie du bassin portuaire d'Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LES PORTS DANS L'ESPACE MÉDITERRANÉEN ANTIQUE, 44, pp.305-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotany in Italian ancient Roman harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Allevato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218, pp.217 - 230. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la photogrammétrie en archéologie navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les nouveaux enjeux de l'archéologie sous-marine, 21, pp.127-156. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/PNWW6034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au large de la Dalmatie. Nouvelles recherches d'archéologie navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Camille Jullian et l'archéologie navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeology confirms location of the ancient harbour basin of Ostia (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.389-398. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie navale en Croatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La batellerie portuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navires de l'âge du Bronze à l'époque romaine en Istrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostie et l’embouchure du Tibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Arnoldus-Huyzendveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Roman sea-level changes on Pag Island (Adriatic Sea): Dating Croatia's “enigmatic” coastal notch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 221, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Post Medieval Gravellona Toce Boat: an inland watercraft from north-west Italy assembled using locked dowels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tiboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.389-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution de Napoli C. Un navire romain à tableau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une épave romaine dans le port d'Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia Maritima Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port antique d’Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portus altitudes de structures archéologiques par rapport au niveau marin antique (Secteur : Magazzini di Traiano et Darsena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (1), pp.288 - 294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of (S.) Keay, M. Millet, (L.) Paroli, and (K.) Strutt ‘Portus. An Archaeological Survey of the Port of Imperial Rome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Baika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61, pp.614-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-wood analysis at the Neapolis harbour site (1st-3rd century AD, Southern Italy) and its archaeobotanical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Allevato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Russo Ermolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Di Pasquale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.2365-2375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing navigation in the northern Adriatic through the discovery of shipwrecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Connections and their Influence on Ancient Sea Trade: Object, People, Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trèves, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04545165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija boat, recovery and presentation project (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth International Symposium on Boat &amp; Ship Archaeology (ISBSA 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zazzaro, Chiara; Davidde Petriaggi, Barbara, Oct 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épave Poreč 1 (Istrie, début du Ier siècle av. J.-C.) : des nouvelles données pour la définition d'un type de barque cousue de tradition istro-liburnienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie nautique. Moyens de transport par eau, aménagements de l’espace littoral et du milieu fluvial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaMOP, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A photogrammetry of the past: a time to observe and a time to record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soubias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHA 2023 Conference on Historical and Underwater Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for Historical Archaeology; NOVA University of Lisbon, Jan 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of extraction of ancient shipwrecks in France, Italy and Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunión Internacional de Expertos sobre la extracción y conservación del pecio Mazarrón 2 / International Experts’ Meeting on the extraction and conservation of the wreck Mazarrón 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARQVA Museum; Ministry of Culture and Sport Spain, May 2022, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session: Shipwrecks and Shipbuilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean II Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Malta; Honor Frost Foundation, Nov 2022, La Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman port of Parentium (Poreč/Parenzo, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Benčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of Mediterranean Harbour &amp; Coastal Archaeology Harbour Cities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bateaux et entrepôts à « dolia » à l'époque romaine : problèmes de chronologie et d'évolution du transport maritime en vrac. Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions de construction navale dans le nord de l’Adriatique dans l’Antiquité tardive : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Workshop, L’Adriatique entre Antiquité tardive et haut Moyen Âge : espace d’échange d’idées et de formes = The Adriatic between Late Antiquity and Early Middle Ages: Space of Transfer of Ideas and Forms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté; University of Zagreb, Oct 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épave de Phanagoria, mer Noire (Russie) : un navire de guerre d’époque hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Archéologie nautique. Moyens de transport par eau, aménagements de l’espace littoral et du milieu fluvial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1- Panthéon Sorbonne, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harbour and Working Boats of Ancient Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual BSR G.E. Rickman Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital reconstruction hypothesis of the Roman-era fluvial barge from Kamensko, Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Recent Research in Nautical Archaeology at the Centre Camille Jullian, Aix-en-Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Years of Nautical Archaeology and the IJNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Nautical Archaeology, Nov 2021, Portsmouth (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuove ricerche d'archeologia navale nell'Adriatico nord-orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Rassegna Internazionale di Archeologie subacquea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parco archeologico di Naxos; Soprintendenza del Mare, Oct 2021, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewn boat from Poreč, Istria (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Benčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some consideration about the Future of the Punic Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop / Convegno Internazionale : The Punic Ship of Lilybaeum-Marsala, Fifty Years On / La Nave Punica di Lilibeo-Marsala, A Cinquant’anni Dalla Scoperta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo Regionale Lilibeo Baglio Anselmi, Marsala; Honor Frost Foundation, Oct 2021, Marsala, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Hellenistic shipwreck from the Bay of Paržine, Island of Ilovik (Kvarner, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Miholjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavle Dugonjić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Camille-Jullian et la mer : 50 ans de recherches en archéologie maritime et navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire interdisciplinaire : Le rapport à la submersion des sociétés littorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS "Histoire et science de la mer", May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architettura navale antica: recenti casi di studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2021, Simposio Internazionale di Archeologia Subacquea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Davidde, Dec 2021, Taranto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03501273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria. New data for the reconstruction of the ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traditions de &amp;quot;bateaux cousus&amp;quot; en Adriatique de la fin de âge du Bronze à l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'association ArchéoNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis du Laténium et de l'archéologie neuchâteloise, Feb 2020, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimski riečni brod iz rijeke Kupe u Kamenskom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheološke istraživanja u Sisačko</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gradski muzej Sisak, Oct 2020, Sisak, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ships and harbors in Dalmatia: the case of Caska, island of Pag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalmatia and the Ancient Mediterranean: 50 years after John Wilkes's "Dalmatia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Bertrand; E. Botte, Nov 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I’ll sew you a ship. Adriatic « sewn » boats from Prehistory to Late Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheologija jadranske plovidbe i brodogradnje. Ciklus javnih doga đ anja u sklopu projekta Adrias, Archaeology of Adriatic Shipbuilding and Seafaring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie navale à l’ère du virtuel : évolution des outils et des problématiques de recherche dans l’étude des navires antiques de Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel et le virtuel. 144e Congrès du Comité des travaux historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kupa River in antiquity: A preliminary reconstruction of a fluvial landscape and its navigation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River valleys, river vessels, river harbours. Records from Antiquities and Medieval times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Kröger, Feb 2018, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti dell'Isola Sacra: tra scavo, restauro e musealizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épave au musée : étude, conservation, restauration et exposition des navires antiques en Italie et en Europe / Dal relitto al museo: studio, conservazione, restauro e esposizione di navi antiche in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Barbara Davidde Petriaggi, Mar 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti del porto antico di Napoli: scavo, recupero e risultati degli scavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giampaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Carsana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épave au musée : étude, conservation, restauration et exposition des navires antiques en Italie et en Europe / Dal relitto al museo: studio, conservazione, restauro e esposizione di navi antiche in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Barbara Davidde Petriaggi, Mar 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Three Decades of Dendrochronology Applied to Ancient Mediterranean Shipwrecks in SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Intemational Symposium on Boat and Ship Archaeology -ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late antique shipwreck of Debeljak, Croatia: preliminary observations on the ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrology and Dendrochronology of Ancient Shipwrecks from Caska (Pag Island, Croatia): New Data for the Definition of Adriatic Shipbuilding Traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Centre Camille Jullian: Fifty Years of Maritime and Nautical Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti e il museo delle navi di Fiumicino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Sebastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Collettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Borghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épave au musée : étude, conservation, restauration et exposition des navires antiques en Italie et en Europe / Dal relitto al museo: studio, conservazione, restauro e esposizione di navi antiche in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Barbara Davidde Petriaggi, Mar 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sans mortier (bateaux remployés, bois et pierres) : le cas de la Dalmatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque Historique de Fréjus : Les ports dans l’espace méditerranéen antique. Fréjus et les ports maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Excoffon; M.B. Carre, Nov 2018, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roman Barge from the River Kupa at Kamensko, Croatia: Evidence of a Regional Shipbuilding Tradition of the Danube River Basin in Southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie maritime : naissance et développements d'une discipline scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Centre national de la recherche en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRA, Nov 2018, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ships of the ancient harbor in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Museum Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pula, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d'archéologie navale en Croatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DRASSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svjedočanstvo navigacije rijekom Kupom u rimsko roba : brod natovaren ciglama iz Kamenskog, Karlovac / Un témoignage de la navigation sur la Kupa à l’époque romaine : le chaland chargé de briques de Kamensko, Karlovac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conferences Musée archéologique de Zagreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zagreb, Croatie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Study of the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Honor Frost Foundation, Oct 2017, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working boats of the ancient harbours of Rome and Naples, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ships, boats and harbours in the ancient Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Nautica Seafaring through the Ages - Summer School on Nautical Heritage of the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Boetto; I. Radic Rossi, Jun 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Près aux Pêcheurs, Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman River Barge from Kupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Archaeological Colloquium - Roman Ceramic and Glass Manufactures. Production and Trade in the Adriatic region and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Crikvenica, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svjedočanstvo o plovidbi Kupom tijekom rimskog razdoblja: brod s teretom opeka iz Kamenskog kod Karlovcac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress Aquatika Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Karlovac, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de propulsion et de gréement des fouilles du port antique de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d’archéologie navale en Adriatique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l’Académie des Inscriptions et Belles-Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from the harbour of Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferences of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, College Station, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data for the Study of the Ancient Shipbuilding Traditions in the Adriatic Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Alexandria International Conference on Maritime and Underwater Archaeology Celebrating the 20th Anniversary of the Central Department of Underwater Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDUA, Oct 2016, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submerged coastal structures of the ancient settlement in the bay of Caska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Grisonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Underwater Archaeology (IKUWA6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Fremantle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostia antica e la foce del Tevere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialoghi sull’Archeologia della Magna Grecia e del Mediterraneo "Grandi storie e archeologia / Il Mediterraneo antico tra conflitti ed integrazione"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sewn boat of Zambratija (XII-X century BCE, Istria, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Convegno nazionale Cultura navale e marittima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi relitti dal porto antico di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaola Daniela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsana Vittoria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Davidde Petriaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Convegno Nazionale di Archeologia, Storia e Etnologia Navale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTIAEN, Apr 2016, Cesenatico, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie du bassin portuaire d’Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l'espace Méditerranéen antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.305-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01474386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutiles naves in Istria: preliminary results from the study of the ship finds from Zambratija and Pula (Istria County, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond. Change and continuity in shipbuilding. Fourteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Litwin, Sep 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from the bay of Caska (Island of Pag, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond. Change and continuity in shipbuilding. Fourteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Litwin, Sep 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working boats of the port of Rome : the Fiumicino and Isola Sacra Shipwrecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigabilité de l’embouchure du delta du Tibre à Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il ruolo delle vie d’acqua per la circolazione delle merci e degli uomini nelle regioni dei delta e delle foci urbanizzate: Guadalquivir, Nilo, Rodano, Tevere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shipwrecks to sailing ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BTS - Breaking the Surface 2015 - 7th Int. Interdisciplinary field Workshop of Marine Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Biograd, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminarni rezultati istraživanja nalaza broda u Zambratiji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheološke spoznaje na području Grada Umaga u posljednjih 20 godina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Umag, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ships in the Greco-Roman harbor of Neapolis (Naples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipbuilding traditions in Adriatic from Bronze Age to Roman time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissa antiqua – Rezultati istraživanja u podmorju i priobalju uvale Caske na otoku Pagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquitatis Sollemnia Antidoron Mate Suić. International Scientific Conference on the 100th anniversary of the birth of Mate Suic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb-Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nautical Archaeology at the Centre Camille Jullian and the Master of Maritime and Coastal Archaeology (MoMArch) at the Aix Marseille University (Aix-en-Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coastal landscape of Neapolis: the excavation of the ancient harbor and of the shipwrecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNONA 2015. 1st International Student Conference on Underwater Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Roman shipwrecks from Isola Sacra (Rome, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond. Change and continuity in shipbuilding. Fourteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Litwin, 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie maritime, archéologie navale et dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCADE 2014. Approche diachronique et regards croisés : archéologie, dendrochronologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navires et construction navale sur la côte adriatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Musée Henri Prades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Henri Prades, Apr 2014, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping in the ports of Rome and Naples (Italy): highlights on working boats under the Roman empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mers Ottomanes / Ottoman Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEA, Institut Français d'Études Anatoliennes, Feb 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironemental Evidences for the Location and the Characteristics of the Harbour Basin of Ostia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno internazionale – Ostia Antica. Nuovi studi e confronto delle ricerche nei quartieri occidentali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épave de l’âge du Bronze de Zambratija (Istrie, Croatie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale d’Etude « Archéologie des premières navigations maritimes. Regards croisés en Méditerranée occidentale et Manche/mer du Nord »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Lehoerf, Mar 2014, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les embarcations des ports d'Ostie et de Naples : nouvelles études et découvertes récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Archéologies et sociétés de l'Italie (Antiquité et Moyen Âge)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AOROC, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of wood used in the construction of the two horeiae-type vessels Toulon 1 and 2 (1st century AD, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nicosia, Cyprus. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2013 Investigation of the Harbour of the Roman Colony Pula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nicosia, Cyprus. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalazi rimskih šivanih brodova u Puli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rezultati arheoloških istraživanja na prostoru šibensko-knibske županuje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sibenik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from Cissa (Island of Pag, Croatia) in their cultural and historical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond, Change and Continuity in shipbuilding, 14th International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gdansk, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološka istraživanja prapovijesnog broda iz Zambratije</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rezultati arheoloških istraživanja na prostoru šibensko-knibske županuje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sibenik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulon, Telo Martius : une agglomération portuaire romaine de la cité d’Arles. Les fouilles, le mobilier, les épaves (recherches 1978-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, 31, pp.436, 2022, Archéologies méditerranéennes. BiAMA, Botte, Emmanuel; Boetto, Giulia, 9791032003756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum, Arles, 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.426, 2021, Monographies Instrumentum, Michel Feugère, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija. Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ida Koncani Uhač; Giulia Boetto; Marko Uhač. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 20, pp.246, 2018, Archaeonautica, Marie-Brigitte Carre, 978-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAKOŠTANE VELI ŠKOLJ. The Late Roman shipwreck in its geological-geographic and cultural-historical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Zadar; Institut za pomorsku baštinu ARS NAUTICA, 1, pp.250, 2018, Archaeology of Adriatic Shipbuilding and Seafaring, 978-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeological Museum of Istria, Katalog (85), 2017, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batellerie Gallo-Romaine. Pratiques régionales et influences maritimes méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tchernia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance-Centre Camille Jullian, 9, pp.191, 2011, Bibliothèque d'Archéologie Méditerranéenne et Africaine, 978-2-87772-477-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts technologiques en architecture navale méditerranéenne de l’Antiquité aux temps modernes : identité technique et identité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofra Barkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Damianidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français d’études anatoliennes, 2010, 978-2-9060-5397-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nave sorella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caruso, Enrico; Griffo, Maria Grazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lilibeo e il Mare. Il Museo archeologico regionale di Marsala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regione siciliana, Assessorato dei beni culturali et dell'identità siciliana, pp.119-121, 2024, 978-88-6164-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barche e navi antiche dell’adriatico: nuove ricerche d’archeologia navale in Istria e Dalmazia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tigano, Gabriella; Li Vigni, Valeria; Vanaria, Maria Grazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della XVII Rassegna di archeologia subacquea. 7-9 Ottobre 2021 Giardini Naxos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quasar, pp.47-52, 2024, 978-88-5491-456-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementi strutturali e metalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caruso, Enrico; Griffo, Maria Grazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lilibeo e il Mare. Il Museo archeologico regionale di Marsala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regione siciliana, Assessorato dei beni culturali e dell'identità siciliana, pp.94-98, 2024, 987-88-6164-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital reconstruction hypothesis of the Roman‐era fluvial barge from Kamensko, Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, pp.299-307, 2024, 978-953-331-520-1. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15291/9789533315201.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman Republican wreck Ilovik–Paržine 1, island of Ilovik (Croatia): preliminary report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Miholjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavle Dugonjić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, pp.225-233, 2024, 978-953-331-520-1. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15291/9789533315201.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par analyse chimique des enduits organiques de la coque du bateau cousu préromain Poreč 1 (Croatie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couillebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krnić, Ana-Marija; Krleža-Lovrić, Palmira; Lovrić, Filip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Adriatique entre Antiquité tardive et haut Moyen Âge : espace d'échange d'idées et de modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-79, 2024, Institut des Sciences et Techniques de l'Antiquité, 978-2-38549-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and Innovation in Shipbuilding in the North Adriatic between Late Antiquity and the Early Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krnić, Ana-Marija; Krleža-Lovrić, Palmira; Lovrić, Filip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adriatique entre Antiquité tardive et haut Moyen Âge : espace d’échange d’idées et de modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1643, Presses universitaires de Franche-Comté, pp.17-55, 2024, Collection Institut des Sciences et Techniques de l'Antiquité, 978-2-38549-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria: New data for the reconstruction of the ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, pp.289-297, 2024, 978-953-331-520-1. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15291/9789533315201.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scuttling of ships to build roman ports. The examples of Caska and Trstenik archaeological sites (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radić Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Urteaga, Mertxe; Pizzo, Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Mare. Emplazamiento, infraestructuras y organización de los puertos romanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, L'Erma di Bretschneider, pp.625-634, 2023, Hispania Antigua. Arqueológica, 978-88-913-3270-7. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48255/9788891332714.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of extraction of ancient shipwrecks in France, Italy and Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Arcos García; Rocío Castillo Belinchón; Celia Cantero Escribano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de la Reunión Internacional de Expertos sobre la extracción y conservación del pecio Mazarrón 2 = Proceedings of the International Experts’ Meeting on the extraction and conservation of the wreck Mazarrón 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministerio de Cultura, pp.156-165, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04546278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La navigation sur le Tibre et le halage vers Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Sebastiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Marty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'un port à l'autre : Voyage en Méditerranée romaine entre Arles et Rome = Da un porto all'altro: Viaggio nel Mediterraneo romano tra Arles e Roma : [Musée départemental Arles antique (Arles, France), 2 avril-29 mai 2022 et Museo delle Navi (Fiumicino, Italie)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole Aix-Marseille Provence / Territoire Istres Ouest Provence, pp.123-125, 2022, 978-2-9522229-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épaves du port antique de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Brun; Michel Pasqualini; Giulia Boetto; Emmanuel Botte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toulon (Telo Martius), une agglomération portuaire romaine de la cité d'Arles. Les fouilles, le mobilier, les épaves (recherches 1978-1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologies méditerranéennes. BiAMA (31), Presses Universitaires de Provence, pp.307-372, 2022, 979-10-320-0375-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les navires du musée de Fiumicino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Sebastiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Marty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'un port à l'autre = Da un porto all'altro : Voyage en Méditerranée romaine entre Arles et Rome = Viaggio nel Mediterraneo romano tra Arles e Roma : [Musée départemental Arles antique (Arles, France), 2 avril-29 mai 2022 et Museo delle Navi (Fiumicino, Italie)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole Aix Marseille Provence, Territoire Istres Ouest Provence, pp.113-118, 2022, 978-2-9522229-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois employé dans la construction des embarcations de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Brun; Michel Pasqualini; Giulia Boetto; Emmanuel Botte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toulon (Telo Martius), une agglomération portuaire romaine de la cité d'Arles. Les fouilles, le mobilier, les épaves (recherches 1978-1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, Presses Universitaires de Provence, pp.372-387, 2022, Archéologies méditerranéennes. BIAMA, 979-10-320-0375-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Pré-aux-pêcheurs à Antibes (F, 06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l`Antiquité et au Moyen Âge : mobiliers d`équipement et d`entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum. Arles (FR, Bouches-du-Rhône), les 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-340, 2021, Monographie Instrumentum, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sans mortier (bateaux remployés, bois et pierre). Le site de Caska sur l’île de Pag (Croatie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.B. Carre; P. Excoffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l’espace méditerranéen antique. Fréjus et les ports maritimes [actes du 12e Colloque historique de Fréjus, 16-17 novembre 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Presses Universitaires de Provence, pp.23-40, 2021, Archéologies méditerranéennes. BiAMA, 9791032003480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roman Barge from the Kupa River at Kamensko, Croatia: Evidence of a Regional Shipbuilding Tradition of the Danube River Basin in Southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; P. Pomey; P. Poveda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open sea, closed sea: local and inter-regional traditions in shipbuilding proceedings of the fifteenth International symposium on boat and ship archaeology (ISBSA 15), Marseilles, [22-27 October] 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, CNRS éditions, pp.115-121, 2021, Archaeonautica, 978-2-271-12972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épaves et les structures portuaires de Caska, Île de Pag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique de Zagreb ; Institut Français, pp.29-31, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the wood analyses of the Roman vessels of Caska, island of Pag, Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radić Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; P. Pomey; P. Poveda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open sea, closed sea: local and inter-regional traditions in shipbuilding proceedings of the fifteenth International symposium on boat and ship archaeology (ISBSA 15), Marseilles, [22-27 October] 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, CNRS éditions, pp.251-256, 2021, Archaeonautica, 978-2-271-12972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport du poisson vivant entre les îles et le continent : les bateaux viviers des îles de San Pietro et de Ponza (Latium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites îles de Méditerranée occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaussen, pp.320-321, 2021, 978-2-356981-85-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03390212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lađa ravnog dna s teretom opeka u rijeci Kupi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-35, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épave de la baie de Parzine, Île d’ilovik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Miholjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique de Zagreb ; Institut Français, pp.25-27, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report on the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy, Dating to the Late 2nd Century BCE and the Late 2nd-Late 3rd Century CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Demestica; L. Blue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean I: Studies in Maritime Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestonepress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-74, 2021, 978-90-8890-945-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03026275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d'archéologie navale en Istrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique de Zagreb ; Institut français, pp.23-24, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of three decades of dendrochronology applied to ancient Mediterranean shipwrecks in southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; P. Pomey; P. Poveda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open sea, closed sea: local and inter-regional traditions in shipbuilding proceedings of the fifteenth International symposium on boat and ship archaeology (ISBSA 15), Marseilles, [22-27 October] 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, CNRS éditions, pp.245-250, 2021, Archaeonautica, 978-2-271-12972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hull structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološkom muzeju Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-87, 2020, Monografije i katalozi, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital photogrammetry of the site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-59, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy analysis of the evolution of the Portus to Ostia Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmilla Lebrun-Nesteroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Arnoldus Huyzendveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Keay; M. Millet; K. Strutt; P. Germoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Isola Sacra Survey: Ostia, Portus and the port system of Imperial Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute for Archaeological Research-University of Cambridge, pp.123-139, 2020, 9781902937908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-103, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-127, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La costruzione navale nel Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Federico II. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terracqueo. Catalogo della mostra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-161, 2020, 978-88-96729-41-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navi e vita di bordo nel Mediterraneo in età greco-romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Fozzati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassa meraviglie sommerse dal Mediterraneo SAGGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa : Museo Archeologico Nazionale Napoli, pp.227-231, 2020, 978-88-918-2855-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zambratija boat in the context of ancient Mediterranean sewn-boat traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-178, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti del porto antico di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Fozzati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassa meraviglie sommerse dal Mediterraneo SAGGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa : Museo archeologico Nazionale Napoli, pp.79-82, 2020, 978-88-918-2855-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-121, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isola Sacra shipwreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Keay; M. Millet; K. Strutt; P. Germoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Isola Sacra Survey: Ostia, Portus and the port system of Imperial Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute for Archaeological Research-University of Cambridge, pp.139-145, 2020, 9781902937908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Shipwrecks from the Ancient Harbour of Naples = Nuovi relitti dagli scavi del porto antico di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giampaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Carsana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Davidde Petriaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Asta; G. Caniato; D. Gnola; S. Medas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del 3° Convegno Nazionale di Archeologia e Storia Navale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Libreria universitaria edizioni, pp.29-40, 2019, Navis, Rassegna di studi di archeologia, etnologia e storia navale, 8833591301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hull structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Radic Rossi; G. Boetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKOŠTANE VELI SKOLI - Kasnoantički brodolom u geološko-geografskom i kulturnopovijesnom kontekstu / The Late Roman shipwreck in its geological-geographic and culturalhistorical context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sveuciliste u Zadru; Institut za pomorsku bastinu ARS NAUTICA, pp.47-68, 2018, 987-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater research and analysis of the hull structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Radic Rossi; G. Boetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKOŠTANE VELI SKOLI - Kasnoantički brodolom u geološko-geografskom i kulturnopovijesnom kontekstu / The Late Roman shipwreck in its geological-geographic and culturalhistorical context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sveuciliste u Zadru; Institut za pomorsku bastinu ARS NAUTICA, pp.26-46, 2018, 987-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; E. Rieth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, CNRS éditions, pp.7-9, 2018, Archaeonautica, 978-2-271-12263-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoli A, un voilier abandonné dans le port de Neapolis à la fin du Ier siècle: architecture, fonction, restitution et espace de navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; E. Rieth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De re Navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, CNRS éditions, pp.19-56, 2018, Archaeonautica, 978-2-271-12263-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analiza drva / Wood analysis / Lo studio del legno / Etudes du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhac; G. Boetto; M. Uhac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.60-65, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija: la nave cucita più antica del Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Auriemma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nel mare dell'intimità. L'archeologia subacquea racconta l’Adriatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gangemi, 2017, 9788849235609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewn Ships from Istria (Croatia): the shipwrecks of Zambratija and Pula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Litwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and beyond. Change and continuity in shipbuilding. Proceedings of the fourteenth international symposium on boat and ship archaeology, Gdansk 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Maritime Museum, pp.189-198, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prva hipoteza rekonstrukcije forme trupa / The first hypothesis of the reconstruction of the hull shape / La prima ipotesi di ricostruzione delle forme dello scafo / Première hypothèse de restitution des formes de la coque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.54-59, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalna fotogrametrija i dokumentacija broda / Numerical photogrammetry and documentation of the boat / La fotogrammetria numerica e la documentazione del relitto / La photogrammétrie numérique et la documentation de l'épave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.50-53, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Roman shipwrecks from Isola Sacra (Rome, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerzy Gawronski; André van Holk; Joost Schokkenbroek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ships and Maritime landscapes. Proceedings of the Thirteenth International Symposium on Boat and Ship Archaeology, Amsterdam, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barkhuis, pp.260-266, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arhitektura broda / The hull remains of the boat / L'architettura dell'imbarcazione / L'architecture du bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.34-47, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il relitto di Zambratija, Croazia (XII-X sec. a. C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.C. Morozzo Della Rocca; F. Tiboni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura navale e marittima transire mare : atti del 2° convegno nazionale 22-23 settembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GoWare, pp.215-220, 2017, 9788867979004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High chrono-stratigraphical resolution of the harbour sequence of Ostia: palaeo-depth of the basin, ship draught and dredging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tyler V. Franconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Landscapes in the Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Roman Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-84, 2017, JRA. Supplementary Series, 9780991373086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from the bay of Caska (Island of Pag, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Litwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and beyond. Change and continuity in shipbuilding. Proceedings of the fourteenth international symposium on boat and ship archaeology, Gdansk 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Maritime Museum, pp.279-288, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;grandi horrea&amp;quot; d'Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Marin; C. Virlouvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepôts et trafics annonaires en Méditerranée : Antiquité-Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 322, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-226, 2016, Collection de l'Ecole française de Rome, 978-2-7283-1188-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portus, Ostia and Rome: a transport zone in maritime/land interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Höghammar; B. Alroth; A. Lindhagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Ports. The Geography of Connections, International Conference at the Department of Archaeology and Ancient History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, pp.269-287, 2016, BOREAS. Uppsala Studies in Ancient Mediterranean and Near Eastern Civilizations, 978-91-554-9609-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liburnie méridionale et la Dalmatie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morana Čaušević Bully; Francis Tassaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquileia – Salona –Apollonia : Putevima Jadrana od 2. St. Pr. Kr. Do početaka srednjeg vijeka = un itinéraire adriatique du début du IIe s. av. J.-C. au début du Moyen âge, catalogue de l'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arheološki muzej u Zagrebu, Ecole française de Rome, pp.123-135, 2015, 9782728311675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01474505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I resti animali di età romana rinvenuti in livelli del II-III secolo d. C. a Isola Sacra (Fiumicino)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tagliacozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Convegno Nazionale di Archeozoologia (AIAZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (2), pp.105-108, 2015, Annali dell’Università di Ferrara Museologia Scientifica e Naturalistica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 3.3 Timbers from the Nemi Ships in the American Academy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bonfante; H. Nagy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Collection of Antiquities of the American Academy in Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XI, University of Michigan Press, pp.83-84, 2015, Memoirs of the American Academy in Rome, Supplementary, 978-0-472-11989-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01474448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fragments de bateaux découverts au quartier de Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Iulii et la mer. Catalogue de l'exposition, 20 septembre - 31 octobre 2014, espace culturel Paul Vernet, Fréjus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, impr. Forum, pp.19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chaland de Lipe (Ljubljana, Slovénie) et la tradition de construction « sur sole » de l’Europe sud-orientale : quelles influences méditerranéennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIulia Boetto; Patrice Pomey; André Tchernia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batellerie gallo-romaine. Pratiques régionales et influences maritimes méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Errance/Centre Camille Jullian, 2011, Bibliothèque d’archéologie méditerranéenne et africaine, 978-2877724777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.156-159, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.134-142, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.143-147, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.152-155, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.148-151, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les navires de Fiumicino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Descœudres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostia : port et porte de la Rome antique, catalogue de l'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art et d’histoire-Georg Editeur, pp.121-130, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriboats – Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre Camille Jullian (UMR 7299). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03976155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2021 et opérations prévues en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2021, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2020 et opérations projetées en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2020, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dubesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the current state of conservation of the Punic Ship of Marsala and guidelines for its restoration and new display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Honor Frost Foundation. 2019, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2019 et opérations projetées en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2019, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port d’Antipolis, tome I. La fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dubesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03561586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2018 et opérations projetées en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2018, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2017 et opérations projetées en 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2017, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2016, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS - Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2015, 193 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhodes 4 shipwreck: final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Baika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Technological Education Institute of Athens. 2015, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulon, Besagne-Dutasta, etude en vue d'une publication, rapport final, PCR 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPAM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Université de Zadar; Musée archéologique d'Istrie. 2014, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zakynthos shipwreck: final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Technological Education Institute of Athens. 2013, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Baika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2012, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2011, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2010, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient harbours of Dalmatia and the reuse of ships in harbour construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Besset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02285027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margerel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zazzaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couillebault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Otto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Olkhovskiy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2022.2049165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2021.1943949" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2021.1987718" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchernia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.212.0219" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11457-020-09261-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987373v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radi&#263; Rossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12428" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Russo Ermolli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Di Donato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.60" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059329v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Allevato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bellini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertacchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2014.02.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49FX1PV1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PNWW6034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radic Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CPB49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTC23X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiboni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807677v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086201v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.299" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475222v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Pasquale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827541v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909413v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445421v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Zub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389049v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miholjek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Dugonji&#263;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447878v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447882v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978925v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Germoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ghelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giampaola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Carsana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981116v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992762v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992826v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978924v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Collettini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borghini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978910v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978915v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978885v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978901v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475612v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Batur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Grisonic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475596v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaola Daniela" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsana Vittoria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davidde Petriaggi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Di Giovanni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479491v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478525v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479481v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478575v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478648v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478534v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478633v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478627v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447899v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479495v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978873v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475452v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475436v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501304v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986132v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977638v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977636v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475095v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522925v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aguelo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Barkai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Damianidis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770852v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.35" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.27" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749466v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827648v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.34" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827337v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48255/9788891332714.49" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909455v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909234v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389008v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388924v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389037v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389042v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389031v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026275v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388945v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986179v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986303v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045743v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lebrun-Nesteroff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus Huyzendveld" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986258v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987367v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986252v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560705v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560708v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064720v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986188v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475505v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977639v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977642v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978872v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978871v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978870v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978868v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978867v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977595v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445308v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448247v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474505v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475043v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Fiore" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tagliacozzo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474448v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448031v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478709v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475325v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475286v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475291v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475302v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475297v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475254v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976155v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389046v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987381v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987378v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978907v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978908v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478806v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479468v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271828v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478787v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479471v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478775v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02285027v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Besset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margerel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zazzaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couillebault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Otto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Olkhovskiy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2022.2049165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2021.1943949" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2021.1987718" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchernia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.212.0219" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11457-020-09261-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987373v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radi&#263; Rossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12428" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Russo Ermolli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Di Donato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.60" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059329v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Allevato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bellini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertacchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2014.02.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49FX1PV1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PNWW6034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radic Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CPB49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTC23X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiboni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807677v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086201v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.299" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475222v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Pasquale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827541v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909413v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445421v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Zub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389049v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miholjek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Dugonji&#263;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447878v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447882v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978925v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Germoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ghelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giampaola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Carsana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981116v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992762v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992826v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978924v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Collettini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borghini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978910v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978915v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978885v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978901v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475612v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Batur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Grisonic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475596v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaola Daniela" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsana Vittoria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davidde Petriaggi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Di Giovanni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479491v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478525v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479481v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478575v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478648v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478627v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478534v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447899v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479495v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978873v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475452v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475436v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501304v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986132v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977638v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977636v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475095v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522925v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aguelo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Barkai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Damianidis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770852v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.35" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.27" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749466v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827648v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.34" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827337v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48255/9788891332714.49" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909455v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909234v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389008v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388924v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389037v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389042v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389031v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026275v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388945v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986179v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986303v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045743v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lebrun-Nesteroff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus Huyzendveld" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986258v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986252v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987367v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560705v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560708v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986188v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064720v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475505v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977639v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977642v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978871v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978872v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978870v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978868v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978867v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977595v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445308v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448247v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474505v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475043v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Fiore" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tagliacozzo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474448v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448031v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478709v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475325v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475286v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475291v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475302v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475297v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475254v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976155v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389046v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987381v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987378v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978907v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978908v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478806v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479468v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271828v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478787v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479471v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478775v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02285027v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Besset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>