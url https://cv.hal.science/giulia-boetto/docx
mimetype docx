--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giulia Boetto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zambratija prehistoric swen boat: recovery and new observations concerning the boat's structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55/2024, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05425675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réemploi et recyclage des épaves dans la construction navale méditerranéenne antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeonautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05426557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bateaux cousus et traditions de construction navale en adriatique nord-orientale entre la fin de l'âge du bronze et l'antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/1 (77), pp.156-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets en bois découverts dans le port de Telo MartIus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeonautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance of the ballast stones from the Roman Republican ship Ilovik-Paržine 1: A hypothesis about its place of construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Margerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104580. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de bateaux recyclés à Naples entre le Ier et le début du Ve siècle apr. J.-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeonautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent discovery of an early 1st-century BC sewn boat in Istria (Croatia): the Poreč 1 wreck from the harbour of Parentium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Benčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domìnguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (2), pp.312-331. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2023.2286998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire maritime de l’Adriatique révélée par l’archéologie sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, juillet, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeology of ancient Adriatic ships: The Pula shipwrecks (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couillebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104197. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hellenistic Shipwreck of Phanagoria (Taman Peninsula, Black Sea, Russia): A Small Military Vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2022.2049165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Antique wreck of Debeljak cove (Cape Kamenjak, Premantura, Istria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021 (52), pp.155-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey 15 August 1943–7 March 2021. A Life Spent Sailing Ancient Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (1), pp.217-219. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2021.1943949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: L’épave EP1-Épagnette (Somme) : un bateau de navigation fluviale du milieu du XVIIIe siècle et son espace de navigation, Revue archéologique de Picardie, numéro spécial 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2021.1987718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03429761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tchernia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (2), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arch.212.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth: Pour une histoire de l’archéologie navale. Les bateaux et l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maritime Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.507-508. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11457-020-09261-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman Scuttled Ships and Harbour Structures of Caska, Pag Island, Croatia in their Cultural and Historical Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radić Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (2), pp.263-290. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1095-9270.12428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987373v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phortia. Le tonnage des navires de commerce en Méditerrénée du VIIIe siècle av. l'è. chr. au VIIe siècle de l'è. chr. Emmanuel Nantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (2), pp.212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial variability of rates of sea-level rise in the ancient harbour of Naples (Italy, western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Russo Ermolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ruello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.284-298. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2019.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02357469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des navires romains en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 590, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03086741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie navale en Croatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Mediterranean Sewn-Boat Traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.5-51. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1095-9270.12337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02059329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d’archéologie navale en Adriatique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, novembre-décembre, pp.1401-1422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Cérino Christophe, L’Hour Michel, Rieth Éric (dir.), Archéologie sous-marine. Pratiques, patrimoine, médiation (coll. Archéologie & Culture), Rennes, PUR, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie du bassin portuaire d'Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LES PORTS DANS L'ESPACE MÉDITERRANÉEN ANTIQUE, 44, pp.305-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotany in Italian ancient Roman harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Allevato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218, pp.217 - 230. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la photogrammétrie en archéologie navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les nouveaux enjeux de l'archéologie sous-marine, 21, pp.127-156. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/PNWW6034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au large de la Dalmatie. Nouvelles recherches d'archéologie navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Camille Jullian et l'archéologie navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeology confirms location of the ancient harbour basin of Ostia (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.389-398. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie navale en Croatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La batellerie portuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navires de l'âge du Bronze à l'époque romaine en Istrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostie et l’embouchure du Tibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Arnoldus-Huyzendveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Roman sea-level changes on Pag Island (Adriatic Sea): Dating Croatia's “enigmatic” coastal notch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 221, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Post Medieval Gravellona Toce Boat: an inland watercraft from north-west Italy assembled using locked dowels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tiboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.389-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution de Napoli C. Un navire romain à tableau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une épave romaine dans le port d'Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia Maritima Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port antique d’Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portus altitudes de structures archéologiques par rapport au niveau marin antique (Secteur : Magazzini di Traiano et Darsena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (1), pp.288 - 294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of (S.) Keay, M. Millet, (L.) Paroli, and (K.) Strutt ‘Portus. An Archaeological Survey of the Port of Imperial Rome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Baika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61, pp.614-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-wood analysis at the Neapolis harbour site (1st-3rd century AD, Southern Italy) and its archaeobotanical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Allevato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Russo Ermolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Di Pasquale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.2365-2375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing navigation in the northern Adriatic through the discovery of shipwrecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Connections and their Influence on Ancient Sea Trade: Object, People, Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trèves, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04545165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija boat, recovery and presentation project (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth International Symposium on Boat &amp; Ship Archaeology (ISBSA 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zazzaro, Chiara; Davidde Petriaggi, Barbara, Oct 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épave Poreč 1 (Istrie, début du Ier siècle av. J.-C.) : des nouvelles données pour la définition d'un type de barque cousue de tradition istro-liburnienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie nautique. Moyens de transport par eau, aménagements de l’espace littoral et du milieu fluvial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaMOP, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A photogrammetry of the past: a time to observe and a time to record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soubias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHA 2023 Conference on Historical and Underwater Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for Historical Archaeology; NOVA University of Lisbon, Jan 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of extraction of ancient shipwrecks in France, Italy and Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunión Internacional de Expertos sobre la extracción y conservación del pecio Mazarrón 2 / International Experts’ Meeting on the extraction and conservation of the wreck Mazarrón 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARQVA Museum; Ministry of Culture and Sport Spain, May 2022, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session: Shipwrecks and Shipbuilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean II Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Malta; Honor Frost Foundation, Nov 2022, La Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman port of Parentium (Poreč/Parenzo, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Benčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of Mediterranean Harbour &amp; Coastal Archaeology Harbour Cities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bateaux et entrepôts à « dolia » à l'époque romaine : problèmes de chronologie et d'évolution du transport maritime en vrac. Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions de construction navale dans le nord de l’Adriatique dans l’Antiquité tardive : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Workshop, L’Adriatique entre Antiquité tardive et haut Moyen Âge : espace d’échange d’idées et de formes = The Adriatic between Late Antiquity and Early Middle Ages: Space of Transfer of Ideas and Forms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté; University of Zagreb, Oct 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épave de Phanagoria, mer Noire (Russie) : un navire de guerre d’époque hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Archéologie nautique. Moyens de transport par eau, aménagements de l’espace littoral et du milieu fluvial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1- Panthéon Sorbonne, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harbour and Working Boats of Ancient Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual BSR G.E. Rickman Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital reconstruction hypothesis of the Roman-era fluvial barge from Kamensko, Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Recent Research in Nautical Archaeology at the Centre Camille Jullian, Aix-en-Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Years of Nautical Archaeology and the IJNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Nautical Archaeology, Nov 2021, Portsmouth (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuove ricerche d'archeologia navale nell'Adriatico nord-orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Rassegna Internazionale di Archeologie subacquea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parco archeologico di Naxos; Soprintendenza del Mare, Oct 2021, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewn boat from Poreč, Istria (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Benčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some consideration about the Future of the Punic Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop / Convegno Internazionale : The Punic Ship of Lilybaeum-Marsala, Fifty Years On / La Nave Punica di Lilibeo-Marsala, A Cinquant’anni Dalla Scoperta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo Regionale Lilibeo Baglio Anselmi, Marsala; Honor Frost Foundation, Oct 2021, Marsala, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Hellenistic shipwreck from the Bay of Paržine, Island of Ilovik (Kvarner, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Miholjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavle Dugonjić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Camille-Jullian et la mer : 50 ans de recherches en archéologie maritime et navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire interdisciplinaire : Le rapport à la submersion des sociétés littorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS "Histoire et science de la mer", May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architettura navale antica: recenti casi di studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2021, Simposio Internazionale di Archeologia Subacquea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Davidde, Dec 2021, Taranto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03501273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria. New data for the reconstruction of the ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traditions de &amp;quot;bateaux cousus&amp;quot; en Adriatique de la fin de âge du Bronze à l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'association ArchéoNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis du Laténium et de l'archéologie neuchâteloise, Feb 2020, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimski riečni brod iz rijeke Kupe u Kamenskom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheološke istraživanja u Sisačko</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gradski muzej Sisak, Oct 2020, Sisak, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ships and harbors in Dalmatia: the case of Caska, island of Pag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalmatia and the Ancient Mediterranean: 50 years after John Wilkes's "Dalmatia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Bertrand; E. Botte, Nov 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I’ll sew you a ship. Adriatic « sewn » boats from Prehistory to Late Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheologija jadranske plovidbe i brodogradnje. Ciklus javnih doga đ anja u sklopu projekta Adrias, Archaeology of Adriatic Shipbuilding and Seafaring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie navale à l’ère du virtuel : évolution des outils et des problématiques de recherche dans l’étude des navires antiques de Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel et le virtuel. 144e Congrès du Comité des travaux historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kupa River in antiquity: A preliminary reconstruction of a fluvial landscape and its navigation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River valleys, river vessels, river harbours. Records from Antiquities and Medieval times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Kröger, Feb 2018, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti dell'Isola Sacra: tra scavo, restauro e musealizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épave au musée : étude, conservation, restauration et exposition des navires antiques en Italie et en Europe / Dal relitto al museo: studio, conservazione, restauro e esposizione di navi antiche in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Barbara Davidde Petriaggi, Mar 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti del porto antico di Napoli: scavo, recupero e risultati degli scavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giampaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Carsana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épave au musée : étude, conservation, restauration et exposition des navires antiques en Italie et en Europe / Dal relitto al museo: studio, conservazione, restauro e esposizione di navi antiche in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Barbara Davidde Petriaggi, Mar 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Three Decades of Dendrochronology Applied to Ancient Mediterranean Shipwrecks in SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Intemational Symposium on Boat and Ship Archaeology -ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late antique shipwreck of Debeljak, Croatia: preliminary observations on the ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrology and Dendrochronology of Ancient Shipwrecks from Caska (Pag Island, Croatia): New Data for the Definition of Adriatic Shipbuilding Traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Centre Camille Jullian: Fifty Years of Maritime and Nautical Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti e il museo delle navi di Fiumicino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Sebastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Collettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Borghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épave au musée : étude, conservation, restauration et exposition des navires antiques en Italie et en Europe / Dal relitto al museo: studio, conservazione, restauro e esposizione di navi antiche in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Barbara Davidde Petriaggi, Mar 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sans mortier (bateaux remployés, bois et pierres) : le cas de la Dalmatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque Historique de Fréjus : Les ports dans l’espace méditerranéen antique. Fréjus et les ports maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Excoffon; M.B. Carre, Nov 2018, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roman Barge from the River Kupa at Kamensko, Croatia: Evidence of a Regional Shipbuilding Tradition of the Danube River Basin in Southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie maritime : naissance et développements d'une discipline scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Centre national de la recherche en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRA, Nov 2018, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ships of the ancient harbor in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Museum Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pula, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d'archéologie navale en Croatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DRASSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svjedočanstvo navigacije rijekom Kupom u rimsko roba : brod natovaren ciglama iz Kamenskog, Karlovac / Un témoignage de la navigation sur la Kupa à l’époque romaine : le chaland chargé de briques de Kamensko, Karlovac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conferences Musée archéologique de Zagreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zagreb, Croatie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Study of the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Honor Frost Foundation, Oct 2017, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working boats of the ancient harbours of Rome and Naples, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ships, boats and harbours in the ancient Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Nautica Seafaring through the Ages - Summer School on Nautical Heritage of the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Boetto; I. Radic Rossi, Jun 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Près aux Pêcheurs, Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman River Barge from Kupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Archaeological Colloquium - Roman Ceramic and Glass Manufactures. Production and Trade in the Adriatic region and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Crikvenica, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svjedočanstvo o plovidbi Kupom tijekom rimskog razdoblja: brod s teretom opeka iz Kamenskog kod Karlovcac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress Aquatika Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Karlovac, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de propulsion et de gréement des fouilles du port antique de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d’archéologie navale en Adriatique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l’Académie des Inscriptions et Belles-Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from the harbour of Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferences of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, College Station, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data for the Study of the Ancient Shipbuilding Traditions in the Adriatic Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Alexandria International Conference on Maritime and Underwater Archaeology Celebrating the 20th Anniversary of the Central Department of Underwater Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDUA, Oct 2016, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submerged coastal structures of the ancient settlement in the bay of Caska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Grisonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Underwater Archaeology (IKUWA6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Fremantle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostia antica e la foce del Tevere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialoghi sull’Archeologia della Magna Grecia e del Mediterraneo "Grandi storie e archeologia / Il Mediterraneo antico tra conflitti ed integrazione"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sewn boat of Zambratija (XII-X century BCE, Istria, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Convegno nazionale Cultura navale e marittima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi relitti dal porto antico di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaola Daniela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsana Vittoria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Davidde Petriaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Convegno Nazionale di Archeologia, Storia e Etnologia Navale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTIAEN, Apr 2016, Cesenatico, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie du bassin portuaire d’Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l'espace Méditerranéen antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.305-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01474386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutiles naves in Istria: preliminary results from the study of the ship finds from Zambratija and Pula (Istria County, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond. Change and continuity in shipbuilding. Fourteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Litwin, Sep 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from the bay of Caska (Island of Pag, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond. Change and continuity in shipbuilding. Fourteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Litwin, Sep 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working boats of the port of Rome : the Fiumicino and Isola Sacra Shipwrecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigabilité de l’embouchure du delta du Tibre à Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il ruolo delle vie d’acqua per la circolazione delle merci e degli uomini nelle regioni dei delta e delle foci urbanizzate: Guadalquivir, Nilo, Rodano, Tevere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shipwrecks to sailing ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BTS - Breaking the Surface 2015 - 7th Int. Interdisciplinary field Workshop of Marine Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Biograd, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminarni rezultati istraživanja nalaza broda u Zambratiji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheološke spoznaje na području Grada Umaga u posljednjih 20 godina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Umag, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ships in the Greco-Roman harbor of Neapolis (Naples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipbuilding traditions in Adriatic from Bronze Age to Roman time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissa antiqua – Rezultati istraživanja u podmorju i priobalju uvale Caske na otoku Pagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquitatis Sollemnia Antidoron Mate Suić. International Scientific Conference on the 100th anniversary of the birth of Mate Suic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb-Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nautical Archaeology at the Centre Camille Jullian and the Master of Maritime and Coastal Archaeology (MoMArch) at the Aix Marseille University (Aix-en-Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coastal landscape of Neapolis: the excavation of the ancient harbor and of the shipwrecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNONA 2015. 1st International Student Conference on Underwater Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Roman shipwrecks from Isola Sacra (Rome, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond. Change and continuity in shipbuilding. Fourteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Litwin, 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie maritime, archéologie navale et dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCADE 2014. Approche diachronique et regards croisés : archéologie, dendrochronologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navires et construction navale sur la côte adriatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Musée Henri Prades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Henri Prades, Apr 2014, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping in the ports of Rome and Naples (Italy): highlights on working boats under the Roman empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mers Ottomanes / Ottoman Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEA, Institut Français d'Études Anatoliennes, Feb 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironemental Evidences for the Location and the Characteristics of the Harbour Basin of Ostia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno internazionale – Ostia Antica. Nuovi studi e confronto delle ricerche nei quartieri occidentali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épave de l’âge du Bronze de Zambratija (Istrie, Croatie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale d’Etude « Archéologie des premières navigations maritimes. Regards croisés en Méditerranée occidentale et Manche/mer du Nord »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Lehoerf, Mar 2014, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les embarcations des ports d'Ostie et de Naples : nouvelles études et découvertes récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Archéologies et sociétés de l'Italie (Antiquité et Moyen Âge)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AOROC, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of wood used in the construction of the two horeiae-type vessels Toulon 1 and 2 (1st century AD, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nicosia, Cyprus. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2013 Investigation of the Harbour of the Roman Colony Pula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nicosia, Cyprus. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalazi rimskih šivanih brodova u Puli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rezultati arheoloških istraživanja na prostoru šibensko-knibske županuje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sibenik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from Cissa (Island of Pag, Croatia) in their cultural and historical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond, Change and Continuity in shipbuilding, 14th International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gdansk, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološka istraživanja prapovijesnog broda iz Zambratije</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rezultati arheoloških istraživanja na prostoru šibensko-knibske županuje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sibenik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulon, Telo Martius : une agglomération portuaire romaine de la cité d’Arles. Les fouilles, le mobilier, les épaves (recherches 1978-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, 31, pp.436, 2022, Archéologies méditerranéennes. BiAMA, Botte, Emmanuel; Boetto, Giulia, 9791032003756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum, Arles, 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.426, 2021, Monographies Instrumentum, Michel Feugère, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija. Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ida Koncani Uhač; Giulia Boetto; Marko Uhač. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 20, pp.246, 2018, Archaeonautica, Marie-Brigitte Carre, 978-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAKOŠTANE VELI ŠKOLJ. The Late Roman shipwreck in its geological-geographic and cultural-historical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Zadar; Institut za pomorsku baštinu ARS NAUTICA, 1, pp.250, 2018, Archaeology of Adriatic Shipbuilding and Seafaring, 978-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeological Museum of Istria, Katalog (85), 2017, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batellerie Gallo-Romaine. Pratiques régionales et influences maritimes méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tchernia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance-Centre Camille Jullian, 9, pp.191, 2011, Bibliothèque d'Archéologie Méditerranéenne et Africaine, 978-2-87772-477-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts technologiques en architecture navale méditerranéenne de l’Antiquité aux temps modernes : identité technique et identité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofra Barkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Damianidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français d’études anatoliennes, 2010, 978-2-9060-5397-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nave sorella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caruso, Enrico; Griffo, Maria Grazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lilibeo e il Mare. Il Museo archeologico regionale di Marsala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regione siciliana, Assessorato dei beni culturali et dell'identità siciliana, pp.119-121, 2024, 978-88-6164-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barche e navi antiche dell’adriatico: nuove ricerche d’archeologia navale in Istria e Dalmazia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tigano, Gabriella; Li Vigni, Valeria; Vanaria, Maria Grazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della XVII Rassegna di archeologia subacquea. 7-9 Ottobre 2021 Giardini Naxos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quasar, pp.47-52, 2024, 978-88-5491-456-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementi strutturali e metalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caruso, Enrico; Griffo, Maria Grazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lilibeo e il Mare. Il Museo archeologico regionale di Marsala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regione siciliana, Assessorato dei beni culturali e dell'identità siciliana, pp.94-98, 2024, 987-88-6164-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital reconstruction hypothesis of the Roman‐era fluvial barge from Kamensko, Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, pp.299-307, 2024, 978-953-331-520-1. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15291/9789533315201.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman Republican wreck Ilovik–Paržine 1, island of Ilovik (Croatia): preliminary report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Miholjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavle Dugonjić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, pp.225-233, 2024, 978-953-331-520-1. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15291/9789533315201.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par analyse chimique des enduits organiques de la coque du bateau cousu préromain Poreč 1 (Croatie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couillebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krnić, Ana-Marija; Krleža-Lovrić, Palmira; Lovrić, Filip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Adriatique entre Antiquité tardive et haut Moyen Âge : espace d'échange d'idées et de modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-79, 2024, Institut des Sciences et Techniques de l'Antiquité, 978-2-38549-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and Innovation in Shipbuilding in the North Adriatic between Late Antiquity and the Early Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krnić, Ana-Marija; Krleža-Lovrić, Palmira; Lovrić, Filip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adriatique entre Antiquité tardive et haut Moyen Âge : espace d’échange d’idées et de modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1643, Presses universitaires de Franche-Comté, pp.17-55, 2024, Collection Institut des Sciences et Techniques de l'Antiquité, 978-2-38549-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria: New data for the reconstruction of the ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, pp.289-297, 2024, 978-953-331-520-1. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15291/9789533315201.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scuttling of ships to build roman ports. The examples of Caska and Trstenik archaeological sites (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radić Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Urteaga, Mertxe; Pizzo, Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Mare. Emplazamiento, infraestructuras y organización de los puertos romanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, L'Erma di Bretschneider, pp.625-634, 2023, Hispania Antigua. Arqueológica, 978-88-913-3270-7. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48255/9788891332714.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of extraction of ancient shipwrecks in France, Italy and Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Arcos García; Rocío Castillo Belinchón; Celia Cantero Escribano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de la Reunión Internacional de Expertos sobre la extracción y conservación del pecio Mazarrón 2 = Proceedings of the International Experts’ Meeting on the extraction and conservation of the wreck Mazarrón 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministerio de Cultura, pp.156-165, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04546278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La navigation sur le Tibre et le halage vers Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Sebastiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Marty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'un port à l'autre : Voyage en Méditerranée romaine entre Arles et Rome = Da un porto all'altro: Viaggio nel Mediterraneo romano tra Arles e Roma : [Musée départemental Arles antique (Arles, France), 2 avril-29 mai 2022 et Museo delle Navi (Fiumicino, Italie)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole Aix-Marseille Provence / Territoire Istres Ouest Provence, pp.123-125, 2022, 978-2-9522229-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épaves du port antique de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Brun; Michel Pasqualini; Giulia Boetto; Emmanuel Botte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toulon (Telo Martius), une agglomération portuaire romaine de la cité d'Arles. Les fouilles, le mobilier, les épaves (recherches 1978-1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologies méditerranéennes. BiAMA (31), Presses Universitaires de Provence, pp.307-372, 2022, 979-10-320-0375-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les navires du musée de Fiumicino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Sebastiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Marty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'un port à l'autre = Da un porto all'altro : Voyage en Méditerranée romaine entre Arles et Rome = Viaggio nel Mediterraneo romano tra Arles e Roma : [Musée départemental Arles antique (Arles, France), 2 avril-29 mai 2022 et Museo delle Navi (Fiumicino, Italie)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole Aix Marseille Provence, Territoire Istres Ouest Provence, pp.113-118, 2022, 978-2-9522229-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois employé dans la construction des embarcations de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Brun; Michel Pasqualini; Giulia Boetto; Emmanuel Botte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toulon (Telo Martius), une agglomération portuaire romaine de la cité d'Arles. Les fouilles, le mobilier, les épaves (recherches 1978-1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, Presses Universitaires de Provence, pp.372-387, 2022, Archéologies méditerranéennes. BIAMA, 979-10-320-0375-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Pré-aux-pêcheurs à Antibes (F, 06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l`Antiquité et au Moyen Âge : mobiliers d`équipement et d`entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum. Arles (FR, Bouches-du-Rhône), les 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-340, 2021, Monographie Instrumentum, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sans mortier (bateaux remployés, bois et pierre). Le site de Caska sur l’île de Pag (Croatie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.B. Carre; P. Excoffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l’espace méditerranéen antique. Fréjus et les ports maritimes [actes du 12e Colloque historique de Fréjus, 16-17 novembre 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Presses Universitaires de Provence, pp.23-40, 2021, Archéologies méditerranéennes. BiAMA, 9791032003480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roman Barge from the Kupa River at Kamensko, Croatia: Evidence of a Regional Shipbuilding Tradition of the Danube River Basin in Southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; P. Pomey; P. Poveda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open sea, closed sea: local and inter-regional traditions in shipbuilding proceedings of the fifteenth International symposium on boat and ship archaeology (ISBSA 15), Marseilles, [22-27 October] 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, CNRS éditions, pp.115-121, 2021, Archaeonautica, 978-2-271-12972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épaves et les structures portuaires de Caska, Île de Pag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique de Zagreb ; Institut Français, pp.29-31, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the wood analyses of the Roman vessels of Caska, island of Pag, Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radić Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; P. Pomey; P. Poveda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open sea, closed sea: local and inter-regional traditions in shipbuilding proceedings of the fifteenth International symposium on boat and ship archaeology (ISBSA 15), Marseilles, [22-27 October] 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, CNRS éditions, pp.251-256, 2021, Archaeonautica, 978-2-271-12972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport du poisson vivant entre les îles et le continent : les bateaux viviers des îles de San Pietro et de Ponza (Latium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites îles de Méditerranée occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaussen, pp.320-321, 2021, 978-2-356981-85-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03390212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lađa ravnog dna s teretom opeka u rijeci Kupi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-35, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épave de la baie de Parzine, Île d’ilovik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Miholjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique de Zagreb ; Institut Français, pp.25-27, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report on the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy, Dating to the Late 2nd Century BCE and the Late 2nd-Late 3rd Century CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Demestica; L. Blue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean I: Studies in Maritime Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestonepress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-74, 2021, 978-90-8890-945-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03026275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d'archéologie navale en Istrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique de Zagreb ; Institut français, pp.23-24, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of three decades of dendrochronology applied to ancient Mediterranean shipwrecks in southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; P. Pomey; P. Poveda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open sea, closed sea: local and inter-regional traditions in shipbuilding proceedings of the fifteenth International symposium on boat and ship archaeology (ISBSA 15), Marseilles, [22-27 October] 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, CNRS éditions, pp.245-250, 2021, Archaeonautica, 978-2-271-12972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hull structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološkom muzeju Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-87, 2020, Monografije i katalozi, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital photogrammetry of the site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-59, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy analysis of the evolution of the Portus to Ostia Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmilla Lebrun-Nesteroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Arnoldus Huyzendveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Keay; M. Millet; K. Strutt; P. Germoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Isola Sacra Survey: Ostia, Portus and the port system of Imperial Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute for Archaeological Research-University of Cambridge, pp.123-139, 2020, 9781902937908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-103, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-127, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La costruzione navale nel Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Federico II. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terracqueo. Catalogo della mostra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-161, 2020, 978-88-96729-41-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navi e vita di bordo nel Mediterraneo in età greco-romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Fozzati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassa meraviglie sommerse dal Mediterraneo SAGGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa : Museo Archeologico Nazionale Napoli, pp.227-231, 2020, 978-88-918-2855-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zambratija boat in the context of ancient Mediterranean sewn-boat traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-178, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti del porto antico di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Fozzati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassa meraviglie sommerse dal Mediterraneo SAGGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa : Museo archeologico Nazionale Napoli, pp.79-82, 2020, 978-88-918-2855-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-121, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isola Sacra shipwreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Keay; M. Millet; K. Strutt; P. Germoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Isola Sacra Survey: Ostia, Portus and the port system of Imperial Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute for Archaeological Research-University of Cambridge, pp.139-145, 2020, 9781902937908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Shipwrecks from the Ancient Harbour of Naples = Nuovi relitti dagli scavi del porto antico di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giampaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Carsana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Davidde Petriaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Asta; G. Caniato; D. Gnola; S. Medas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del 3° Convegno Nazionale di Archeologia e Storia Navale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Libreria universitaria edizioni, pp.29-40, 2019, Navis, Rassegna di studi di archeologia, etnologia e storia navale, 8833591301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hull structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Radic Rossi; G. Boetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKOŠTANE VELI SKOLI - Kasnoantički brodolom u geološko-geografskom i kulturnopovijesnom kontekstu / The Late Roman shipwreck in its geological-geographic and culturalhistorical context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sveuciliste u Zadru; Institut za pomorsku bastinu ARS NAUTICA, pp.47-68, 2018, 987-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater research and analysis of the hull structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Radic Rossi; G. Boetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKOŠTANE VELI SKOLI - Kasnoantički brodolom u geološko-geografskom i kulturnopovijesnom kontekstu / The Late Roman shipwreck in its geological-geographic and culturalhistorical context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sveuciliste u Zadru; Institut za pomorsku bastinu ARS NAUTICA, pp.26-46, 2018, 987-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; E. Rieth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, CNRS éditions, pp.7-9, 2018, Archaeonautica, 978-2-271-12263-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoli A, un voilier abandonné dans le port de Neapolis à la fin du Ier siècle: architecture, fonction, restitution et espace de navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; E. Rieth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De re Navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, CNRS éditions, pp.19-56, 2018, Archaeonautica, 978-2-271-12263-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analiza drva / Wood analysis / Lo studio del legno / Etudes du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhac; G. Boetto; M. Uhac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.60-65, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija: la nave cucita più antica del Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Auriemma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nel mare dell'intimità. L'archeologia subacquea racconta l’Adriatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gangemi, 2017, 9788849235609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewn Ships from Istria (Croatia): the shipwrecks of Zambratija and Pula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Litwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and beyond. Change and continuity in shipbuilding. Proceedings of the fourteenth international symposium on boat and ship archaeology, Gdansk 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Maritime Museum, pp.189-198, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prva hipoteza rekonstrukcije forme trupa / The first hypothesis of the reconstruction of the hull shape / La prima ipotesi di ricostruzione delle forme dello scafo / Première hypothèse de restitution des formes de la coque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.54-59, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalna fotogrametrija i dokumentacija broda / Numerical photogrammetry and documentation of the boat / La fotogrammetria numerica e la documentazione del relitto / La photogrammétrie numérique et la documentation de l'épave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.50-53, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Roman shipwrecks from Isola Sacra (Rome, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerzy Gawronski; André van Holk; Joost Schokkenbroek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ships and Maritime landscapes. Proceedings of the Thirteenth International Symposium on Boat and Ship Archaeology, Amsterdam, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barkhuis, pp.260-266, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arhitektura broda / The hull remains of the boat / L'architettura dell'imbarcazione / L'architecture du bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.34-47, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il relitto di Zambratija, Croazia (XII-X sec. a. C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.C. Morozzo Della Rocca; F. Tiboni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura navale e marittima transire mare : atti del 2° convegno nazionale 22-23 settembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GoWare, pp.215-220, 2017, 9788867979004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High chrono-stratigraphical resolution of the harbour sequence of Ostia: palaeo-depth of the basin, ship draught and dredging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tyler V. Franconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Landscapes in the Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Roman Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-84, 2017, JRA. Supplementary Series, 9780991373086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from the bay of Caska (Island of Pag, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Litwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and beyond. Change and continuity in shipbuilding. Proceedings of the fourteenth international symposium on boat and ship archaeology, Gdansk 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Maritime Museum, pp.279-288, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;grandi horrea&amp;quot; d'Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Marin; C. Virlouvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepôts et trafics annonaires en Méditerranée : Antiquité-Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 322, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-226, 2016, Collection de l'Ecole française de Rome, 978-2-7283-1188-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portus, Ostia and Rome: a transport zone in maritime/land interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Höghammar; B. Alroth; A. Lindhagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Ports. The Geography of Connections, International Conference at the Department of Archaeology and Ancient History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, pp.269-287, 2016, BOREAS. Uppsala Studies in Ancient Mediterranean and Near Eastern Civilizations, 978-91-554-9609-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liburnie méridionale et la Dalmatie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morana Čaušević Bully; Francis Tassaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquileia – Salona –Apollonia : Putevima Jadrana od 2. St. Pr. Kr. Do početaka srednjeg vijeka = un itinéraire adriatique du début du IIe s. av. J.-C. au début du Moyen âge, catalogue de l'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arheološki muzej u Zagrebu, Ecole française de Rome, pp.123-135, 2015, 9782728311675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01474505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I resti animali di età romana rinvenuti in livelli del II-III secolo d. C. a Isola Sacra (Fiumicino)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tagliacozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Convegno Nazionale di Archeozoologia (AIAZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (2), pp.105-108, 2015, Annali dell’Università di Ferrara Museologia Scientifica e Naturalistica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 3.3 Timbers from the Nemi Ships in the American Academy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bonfante; H. Nagy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Collection of Antiquities of the American Academy in Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XI, University of Michigan Press, pp.83-84, 2015, Memoirs of the American Academy in Rome, Supplementary, 978-0-472-11989-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01474448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fragments de bateaux découverts au quartier de Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Iulii et la mer. Catalogue de l'exposition, 20 septembre - 31 octobre 2014, espace culturel Paul Vernet, Fréjus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, impr. Forum, pp.19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chaland de Lipe (Ljubljana, Slovénie) et la tradition de construction « sur sole » de l’Europe sud-orientale : quelles influences méditerranéennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIulia Boetto; Patrice Pomey; André Tchernia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batellerie gallo-romaine. Pratiques régionales et influences maritimes méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Errance/Centre Camille Jullian, 2011, Bibliothèque d’archéologie méditerranéenne et africaine, 978-2877724777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.156-159, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.134-142, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.143-147, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.152-155, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.148-151, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les navires de Fiumicino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Descœudres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostia : port et porte de la Rome antique, catalogue de l'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art et d’histoire-Georg Editeur, pp.121-130, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriboats – Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre Camille Jullian (UMR 7299). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03976155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2021 et opérations prévues en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2021, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2020 et opérations projetées en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2020, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dubesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the current state of conservation of the Punic Ship of Marsala and guidelines for its restoration and new display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Honor Frost Foundation. 2019, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2019 et opérations projetées en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2019, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port d’Antipolis, tome I. La fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dubesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03561586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2018 et opérations projetées en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2018, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2017 et opérations projetées en 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2017, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2016, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS - Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2015, 193 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhodes 4 shipwreck: final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Baika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Technological Education Institute of Athens. 2015, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulon, Besagne-Dutasta, etude en vue d'une publication, rapport final, PCR 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPAM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Université de Zadar; Musée archéologique d'Istrie. 2014, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zakynthos shipwreck: final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Technological Education Institute of Athens. 2013, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Baika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2012, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2011, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2010, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient harbours of Dalmatia and the reuse of ships in harbour construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Besset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02285027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Giulia Boetto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesive coatings in naval archaeology: molecular and palynological investigations on materials from the Roman Republican wreck Ilovik–Paržine 1 (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Charrie-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couillebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Miholjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.1758862. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2026.1758862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05601282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zambratija prehistoric swen boat: recovery and new observations concerning the boat's structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55/2024, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05425675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réemploi et recyclage des épaves dans la construction navale méditerranéenne antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeonautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05426557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets en bois découverts dans le port de Telo MartIus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeonautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance of the ballast stones from the Roman Republican ship Ilovik-Paržine 1: A hypothesis about its place of construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Margerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104580. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bateaux cousus et traditions de construction navale en adriatique nord-orientale entre la fin de l'âge du bronze et l'antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/1 (77), pp.156-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de bateaux recyclés à Naples entre le Ier et le début du Ve siècle apr. J.-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeonautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent discovery of an early 1st-century BC sewn boat in Istria (Croatia): the Poreč 1 wreck from the harbour of Parentium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Benčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domìnguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (2), pp.312-331. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2023.2286998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire maritime de l’Adriatique révélée par l’archéologie sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, juillet, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeology of ancient Adriatic ships: The Pula shipwrecks (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couillebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104197. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04364139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hellenistic Shipwreck of Phanagoria (Taman Peninsula, Black Sea, Russia): A Small Military Vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2022.2049165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Antique wreck of Debeljak cove (Cape Kamenjak, Premantura, Istria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histria archaeologica : časopis arheološkog muzeja istre : bulletin du musée archéologique d'Istrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021 (52), pp.155-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey 15 August 1943–7 March 2021. A Life Spent Sailing Ancient Seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (1), pp.217-219. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2021.1943949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: L’épave EP1-Épagnette (Somme) : un bateau de navigation fluviale du milieu du XVIIIe siècle et son espace de navigation, Revue archéologique de Picardie, numéro spécial 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2021.1987718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03429761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tchernia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (2), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arch.212.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phortia. Le tonnage des navires de commerce en Méditerrénée du VIIIe siècle av. l'è. chr. au VIIe siècle de l'è. chr. Emmanuel Nantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (2), pp.212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth: Pour une histoire de l’archéologie navale. Les bateaux et l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maritime Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.507-508. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11457-020-09261-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman Scuttled Ships and Harbour Structures of Caska, Pag Island, Croatia in their Cultural and Historical Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radić Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (2), pp.263-290. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1095-9270.12428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987373v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial variability of rates of sea-level rise in the ancient harbour of Naples (Italy, western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Russo Ermolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ruello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.284-298. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2019.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02357469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des navires romains en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 590, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03086741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie navale en Croatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Mediterranean Sewn-Boat Traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.5-51. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1095-9270.12337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02059329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Cérino Christophe, L’Hour Michel, Rieth Éric (dir.), Archéologie sous-marine. Pratiques, patrimoine, médiation (coll. Archéologie & Culture), Rennes, PUR, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d’archéologie navale en Adriatique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, novembre-décembre, pp.1401-1422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie du bassin portuaire d'Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LES PORTS DANS L'ESPACE MÉDITERRANÉEN ANTIQUE, 44, pp.305-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotany in Italian ancient Roman harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Allevato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218, pp.217 - 230. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la photogrammétrie en archéologie navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les nouveaux enjeux de l'archéologie sous-marine, 21, pp.127-156. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/PNWW6034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Camille Jullian et l'archéologie navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au large de la Dalmatie. Nouvelles recherches d'archéologie navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostie et l’embouchure du Tibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Arnoldus-Huyzendveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeology confirms location of the ancient harbour basin of Ostia (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.389-398. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie navale en Croatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La batellerie portuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navires de l'âge du Bronze à l'époque romaine en Istrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Roman sea-level changes on Pag Island (Adriatic Sea): Dating Croatia's “enigmatic” coastal notch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 221, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Post Medieval Gravellona Toce Boat: an inland watercraft from north-west Italy assembled using locked dowels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tiboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.389-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution de Napoli C. Un navire romain à tableau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ports et navires dans l'Antiquité et à l'époque byzantine, 364, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une épave romaine dans le port d'Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia Maritima Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port antique d’Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portus altitudes de structures archéologiques par rapport au niveau marin antique (Secteur : Magazzini di Traiano et Darsena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (1), pp.288 - 294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of (S.) Keay, M. Millet, (L.) Paroli, and (K.) Strutt ‘Portus. An Archaeological Survey of the Port of Imperial Rome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Baika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61, pp.614-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-wood analysis at the Neapolis harbour site (1st-3rd century AD, Southern Italy) and its archaeobotanical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Allevato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Russo Ermolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Di Pasquale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.2365-2375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing navigation in the northern Adriatic through the discovery of shipwrecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maritime Connections and their Influence on Ancient Sea Trade: Object, People, Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trèves, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04545165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija boat, recovery and presentation project (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth International Symposium on Boat &amp; Ship Archaeology (ISBSA 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zazzaro, Chiara; Davidde Petriaggi, Barbara, Oct 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épave Poreč 1 (Istrie, début du Ier siècle av. J.-C.) : des nouvelles données pour la définition d'un type de barque cousue de tradition istro-liburnienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie nautique. Moyens de transport par eau, aménagements de l’espace littoral et du milieu fluvial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaMOP, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A photogrammetry of the past: a time to observe and a time to record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soubias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHA 2023 Conference on Historical and Underwater Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for Historical Archaeology; NOVA University of Lisbon, Jan 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of extraction of ancient shipwrecks in France, Italy and Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunión Internacional de Expertos sobre la extracción y conservación del pecio Mazarrón 2 / International Experts’ Meeting on the extraction and conservation of the wreck Mazarrón 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARQVA Museum; Ministry of Culture and Sport Spain, May 2022, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session: Shipwrecks and Shipbuilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean II Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Malta; Honor Frost Foundation, Nov 2022, La Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman port of Parentium (Poreč/Parenzo, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Benčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of Mediterranean Harbour &amp; Coastal Archaeology Harbour Cities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bateaux et entrepôts à « dolia » à l'époque romaine : problèmes de chronologie et d'évolution du transport maritime en vrac. Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions de construction navale dans le nord de l’Adriatique dans l’Antiquité tardive : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Workshop, L’Adriatique entre Antiquité tardive et haut Moyen Âge : espace d’échange d’idées et de formes = The Adriatic between Late Antiquity and Early Middle Ages: Space of Transfer of Ideas and Forms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté; University of Zagreb, Oct 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épave de Phanagoria, mer Noire (Russie) : un navire de guerre d’époque hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Archéologie nautique. Moyens de transport par eau, aménagements de l’espace littoral et du milieu fluvial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1- Panthéon Sorbonne, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital reconstruction hypothesis of the Roman-era fluvial barge from Kamensko, Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harbour and Working Boats of Ancient Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual BSR G.E. Rickman Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Recent Research in Nautical Archaeology at the Centre Camille Jullian, Aix-en-Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Years of Nautical Archaeology and the IJNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Nautical Archaeology, Nov 2021, Portsmouth (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuove ricerche d'archeologia navale nell'Adriatico nord-orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Rassegna Internazionale di Archeologie subacquea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parco archeologico di Naxos; Soprintendenza del Mare, Oct 2021, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewn boat from Poreč, Istria (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bartolić Sirotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Benčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some consideration about the Future of the Punic Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop / Convegno Internazionale : The Punic Ship of Lilybaeum-Marsala, Fifty Years On / La Nave Punica di Lilibeo-Marsala, A Cinquant’anni Dalla Scoperta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo Regionale Lilibeo Baglio Anselmi, Marsala; Honor Frost Foundation, Oct 2021, Marsala, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Hellenistic shipwreck from the Bay of Paržine, Island of Ilovik (Kvarner, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Miholjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavle Dugonjić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Camille-Jullian et la mer : 50 ans de recherches en archéologie maritime et navale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire interdisciplinaire : Le rapport à la submersion des sociétés littorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS "Histoire et science de la mer", May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria. New data for the reconstruction of the ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architettura navale antica: recenti casi di studio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2021, Simposio Internazionale di Archeologia Subacquea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Davidde, Dec 2021, Taranto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03501273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traditions de &amp;quot;bateaux cousus&amp;quot; en Adriatique de la fin de âge du Bronze à l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'association ArchéoNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis du Laténium et de l'archéologie neuchâteloise, Feb 2020, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimski riečni brod iz rijeke Kupe u Kamenskom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheološke istraživanja u Sisačko</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gradski muzej Sisak, Oct 2020, Sisak, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ships and harbors in Dalmatia: the case of Caska, island of Pag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalmatia and the Ancient Mediterranean: 50 years after John Wilkes's "Dalmatia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Bertrand; E. Botte, Nov 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I’ll sew you a ship. Adriatic « sewn » boats from Prehistory to Late Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheologija jadranske plovidbe i brodogradnje. Ciklus javnih doga đ anja u sklopu projekta Adrias, Archaeology of Adriatic Shipbuilding and Seafaring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie navale à l’ère du virtuel : évolution des outils et des problématiques de recherche dans l’étude des navires antiques de Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel et le virtuel. 144e Congrès du Comité des travaux historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti dell'Isola Sacra: tra scavo, restauro e musealizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épave au musée : étude, conservation, restauration et exposition des navires antiques en Italie et en Europe / Dal relitto al museo: studio, conservazione, restauro e esposizione di navi antiche in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Barbara Davidde Petriaggi, Mar 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti del porto antico di Napoli: scavo, recupero e risultati degli scavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giampaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Carsana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épave au musée : étude, conservation, restauration et exposition des navires antiques en Italie et en Europe / Dal relitto al museo: studio, conservazione, restauro e esposizione di navi antiche in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Barbara Davidde Petriaggi, Mar 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kupa River in antiquity: A preliminary reconstruction of a fluvial landscape and its navigation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River valleys, river vessels, river harbours. Records from Antiquities and Medieval times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Kröger, Feb 2018, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Three Decades of Dendrochronology Applied to Ancient Mediterranean Shipwrecks in SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Intemational Symposium on Boat and Ship Archaeology -ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Centre Camille Jullian: Fifty Years of Maritime and Nautical Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late antique shipwreck of Debeljak, Croatia: preliminary observations on the ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrology and Dendrochronology of Ancient Shipwrecks from Caska (Pag Island, Croatia): New Data for the Definition of Adriatic Shipbuilding Traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti e il museo delle navi di Fiumicino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Sebastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Collettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Borghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’épave au musée : étude, conservation, restauration et exposition des navires antiques en Italie et en Europe / Dal relitto al museo: studio, conservazione, restauro e esposizione di navi antiche in Italia e in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Barbara Davidde Petriaggi, Mar 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sans mortier (bateaux remployés, bois et pierres) : le cas de la Dalmatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque Historique de Fréjus : Les ports dans l’espace méditerranéen antique. Fréjus et les ports maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Excoffon; M.B. Carre, Nov 2018, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roman Barge from the River Kupa at Kamensko, Croatia: Evidence of a Regional Shipbuilding Tradition of the Danube River Basin in Southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie maritime : naissance et développements d'une discipline scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Centre national de la recherche en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRA, Nov 2018, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ships of the ancient harbor in Naples (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Museum Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pula, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svjedočanstvo navigacije rijekom Kupom u rimsko roba : brod natovaren ciglama iz Kamenskog, Karlovac / Un témoignage de la navigation sur la Kupa à l’époque romaine : le chaland chargé de briques de Kamensko, Karlovac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conferences Musée archéologique de Zagreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zagreb, Croatie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d'archéologie navale en Croatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DRASSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Study of the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Honor Frost Foundation, Oct 2017, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ships, boats and harbours in the ancient Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Nautica Seafaring through the Ages - Summer School on Nautical Heritage of the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Boetto; I. Radic Rossi, Jun 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working boats of the ancient harbours of Rome and Naples, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Près aux Pêcheurs, Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman River Barge from Kupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Archaeological Colloquium - Roman Ceramic and Glass Manufactures. Production and Trade in the Adriatic region and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Crikvenica, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svjedočanstvo o plovidbi Kupom tijekom rimskog razdoblja: brod s teretom opeka iz Kamenskog kod Karlovcac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress Aquatika Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Karlovac, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de propulsion et de gréement des fouilles du port antique de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d’archéologie navale en Adriatique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l’Académie des Inscriptions et Belles-Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from the harbour of Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferences of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, College Station, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Data for the Study of the Ancient Shipbuilding Traditions in the Adriatic Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Alexandria International Conference on Maritime and Underwater Archaeology Celebrating the 20th Anniversary of the Central Department of Underwater Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDUA, Oct 2016, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submerged coastal structures of the ancient settlement in the bay of Caska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Grisonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Underwater Archaeology (IKUWA6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Fremantle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sewn boat of Zambratija (XII-X century BCE, Istria, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Convegno nazionale Cultura navale e marittima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostia antica e la foce del Tevere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialoghi sull’Archeologia della Magna Grecia e del Mediterraneo "Grandi storie e archeologia / Il Mediterraneo antico tra conflitti ed integrazione"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie du bassin portuaire d’Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pleuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l'espace Méditerranéen antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.305-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01474386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi relitti dal porto antico di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaola Daniela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsana Vittoria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Davidde Petriaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Convegno Nazionale di Archeologia, Storia e Etnologia Navale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTIAEN, Apr 2016, Cesenatico, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutiles naves in Istria: preliminary results from the study of the ship finds from Zambratija and Pula (Istria County, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond. Change and continuity in shipbuilding. Fourteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Litwin, Sep 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigabilité de l’embouchure du delta du Tibre à Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il ruolo delle vie d’acqua per la circolazione delle merci e degli uomini nelle regioni dei delta e delle foci urbanizzate: Guadalquivir, Nilo, Rodano, Tevere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shipwrecks to sailing ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BTS - Breaking the Surface 2015 - 7th Int. Interdisciplinary field Workshop of Marine Robotics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Biograd, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from the bay of Caska (Island of Pag, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond. Change and continuity in shipbuilding. Fourteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Litwin, Sep 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working boats of the port of Rome : the Fiumicino and Isola Sacra Shipwrecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminarni rezultati istraživanja nalaza broda u Zambratiji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheološke spoznaje na području Grada Umaga u posljednjih 20 godina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Umag, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ships in the Greco-Roman harbor of Neapolis (Naples)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipbuilding traditions in Adriatic from Bronze Age to Roman time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nautical Archaeology at the Centre Camille Jullian and the Master of Maritime and Coastal Archaeology (MoMArch) at the Aix Marseille University (Aix-en-Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Course Workshop Adrias Project « Ars Nautica : Seafaring through the Ages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Radic Rossi; Giulia Boetto; José Louis Casaban, Jun 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coastal landscape of Neapolis: the excavation of the ancient harbor and of the shipwrecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNONA 2015. 1st International Student Conference on Underwater Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissa antiqua – Rezultati istraživanja u podmorju i priobalju uvale Caske na otoku Pagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquitatis Sollemnia Antidoron Mate Suić. International Scientific Conference on the 100th anniversary of the birth of Mate Suic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb-Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Roman shipwrecks from Isola Sacra (Rome, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond. Change and continuity in shipbuilding. Fourteenth International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Litwin, 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie maritime, archéologie navale et dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCADE 2014. Approche diachronique et regards croisés : archéologie, dendrochronologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navires et construction navale sur la côte adriatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Musée Henri Prades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Henri Prades, Apr 2014, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping in the ports of Rome and Naples (Italy): highlights on working boats under the Roman empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mers Ottomanes / Ottoman Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEA, Institut Français d'Études Anatoliennes, Feb 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironemental Evidences for the Location and the Characteristics of the Harbour Basin of Ostia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno internazionale – Ostia Antica. Nuovi studi e confronto delle ricerche nei quartieri occidentali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épave de l’âge du Bronze de Zambratija (Istrie, Croatie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale d’Etude « Archéologie des premières navigations maritimes. Regards croisés en Méditerranée occidentale et Manche/mer du Nord »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Lehoerf, Mar 2014, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les embarcations des ports d'Ostie et de Naples : nouvelles études et découvertes récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Archéologies et sociétés de l'Italie (Antiquité et Moyen Âge)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AOROC, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of wood used in the construction of the two horeiae-type vessels Toulon 1 and 2 (1st century AD, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nicosia, Cyprus. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2013 Investigation of the Harbour of the Roman Colony Pula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean. The Honor Frost Foundation International Conference, be held on the Anniversary of the Centenary of Honor Frost’s Birth on the Island of Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nicosia, Cyprus. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from Cissa (Island of Pag, Croatia) in their cultural and historical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and Beyond, Change and Continuity in shipbuilding, 14th International Symposium on Boat and Ship Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gdansk, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalazi rimskih šivanih brodova u Puli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rezultati arheoloških istraživanja na prostoru šibensko-knibske županuje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sibenik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološka istraživanja prapovijesnog broda iz Zambratije</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rezultati arheoloških istraživanja na prostoru šibensko-knibske županuje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sibenik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulon, Telo Martius : une agglomération portuaire romaine de la cité d’Arles. Les fouilles, le mobilier, les épaves (recherches 1978-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, 31, pp.436, 2022, Archéologies méditerranéennes. BiAMA, Botte, Emmanuel; Boetto, Giulia, 9791032003756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum, Arles, 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.426, 2021, Monographies Instrumentum, Michel Feugère, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija. Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ida Koncani Uhač; Giulia Boetto; Marko Uhač. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAKOŠTANE VELI ŠKOLJ. The Late Roman shipwreck in its geological-geographic and cultural-historical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Zadar; Institut za pomorsku baštinu ARS NAUTICA, 1, pp.250, 2018, Archaeology of Adriatic Shipbuilding and Seafaring, 978-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 20, pp.246, 2018, Archaeonautica, Marie-Brigitte Carre, 978-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeological Museum of Istria, Katalog (85), 2017, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batellerie Gallo-Romaine. Pratiques régionales et influences maritimes méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tchernia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance-Centre Camille Jullian, 9, pp.191, 2011, Bibliothèque d'Archéologie Méditerranéenne et Africaine, 978-2-87772-477-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts technologiques en architecture navale méditerranéenne de l’Antiquité aux temps modernes : identité technique et identité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofra Barkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Damianidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français d’études anatoliennes, 2010, 978-2-9060-5397-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nave sorella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caruso, Enrico; Griffo, Maria Grazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lilibeo e il Mare. Il Museo archeologico regionale di Marsala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regione siciliana, Assessorato dei beni culturali et dell'identità siciliana, pp.119-121, 2024, 978-88-6164-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barche e navi antiche dell’adriatico: nuove ricerche d’archeologia navale in Istria e Dalmazia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tigano, Gabriella; Li Vigni, Valeria; Vanaria, Maria Grazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della XVII Rassegna di archeologia subacquea. 7-9 Ottobre 2021 Giardini Naxos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quasar, pp.47-52, 2024, 978-88-5491-456-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementi strutturali e metalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caruso, Enrico; Griffo, Maria Grazia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lilibeo e il Mare. Il Museo archeologico regionale di Marsala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regione siciliana, Assessorato dei beni culturali e dell'identità siciliana, pp.94-98, 2024, 987-88-6164-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital reconstruction hypothesis of the Roman‐era fluvial barge from Kamensko, Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, pp.299-307, 2024, 978-953-331-520-1. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15291/9789533315201.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman Republican wreck Ilovik–Paržine 1, island of Ilovik (Croatia): preliminary report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Miholjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavle Dugonjić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, pp.225-233, 2024, 978-953-331-520-1. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15291/9789533315201.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par analyse chimique des enduits organiques de la coque du bateau cousu préromain Poreč 1 (Croatie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couillebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krnić, Ana-Marija; Krleža-Lovrić, Palmira; Lovrić, Filip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Adriatique entre Antiquité tardive et haut Moyen Âge : espace d'échange d'idées et de modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-79, 2024, Institut des Sciences et Techniques de l'Antiquité, 978-2-38549-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and Innovation in Shipbuilding in the North Adriatic between Late Antiquity and the Early Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Krnić, Ana-Marija; Krleža-Lovrić, Palmira; Lovrić, Filip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adriatique entre Antiquité tardive et haut Moyen Âge : espace d’échange d’idées et de modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1643, Presses universitaires de Franche-Comté, pp.17-55, 2024, Collection Institut des Sciences et Techniques de l'Antiquité, 978-2-38549-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Hellenistic military ship of Phanagoria: New data for the reconstruction of the ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Olkhovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, pp.289-297, 2024, 978-953-331-520-1. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15291/9789533315201.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scuttling of ships to build roman ports. The examples of Caska and Trstenik archaeological sites (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radić Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Urteaga, Mertxe; Pizzo, Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Mare. Emplazamiento, infraestructuras y organización de los puertos romanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, L'Erma di Bretschneider, pp.625-634, 2023, Hispania Antigua. Arqueológica, 978-88-913-3270-7. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48255/9788891332714.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of extraction of ancient shipwrecks in France, Italy and Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Arcos García; Rocío Castillo Belinchón; Celia Cantero Escribano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de la Reunión Internacional de Expertos sobre la extracción y conservación del pecio Mazarrón 2 = Proceedings of the International Experts’ Meeting on the extraction and conservation of the wreck Mazarrón 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministerio de Cultura, pp.156-165, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04546278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La navigation sur le Tibre et le halage vers Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Sebastiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Marty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'un port à l'autre : Voyage en Méditerranée romaine entre Arles et Rome = Da un porto all'altro: Viaggio nel Mediterraneo romano tra Arles e Roma : [Musée départemental Arles antique (Arles, France), 2 avril-29 mai 2022 et Museo delle Navi (Fiumicino, Italie)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole Aix-Marseille Provence / Territoire Istres Ouest Provence, pp.123-125, 2022, 978-2-9522229-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épaves du port antique de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Brun; Michel Pasqualini; Giulia Boetto; Emmanuel Botte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toulon (Telo Martius), une agglomération portuaire romaine de la cité d'Arles. Les fouilles, le mobilier, les épaves (recherches 1978-1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologies méditerranéennes. BiAMA (31), Presses Universitaires de Provence, pp.307-372, 2022, 979-10-320-0375-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les navires du musée de Fiumicino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Sebastiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Marty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'un port à l'autre = Da un porto all'altro : Voyage en Méditerranée romaine entre Arles et Rome = Viaggio nel Mediterraneo romano tra Arles e Roma : [Musée départemental Arles antique (Arles, France), 2 avril-29 mai 2022 et Museo delle Navi (Fiumicino, Italie)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole Aix Marseille Provence, Territoire Istres Ouest Provence, pp.113-118, 2022, 978-2-9522229-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois employé dans la construction des embarcations de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Brun; Michel Pasqualini; Giulia Boetto; Emmanuel Botte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toulon (Telo Martius), une agglomération portuaire romaine de la cité d'Arles. Les fouilles, le mobilier, les épaves (recherches 1978-1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, Presses Universitaires de Provence, pp.372-387, 2022, Archéologies méditerranéennes. BIAMA, 979-10-320-0375-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03909272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roman Barge from the Kupa River at Kamensko, Croatia: Evidence of a Regional Shipbuilding Tradition of the Danube River Basin in Southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; P. Pomey; P. Poveda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open sea, closed sea: local and inter-regional traditions in shipbuilding proceedings of the fifteenth International symposium on boat and ship archaeology (ISBSA 15), Marseilles, [22-27 October] 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, CNRS éditions, pp.115-121, 2021, Archaeonautica, 978-2-271-12972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sans mortier (bateaux remployés, bois et pierre). Le site de Caska sur l’île de Pag (Croatie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.B. Carre; P. Excoffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports dans l’espace méditerranéen antique. Fréjus et les ports maritimes [actes du 12e Colloque historique de Fréjus, 16-17 novembre 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Presses Universitaires de Provence, pp.23-40, 2021, Archéologies méditerranéennes. BiAMA, 9791032003480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets de navigation maritime sur le site du Pré-aux-pêcheurs à Antibes (F, 06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Raux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modes de transport dans l`Antiquité et au Moyen Âge : mobiliers d`équipement et d`entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum. Arles (FR, Bouches-du-Rhône), les 14-16 juin 2017, Musée départemental Arles antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321-340, 2021, Monographie Instrumentum, 978-2-35518-112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épaves et les structures portuaires de Caska, Île de Pag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique de Zagreb ; Institut Français, pp.29-31, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the wood analyses of the Roman vessels of Caska, island of Pag, Croatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radić Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; P. Pomey; P. Poveda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open sea, closed sea: local and inter-regional traditions in shipbuilding proceedings of the fifteenth International symposium on boat and ship archaeology (ISBSA 15), Marseilles, [22-27 October] 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, CNRS éditions, pp.251-256, 2021, Archaeonautica, 978-2-271-12972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport du poisson vivant entre les îles et le continent : les bateaux viviers des îles de San Pietro et de Ponza (Latium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites îles de Méditerranée occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaussen, pp.320-321, 2021, 978-2-356981-85-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03390212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lađa ravnog dna s teretom opeka u rijeci Kupi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krunoslav Zubčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-35, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épave de la baie de Parzine, Île d’ilovik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Miholjek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique de Zagreb ; Institut Français, pp.25-27, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report on the Remains of Four Vessels Found in the Ancient Harbour of Naples, Italy, Dating to the Late 2nd Century BCE and the Late 2nd-Late 3rd Century CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Demestica; L. Blue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean I: Studies in Maritime Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestonepress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-74, 2021, 978-90-8890-945-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03026275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of three decades of dendrochronology applied to ancient Mediterranean shipwrecks in southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; P. Pomey; P. Poveda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open sea, closed sea: local and inter-regional traditions in shipbuilding proceedings of the fifteenth International symposium on boat and ship archaeology (ISBSA 15), Marseilles, [22-27 October] 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, CNRS éditions, pp.245-250, 2021, Archaeonautica, 978-2-271-12972-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d'archéologie navale en Istrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée archéologique de Zagreb ; Institut français, pp.23-24, 2021, 978-953-8143-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hull structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološkom muzeju Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-87, 2020, Monografije i katalozi, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital photogrammetry of the site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-59, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy analysis of the evolution of the Portus to Ostia Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmilla Lebrun-Nesteroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Arnoldus Huyzendveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Keay; M. Millet; K. Strutt; P. Germoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Isola Sacra Survey: Ostia, Portus and the port system of Imperial Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute for Archaeological Research-University of Cambridge, pp.123-139, 2020, 9781902937908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navi e vita di bordo nel Mediterraneo in età greco-romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Fozzati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassa meraviglie sommerse dal Mediterraneo SAGGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa : Museo Archeologico Nazionale Napoli, pp.227-231, 2020, 978-88-918-2855-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-103, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-127, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La costruzione navale nel Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Federico II. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terracqueo. Catalogo della mostra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-161, 2020, 978-88-96729-41-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zambratija boat in the context of ancient Mediterranean sewn-boat traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-178, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I relitti del porto antico di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Fozzati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassa meraviglie sommerse dal Mediterraneo SAGGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa : Museo archeologico Nazionale Napoli, pp.79-82, 2020, 978-88-918-2855-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arheološki muzej Istre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-121, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isola Sacra shipwreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Keay; M. Millet; K. Strutt; P. Germoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Isola Sacra Survey: Ostia, Portus and the port system of Imperial Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute for Archaeological Research-University of Cambridge, pp.139-145, 2020, 9781902937908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Shipwrecks from the Ancient Harbour of Naples = Nuovi relitti dagli scavi del porto antico di Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Zazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Giampaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Carsana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Davidde Petriaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Asta; G. Caniato; D. Gnola; S. Medas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del 3° Convegno Nazionale di Archeologia e Storia Navale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Libreria universitaria edizioni, pp.29-40, 2019, Navis, Rassegna di studi di archeologia, etnologia e storia navale, 8833591301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hull structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Radic Rossi; G. Boetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKOŠTANE VELI SKOLI - Kasnoantički brodolom u geološko-geografskom i kulturnopovijesnom kontekstu / The Late Roman shipwreck in its geological-geographic and culturalhistorical context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sveuciliste u Zadru; Institut za pomorsku bastinu ARS NAUTICA, pp.47-68, 2018, 987-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater research and analysis of the hull structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Radic Rossi; G. Boetto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKOŠTANE VELI SKOLI - Kasnoantički brodolom u geološko-geografskom i kulturnopovijesnom kontekstu / The Late Roman shipwreck in its geological-geographic and culturalhistorical context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sveuciliste u Zadru; Institut za pomorsku bastinu ARS NAUTICA, pp.26-46, 2018, 987-953-331-190-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; E. Rieth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De re navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, CNRS éditions, pp.7-9, 2018, Archaeonautica, 978-2-271-12263-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoli A, un voilier abandonné dans le port de Neapolis à la fin du Ier siècle: architecture, fonction, restitution et espace de navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Boetto; E. Rieth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De re Navali. Pérégrinations nautiques entre Méditerranée et océan Indien. Mélanges en l'honneur de Patrice Pomey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, CNRS éditions, pp.19-56, 2018, Archaeonautica, 978-2-271-12263-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewn Ships from Istria (Croatia): the shipwrecks of Zambratija and Pula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Litwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and beyond. Change and continuity in shipbuilding. Proceedings of the fourteenth international symposium on boat and ship archaeology, Gdansk 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Maritime Museum, pp.189-198, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prva hipoteza rekonstrukcije forme trupa / The first hypothesis of the reconstruction of the hull shape / La prima ipotesi di ricostruzione delle forme dello scafo / Première hypothèse de restitution des formes de la coque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.54-59, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalna fotogrametrija i dokumentacija broda / Numerical photogrammetry and documentation of the boat / La fotogrammetria numerica e la documentazione del relitto / La photogrammétrie numérique et la documentation de l'épave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.50-53, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analiza drva / Wood analysis / Lo studio del legno / Etudes du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhac; G. Boetto; M. Uhac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.60-65, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zambratija: la nave cucita più antica del Mediterraneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Auriemma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nel mare dell'intimità. L'archeologia subacquea racconta l’Adriatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gangemi, 2017, 9788849235609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Roman shipwrecks from Isola Sacra (Rome, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerzy Gawronski; André van Holk; Joost Schokkenbroek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ships and Maritime landscapes. Proceedings of the Thirteenth International Symposium on Boat and Ship Archaeology, Amsterdam, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barkhuis, pp.260-266, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arhitektura broda / The hull remains of the boat / L'architettura dell'imbarcazione / L'architecture du bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.34-47, 2017, Katalog, 978-953-8082-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il relitto di Zambratija, Croazia (XII-X sec. a. C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Koncani Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Uhač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.C. Morozzo Della Rocca; F. Tiboni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura navale e marittima transire mare : atti del 2° convegno nazionale 22-23 settembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GoWare, pp.215-220, 2017, 9788867979004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High chrono-stratigraphical resolution of the harbour sequence of Ostia: palaeo-depth of the basin, ship draught and dredging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tyler V. Franconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Landscapes in the Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Roman Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-84, 2017, JRA. Supplementary Series, 9780991373086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient ships from the bay of Caska (Island of Pag, Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Litwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic and beyond. Change and continuity in shipbuilding. Proceedings of the fourteenth international symposium on boat and ship archaeology, Gdansk 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Maritime Museum, pp.279-288, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portus, Ostia and Rome: a transport zone in maritime/land interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Höghammar; B. Alroth; A. Lindhagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Ports. The Geography of Connections, International Conference at the Department of Archaeology and Ancient History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, pp.269-287, 2016, BOREAS. Uppsala Studies in Ancient Mediterranean and Near Eastern Civilizations, 978-91-554-9609-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;grandi horrea&amp;quot; d'Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Marin; C. Virlouvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepôts et trafics annonaires en Méditerranée : Antiquité-Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 322, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-226, 2016, Collection de l'Ecole française de Rome, 978-2-7283-1188-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01441802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liburnie méridionale et la Dalmatie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morana Čaušević Bully; Francis Tassaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquileia – Salona –Apollonia : Putevima Jadrana od 2. St. Pr. Kr. Do početaka srednjeg vijeka = un itinéraire adriatique du début du IIe s. av. J.-C. au début du Moyen âge, catalogue de l'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arheološki muzej u Zagrebu, Ecole française de Rome, pp.123-135, 2015, 9782728311675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01474505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I resti animali di età romana rinvenuti in livelli del II-III secolo d. C. a Isola Sacra (Fiumicino)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tagliacozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Convegno Nazionale di Archeozoologia (AIAZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (2), pp.105-108, 2015, Annali dell’Università di Ferrara Museologia Scientifica e Naturalistica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 3.3 Timbers from the Nemi Ships in the American Academy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bonfante; H. Nagy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Collection of Antiquities of the American Academy in Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XI, University of Michigan Press, pp.83-84, 2015, Memoirs of the American Academy in Rome, Supplementary, 978-0-472-11989-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01474448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fragments de bateaux découverts au quartier de Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Greck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Iulii et la mer. Catalogue de l'exposition, 20 septembre - 31 octobre 2014, espace culturel Paul Vernet, Fréjus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, impr. Forum, pp.19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03448031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chaland de Lipe (Ljubljana, Slovénie) et la tradition de construction « sur sole » de l’Europe sud-orientale : quelles influences méditerranéennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIulia Boetto; Patrice Pomey; André Tchernia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batellerie gallo-romaine. Pratiques régionales et influences maritimes méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Errance/Centre Camille Jullian, 2011, Bibliothèque d’archéologie méditerranéenne et africaine, 978-2877724777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.134-142, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.156-159, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.143-147, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.152-155, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiumicino 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard Mees; Barbara Pferdehirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Römerzeitliche Schiffsfunde in der datenbank « Navis I »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Römisch-Germanischen Zentralmuseums, pp.148-151, 2002, Kataloge vor-und Frühgeschichtlicher Altertümer, 978-3-88467-063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les navires de Fiumicino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Descœudres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostia : port et porte de la Rome antique, catalogue de l'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art et d’histoire-Georg Editeur, pp.121-130, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriboats – Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre Camille Jullian (UMR 7299). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03976155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2021 et opérations prévues en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2021, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2020 et opérations projetées en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2020, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dubesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the current state of conservation of the Punic Ship of Marsala and guidelines for its restoration and new display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bernard-Maugiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Honor Frost Foundation. 2019, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2019 et opérations projetées en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2019, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port d’Antipolis, tome I. La fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dubesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03561586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2018 et opérations projetées en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des affaires étrangères. 2018, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2017 et opérations projetées en 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2017, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01978908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2016, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhodes 4 shipwreck: final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Baika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Technological Education Institute of Athens. 2015, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRIBOATS - Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Divić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Ferreira Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2015, 193 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulon, Besagne-Dutasta, etude en vue d'une publication, rapport final, PCR 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPAM. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Université de Zadar; Musée archéologique d'Istrie. 2014, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zakynthos shipwreck: final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rieth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Groscaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Technological Education Institute of Athens. 2013, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Baika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2012, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2011, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2010, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient harbours of Dalmatia and the reuse of ships in harbour construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Radic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Besset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02285027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margerel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zazzaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couillebault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Otto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Olkhovskiy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2022.2049165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2021.1943949" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2021.1987718" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchernia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.212.0219" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11457-020-09261-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987373v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radi&#263; Rossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12428" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Russo Ermolli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Di Donato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.60" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059329v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Allevato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bellini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertacchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2014.02.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49FX1PV1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PNWW6034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radic Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CPB49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTC23X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiboni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807677v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086201v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.299" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475222v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Pasquale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827541v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909413v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445421v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Zub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389049v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miholjek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Dugonji&#263;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447878v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447882v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978925v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Germoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ghelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giampaola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Carsana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981116v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992762v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992826v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978924v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Collettini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borghini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978910v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978915v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978885v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978901v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475612v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Batur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Grisonic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475596v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaola Daniela" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsana Vittoria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davidde Petriaggi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Di Giovanni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479491v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478525v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479481v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478575v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478648v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478627v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478534v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447899v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479495v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978873v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475452v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475436v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501304v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986132v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977638v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977636v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475095v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522925v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aguelo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Barkai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Damianidis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770852v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.35" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.27" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749466v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827648v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.34" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827337v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48255/9788891332714.49" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909455v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909234v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389008v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388924v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389037v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389042v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389031v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026275v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388945v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986179v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986303v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045743v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lebrun-Nesteroff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus Huyzendveld" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986258v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986252v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987367v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560705v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560708v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986188v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064720v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475505v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977639v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977642v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978871v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978872v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978870v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978868v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978867v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977595v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445308v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448247v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474505v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475043v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Fiore" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tagliacozzo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474448v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448031v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478709v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475325v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475286v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475291v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475302v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475297v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475254v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976155v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389046v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987381v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987378v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978907v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978908v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478806v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479468v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271828v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478787v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479471v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478775v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02285027v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Besset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05601282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charrie-Duhaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couillebault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miholjek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2026.1758862" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margerel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104580" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828148v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zazzaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Otto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Olkhovskiy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2022.2049165" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2021.1943949" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03429761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2021.1987718" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchernia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.212.0219" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11457-020-09261-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987373v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radi&#263; Rossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12428" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Russo Ermolli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Di Donato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.60" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059329v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12337" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Allevato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bellini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertacchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2014.02.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49FX1PV1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PNWW6034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radic Rossi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus-Huyzendveld" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1062" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CPB49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTC23X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiboni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807677v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086201v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856823v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.299" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Pasquale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015814v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909406v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909413v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909376v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389057v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krunoslav Zub&#269;i&#263;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Dugonji&#263;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445427v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447882v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978925v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Germoni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ghelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giampaola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Carsana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978917v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981116v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992762v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Collettini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borghini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978913v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978910v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978915v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978876v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978883v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978894v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475611v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475607v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475612v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Batur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Grisonic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475596v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447955v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaola Daniela" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsana Vittoria" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Davidde Petriaggi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Di Giovanni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479481v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478525v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478648v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478529v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478514v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478534v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478633v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478627v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448040v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448027v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448029v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978879v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978873v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475397v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475452v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475436v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986132v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992072v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977636v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475095v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522925v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aguelo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Barkai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Damianidis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828143v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827295v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828142v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770852v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.35" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.27" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749466v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827648v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770831v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.34" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827337v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48255/9788891332714.49" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546278v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909234v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909272v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388924v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389008v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389037v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388958v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390212v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389031v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026275v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389022v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986179v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986303v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045743v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lebrun-Nesteroff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus Huyzendveld" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560705v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986258v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986252v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987367v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560708v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986188v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064720v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475505v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978904v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978905v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977639v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977642v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977580v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978870v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978868v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978871v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978872v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447897v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978867v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977595v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445308v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448247v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441802v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/menu/catalogo/index.html?id=1&amp;amp;titolo=Entrep%C3%B4ts&amp;amp;ricerca=D" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474505v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475043v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Fiore" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tagliacozzo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474448v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448031v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478709v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475286v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475325v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475291v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475302v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475297v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475254v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976155v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389046v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987381v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987378v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978907v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978908v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478806v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479468v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271828v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478787v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479471v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478775v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02285027v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Besset" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>