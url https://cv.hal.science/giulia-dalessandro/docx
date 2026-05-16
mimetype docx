--- v1 (2026-03-31)
+++ v2 (2026-05-16)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Giulia D'Alessandro </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maître de conférences en Langue et littérature grecquesUniversité de Caen NormandieUFR HSS - Département Humanités classiques et numériquesCentre Michel de Boüard - CRAHAM</w:t>
+        <w:t xml:space="preserve">Associate Professor of Greek Language and LitteratureUniversity of Caen NormandieFaculty - Humanity and social sciencesDepartement of Classics and Digital humanitiesCentre Michel de Boüard - CRAHAM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -102,50 +102,75 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3251-2134</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mes recherches portent sur 4 axes majeurs : le style et les stratégies narratives dans l'épopée archaïque ; Platon et à sa relation avec la poésie ; la grammaire hellénistique, à travers l’étude de fragments d'Hérodicos de Babylone et d'Ammonios d'Alexandrie ; l'Antiplatonisme à l'âge héllenistique.Je m’intéresse également à la réception d'Homère dans la littérature postérieure</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -202,51 +227,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D’alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheinisches Museum für Philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 168</w:t>
+              <w:t xml:space="preserve">, In press, 169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1377,165 +1402,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andromachus Philologus</w:t>
+                <w:t xml:space="preserve">Andromachus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D’alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexicon of Greek Grammarians of Antiquity (Brill)</w:t>
+              <w:t xml:space="preserve">Birll's Lexicon of Greek Grammarians in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053134v1</w:t>
+                <w:t xml:space="preserve">hal-03053132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andromachus</w:t>
+                <w:t xml:space="preserve">Andromachus Philologus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D’alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Birll's Lexicon of Greek Grammarians in Antiquity</w:t>
+              <w:t xml:space="preserve">Lexicon of Greek Grammarians of Antiquity (Brill)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053132v1</w:t>
+                <w:t xml:space="preserve">hal-03053134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polemarchus</w:t>
               </w:r>
@@ -1680,51 +1705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36D3C453"/>
+    <w:nsid w:val="B692FB72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1911,51 +1936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giulia-dalessandro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3251-2134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202504601018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202206403002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783896658128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pagani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110489941-016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giulia-dalessandro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3251-2134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202504601018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202206403002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783896658128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pagani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110489941-016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>