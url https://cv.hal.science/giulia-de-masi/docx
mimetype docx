--- v0 (2026-03-03)
+++ v1 (2026-05-02)
@@ -883,291 +883,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing collaboration in uncertain environment: Multi-Agent Reinforcement Learning for underwater monitoring</w:t>
+                <w:t xml:space="preserve">Boundary Control Behaviors of Multiple Low-cost AUVs Using Acoustic Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Luvisutto</w:t>
+                <w:t xml:space="preserve">Mohammed Tarnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Celani</w:t>
+                <w:t xml:space="preserve">Saverio Iacoponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Renda</w:t>
+                <w:t xml:space="preserve">Andrea Infanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia de Masi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 277, pp.127256. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.72506 - 72525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.127256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3564077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023221v1</w:t>
+                <w:t xml:space="preserve">hal-05049356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Control Behaviors of Multiple Low-cost AUVs Using Acoustic Communication</w:t>
+                <w:t xml:space="preserve">Enhancing collaboration in uncertain environment: Multi-Agent Reinforcement Learning for underwater monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Tarnini</w:t>
+                <w:t xml:space="preserve">Alberto Luvisutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saverio Iacoponi</w:t>
+                <w:t xml:space="preserve">Antonio Celani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Infanti</w:t>
+                <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia de Masi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.72506 - 72525. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 277, pp.127256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3564077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.127256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049356v1</w:t>
+                <w:t xml:space="preserve">hal-05023221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-Based Knowledge Driven Approach for Violence Detection</w:t>
               </w:r>
@@ -2137,825 +2137,955 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HST-4: An Accountability Extension to Human-Swarm Teaming Architecture</w:t>
+                <w:t xml:space="preserve">BB-UWCrack: A Benchmark Dataset for Bounding Box Crack Detection in Underwater Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni de Gasperis</w:t>
+                <w:t xml:space="preserve">Mahmoud Elmezain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmene Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muayad Abujabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adarsh Ghimire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia de Masi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sante Dino Facchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers of Artificial Intelligence, Ethics, and Multidisciplinary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-7945-4_1⟩</w:t>
+              <w:t xml:space="preserve">2025 Advances in Science and Engineering Technology International Conferences (ASET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dubai, France. IEEE, pp.1-8, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASET66891.2025.11428059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342611v1</w:t>
+                <w:t xml:space="preserve">hal-05566559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing Continuous-Valued Signals for Multimodal Spike-Based Pose Regression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HST-4: An Accountability Extension to Human-Swarm Teaming Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Gasperis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sante Dino Facchini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Simulation, Modeling, and Programming for Autonomous Robots (SIMPAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Frontiers of Artificial Intelligence, Ethics, and Multidisciplinary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Athens, Greece. Springer Nature Singapore, pp.3-18, 2025, Frontiers of Artificial Intelligence, Ethics and Multidisciplinary Applications, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-7945-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SIMPAR62925.2025.10979088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05070163v1</w:t>
+                <w:t xml:space="preserve">hal-05342611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SwarmSwIM: A Simulator for Underwater Swarms of Robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Hanbaly</w:t>
+                <w:t xml:space="preserve">Underwater Inspection Platform for Vision-Based Biodiversity Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Manduca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspare Santaera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104732⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Workshop on Metrology for the Sea; Learning to Measure Sea Health Parameters (MetroSea)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Genoa, France. IEEE, pp.45-49, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetroSea66681.2025.11245779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221107v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Inspection Platform for Vision-Based Biodiversity Identification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cesare Stefanini</w:t>
+                <w:t xml:space="preserve">Processing Continuous-Valued Signals for Multimodal Spike-Based Pose Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidya Sudevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Zayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwana Kausar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamad Karki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Workshop on Metrology for the Sea; Learning to Measure Sea Health Parameters (MetroSea)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MetroSea66681.2025.11245779⟩</w:t>
+              <w:t xml:space="preserve">2025 International Conference on Simulation, Modeling, and Programming for Autonomous Robots (SIMPAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Palermo, Italy. IEEE, pp.1-6, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIMPAR62925.2025.10979088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421056v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSTM-Enhanced Predictive Display for Wireless Underwater Teleoperation Under Time Delays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">SwarmSwIM: A Simulator for Underwater Swarms of Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Iacoponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrea Infanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hanbaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, BREST, France. IEEE, pp.1-9, 2025, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2025, BREST, France. IEEE, pp.1-8, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05221114v1</w:t>
+                <w:t xml:space="preserve">hal-05221107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LSTM-Enhanced Predictive Display for Wireless Underwater Teleoperation Under Time Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elmezain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Iacoponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Zayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irfan Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Renda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, BREST, France. IEEE, pp.1-9, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vision-Language Models for Underwater Ecological Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Eltobgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Iacoponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid Javid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Workshop on Metrology for the Sea; Learning to Measure Sea Health Parameters (MetroSea)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Genoa, France. IEEE, pp.117-122, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MetroSea66681.2025.11245715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2965,78 +3095,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">snnTrans-DHZ: A Lightweight Spiking Neural Network Architecture for Underwater Image Dehazing</w:t>
+                <w:t xml:space="preserve">Underwater Image Enhancement by Convolutional Spiking Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidya Sudevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Zayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwana Kausar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3061,100 +3191,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hamad Karki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045096v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Image Enhancement by Convolutional Spiking Neural Networks</w:t>
+                <w:t xml:space="preserve">snnTrans-DHZ: A Lightweight Spiking Neural Network Architecture for Underwater Image Dehazing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidya Sudevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Zayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwana Kausar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,231 +3309,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hamad Karki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045034v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Routing Optimization for Underwater Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Traversi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Zhilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alya Almarzooqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alketbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulla Al Mansoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Practical Applications of Agents, Multi-Agent Systems, and Complex Systems Simulation. The PAAMS Collection: 20th International Conference, PAAMS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.397-409, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3471,51 +3601,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32BFCDA2"/>
+    <w:nsid w:val="567CF424"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3702,51 +3832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giulia-de-masi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3284-880X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/demasi_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Y-6984-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustaqeem Khan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Guiaeab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmotaleb Elsaddik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia De Masi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCS.2026.3654171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Gueaieb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmotaleb El Saddik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Masi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Karray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Sudevan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Kausar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Javed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Karki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ae41e1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2026.3659120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2024.3446192" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023221v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luvisutto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tarnini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Iacoponi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Infanti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3564077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Ashour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aldhaheri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stephany Berrio Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2025.3587857" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3380192" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zhilin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Bushnaq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Akyildiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2023.3268418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreagiovanni Reina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raina Zakir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ferrante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01345-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Antonietti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ricchiuti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-023-00393-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3231607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judhi Prasetyo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Mankovskii" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-021-00197-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Gasperis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sante Dino Facchini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-7945-4_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Zayer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR62925.2025.10979088" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hanbaly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104732" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Manduca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspare Santaera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Natoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea66681.2025.11245779" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elmezain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Hussain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104636" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Eltobgui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Javid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea66681.2025.11245715" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025876v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Traversi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Almarzooqi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alketbi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulla Al Mansoori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_32" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/giulia-de-masi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3284-880X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/demasi_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Y-6984-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustaqeem Khan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Guiaeab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmotaleb Elsaddik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia De Masi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCS.2026.3654171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Gueaieb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmotaleb El Saddik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Masi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Karray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Sudevan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Kausar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Javed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Karki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ae41e1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2026.3659120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCE.2024.3446192" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tarnini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Iacoponi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Infanti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3564077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luvisutto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127256" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Ashour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aldhaheri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stephany Berrio Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2025.3587857" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3380192" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zhilin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Bushnaq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Akyildiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2023.3268418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreagiovanni Reina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raina Zakir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ferrante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01345-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Antonietti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ricchiuti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-023-00393-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3231607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judhi Prasetyo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Mankovskii" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-021-00197-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elmezain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmene Boudiaf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Abujabal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adarsh Ghimire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASET66891.2025.11428059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Gasperis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sante Dino Facchini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-7945-4_1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Manduca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspare Santaera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Natoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea66681.2025.11245779" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Zayer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR62925.2025.10979088" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hanbaly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104732" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Hussain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104636" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Eltobgui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Javid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea66681.2025.11245715" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Traversi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Almarzooqi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alketbi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulla Al Mansoori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_32" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>