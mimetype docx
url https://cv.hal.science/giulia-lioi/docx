--- v0 (2026-04-01)
+++ v1 (2026-05-12)
@@ -1,58 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Giulia Lioi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -92,4046 +101,4171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG-fMRI neurofeedback versus motor imagery after stroke, a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (1), pp.67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12984-025-01598-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–function coupling and decoupling during movie watching and resting state: Novel insights bridging EEG and structural imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkatesh Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.a_00448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/imag_a_00448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating lesion-specific preprocessing pipelines for rs-fMRI in stroke patients: Impact on functional connectivity and behavioral prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/IMAG.a.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRIStroke: A preprocessing pipeline for fMRI Data from Stroke patients</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Strong and Simple Deep Learning Baseline for BCI Motor Imagery Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaith Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.3338-3347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2024.3451010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.06636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04837034v1</w:t>
+                <w:t xml:space="preserve">hal-05002793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strong and Simple Deep Learning Baseline for BCI Motor Imagery Decoding</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">fMRIStroke: A preprocessing pipeline for fMRI Data from Stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (103), pp.6636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2024.3451010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05002793v1</w:t>
+                <w:t xml:space="preserve">hal-04837034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy—Ensemble Augmented-Shot-Y-Shaped Learning: State-of-The-Art Few-Shot Classification with Simple Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Bendou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqing Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (7), pp.179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jimaging8070179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradients of connectivity as graph Fourier bases of brain activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbasset Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (2), pp.322-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/netn_a_00183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of Neurofeedback on effective connectivity networks in chronic stroke patients: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Veliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (5), pp.056052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/ac291e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta and Theta Oscillations Correlate With Subjective Time During Musical Improvisation in Ecological and Controlled Settings: A Single Subject Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2021.626723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Target Motor Imagery Training Using Bimodal EEG-fMRI Neurofeedback: A Pilot Study in Chronic Stroke Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Survey on the Use of Haptic Feedback for Brain-Computer Interfaces and Neurofeedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00037⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491848v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on the Use of Haptic Feedback for Brain-Computer Interfaces and Neurofeedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-Target Motor Imagery Training Using Bimodal EEG-fMRI Neurofeedback: A Pilot Study in Chronic Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathis Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Lioi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02459828v2</w:t>
+                <w:t xml:space="preserve">hal-02491848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous EEG-fMRI during a neurofeedback task, a brain imaging dataset for multimodal data integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsel Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-020-0498-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Multilayer Graphs for Integrating Functional and Structural Connectivity in Alzheimer's Disease Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Integrating Functional and Structural Brain Connectomes: a novel multilayer graphs framework for Alzheimer's disease classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ferritto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetSci 2025 - International School and Conference on Network Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands. pp.1-1</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Isola delle Femmine, Italy. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238559v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven identification of functional network changes in Neurofeedback stroke rehabilitation: A clinical validation of network-based statistics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Optimized Multilayer Graphs for Integrating Functional and Structural Connectivity in Alzheimer's Disease Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ferritto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy. pp.1522-1526</w:t>
+              <w:t xml:space="preserve">NetSci 2025 - International School and Conference on Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271292v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Functional and Structural Brain Connectomes: a novel multilayer graphs framework for Alzheimer's disease classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Ferritto</w:t>
+                <w:t xml:space="preserve">Rééducation motrice post-AVC par neurofeedback EEG-IRMf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Lioi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Isola delle Femmine, Italy. pp.1-4</w:t>
+              <w:t xml:space="preserve">SFRMBM 2025 - 7ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238535v1</w:t>
+                <w:t xml:space="preserve">inserm-05576211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Modalities, One Network: A Multilayer Graph Framework for Alzheimer's Disease Biomarkers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-driven identification of functional network changes in Neurofeedback stroke rehabilitation: A clinical validation of network-based statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alix Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BraYn 2025 - 8 th Conference, the Brainstorming Research Assembly for Young Neuroscientists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Turin, Italy</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy. pp.1522-1526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384103v1</w:t>
+                <w:t xml:space="preserve">hal-05271292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Adaptive Deep Learning Method For BCI Motor Imagery Decoding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Two Modalities, One Network: A Multilayer Graph Framework for Alzheimer's Disease Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ferritto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BraYn 2025 - 8 th Conference, the Brainstorming Research Assembly for Young Neuroscientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04645175v1</w:t>
+                <w:t xml:space="preserve">hal-05384103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle statistique pour prédire la généralisation dans des tâches de classification avec peu d'exemples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Adaptive Deep Learning Method For BCI Motor Imagery Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644714v1</w:t>
+                <w:t xml:space="preserve">hal-04645175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Graph Signal Interpolation with an Application for Merging BCI Datasets with Various Dimensionalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173113v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Model for Predicting Generalization in Few-Shot Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassir Bendou</w:t>
+                <w:t xml:space="preserve">Spatial Graph Signal Interpolation with an Application for Merging BCI Datasets with Various Dimensionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lukas Mauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289951⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2023: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10097201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002766v1</w:t>
+                <w:t xml:space="preserve">hal-04173113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle statistique pour prédire la généralisation dans des tâches de classification avec peu d'exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI : 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644669v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Statistical Model for Predicting Generalization in Few-Shot Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Bendou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Mauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'23: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1260-1264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507161v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning Graph Convolutional Networks to Select Meaningful Graph Frequencies for FMRI Decoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interpolation spatiale de signaux sur graphes avec une application pour la fusion d'ensembles de données EEG de diverses dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI'23: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173125v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élagage de réseaux de neurones convolutifs sur graphes pour la sélection de fréquences significatives pour le décodage d'IRMf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pruning Graph Convolutional Networks to Select Meaningful Graph Frequencies for FMRI Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2022: 30th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.937-941, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696640v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-Shot Decoding of Brain Activation Maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Élagage de réseaux de neurones convolutifs sur graphes pour la sélection de fréquences significatives pour le décodage d'IRMf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675137v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 1D and 2D visualisation on EEG-fMRI neurofeedback training during a motor imagery task.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Few-Shot Decoding of Brain Activation Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bontonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2020 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2021: 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.1326-1330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02489459v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of haptic feedback in Brain-Computer Interfaces and Neurofeedback</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of 1D and 2D visualisation on EEG-fMRI neurofeedback training during a motor imagery task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORTICO 2019 - Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">ISBI 2020 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387408v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02489459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of EEG-fMRI Neurofeedback in stroke in relation to the DTI structural damage: a pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A multi-target motor imagery training using EEG-fMRI Neurofeedback: an exploratory study on stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bonan</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+              <w:t xml:space="preserve">OHBM 2019- Orgaization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265495v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of haptic feedback in Brain-Computer Interfaces and Neurofeedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of EEG-fMRI Neurofeedback in stroke in relation to the DTI structural damage: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathis Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rtFIN 2019 - Real Time Functional Imaging and Neurofeedback</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387400v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-target motor imagery training using EEG-fMRI Neurofeedback: an exploratory study on stroke</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The use of haptic feedback in Brain-Computer Interfaces and Neurofeedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2019- Orgaization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-4</w:t>
+              <w:t xml:space="preserve">rtFIN 2019 - Real Time Functional Imaging and Neurofeedback</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265496v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal EEG-fMRI Neurofeedback for upper motor limb rehabilitation: a pilot study on chronic patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The use of haptic feedback in Brain-Computer Interfaces and Neurofeedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rtFIN 2019 - Real Time Functional Imaging and Neurofeedback</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Maastricht, Netherlands. pp.1-2</w:t>
+              <w:t xml:space="preserve">CORTICO 2019 - Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383532v3</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bimodal EEG-fMRI Neurofeedback for upper motor limb rehabilitation: a pilot study on chronic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rtFIN 2019 - Real Time Functional Imaging and Neurofeedback</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Maastricht, Netherlands. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383532v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning bi-modal EEG-fMRI neurofeedback to improve neurofeedback in EEG only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real-Time Functional Imaging and Neurofeedback</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Maastricht, Netherlands. pp.1-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/599589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02368720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4141,404 +4275,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of neurofeedback training on effective connectivity assessed with dynamic causal modeling in stroke patients – a pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Feasibility of a multi-session EEG-fMRI Neurofeedback training – preliminary results from a randomized controlled study in chronic stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Duché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Butet</w:t>
+                <w:t xml:space="preserve">Mathis Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leveque-Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WFNR 2020 - World Federation For NeuroRehabilitation</w:t>
+              <w:t xml:space="preserve">WFNR 2020 - World Federation for NeuroRehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354319v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of a multi-session EEG-fMRI Neurofeedback training – preliminary results from a randomized controlled study in chronic stroke patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The effect of neurofeedback training on effective connectivity assessed with dynamic causal modeling in stroke patients – a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Veliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Butet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Leveque-Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WFNR 2020 - World Federation for NeuroRehabilitation</w:t>
+              <w:t xml:space="preserve">WFNR 2020 - World Federation For NeuroRehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354325v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodal EEG-fMRI Neurofeedback for stroke rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Fleury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRM 2018 -International Society of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01932954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4548,150 +4682,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie cérébrale au service de la rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps en images. Les nouvelles imageries pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-152, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4701,262 +4835,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind the Brain Age: How Segmentation and Template Selection Reshape Structural Connectomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ferritto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning 2-in-1: Towards Integrated EEG-fMRI-Neurofeedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marsel Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5103,51 +5237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05007645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01598-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Subramanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lamouroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06636" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bendou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lafargue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8070179" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Brahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00183" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03354296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Veliz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac291e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rocher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bouvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.626723" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459828v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00528" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Mano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0498-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ferritto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289951" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616158" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489459v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383532v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599589" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03354319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03354325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leveque-Le Bars" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01932954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/biologie-et-sante/le-corps-en-images/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02522245v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05007645v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01598-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Subramanian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00448" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lamouroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Ouahidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Bouallegue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2024.3451010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06636" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bendou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Hu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lafargue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8070179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Brahim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03354296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Veliz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac291e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rocher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bouvet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.626723" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459828v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00528" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Mano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0498-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ferritto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05576211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04645175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10097201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04644714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289951" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tessier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909966" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616158" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489459v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387400v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383532v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368720v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599589" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03354325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leveque-Le Bars" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03354319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01932954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/biologie-et-sante/le-corps-en-images/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02522245v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>