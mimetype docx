--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -368,51 +368,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Deep Learning to Differentiate Parkinsonian Syndromes: From Proof of Concept to Clinical Trust</w:t>
+                <w:t xml:space="preserve">Deep Learning to Differentiate Parkinsonian Syndromes Using Multimodal Magnetic Resonance Imaging : A Proof‐of‐Concept Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Maria Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Chougar</w:t>
@@ -451,102 +451,102 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.275-276. </w:t>
+              <w:t xml:space="preserve">, 2025, 40 (10), pp.2139-2148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.70136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mds.30300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503700v1</w:t>
+                <w:t xml:space="preserve">hal-05184793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning to Differentiate Parkinsonian Syndromes Using Multimodal Magnetic Resonance Imaging : A Proof‐of‐Concept Study</w:t>
+                <w:t xml:space="preserve">Reply to: Deep Learning to Differentiate Parkinsonian Syndromes: From Proof of Concept to Clinical Trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Maria Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Chougar</w:t>
@@ -585,78 +585,78 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 40 (10), pp.2139-2148. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.275-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.30300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mds.70136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184793v1</w:t>
+                <w:t xml:space="preserve">hal-05503700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the discrimination ability of 3D convolutional neural networks applied to altered brain MRI parametric maps</w:t>
               </w:r>
@@ -1173,295 +1173,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual interpretation of CNN decision-making process using Simulated Brain MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurodegenerative Traits Detected via 3D CNNs Trained with Simulated Brain MRI: Prediction Supported by Visualization of Discriminant Voxels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Maria Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Peran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Franceries</w:t>
+                <w:t xml:space="preserve">Olivier Rascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IEEE International Symposium on Computer-Based Medical Systems (CBMS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Aveiro, Portugal. pp.515-520, </w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Houston, France. pp.1437-1442, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMS52027.2021.00102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BIBM52615.2021.9669894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037117v1</w:t>
+                <w:t xml:space="preserve">hal-04729104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodegenerative Traits Detected via 3D CNNs Trained with Simulated Brain MRI: Prediction Supported by Visualization of Discriminant Voxels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual interpretation of CNN decision-making process using Simulated Brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Maria Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rascol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wassilios Meissner</w:t>
+                <w:t xml:space="preserve">Patrice Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Franceries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Houston, France. pp.1437-1442, </w:t>
+              <w:t xml:space="preserve">34th IEEE International Symposium on Computer-Based Medical Systems (CBMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aveiro, Portugal. pp.515-520, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIBM52615.2021.9669894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CBMS52027.2021.00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729104v1</w:t>
+                <w:t xml:space="preserve">hal-04037117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1616,51 +1616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Della Bella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Sarton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maria Mattia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lamberti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121657" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Osman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Todeschini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroXRAINE66377.2025.11340461" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foubert-Samier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Fabbri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.30300" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franceries" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102897" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vinour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-022-01525-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04137721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30282" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS52027.2021.00102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM52615.2021.9669894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Della Bella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Sarton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maria Mattia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lamberti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121657" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Osman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Todeschini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroXRAINE66377.2025.11340461" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foubert-Samier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Fabbri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.30300" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franceries" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102897" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vinour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-022-01525-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04137721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30282" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM52615.2021.9669894" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS52027.2021.00102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>