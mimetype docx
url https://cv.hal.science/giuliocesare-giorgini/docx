--- v0 (2026-03-16)
+++ v1 (2026-04-14)
@@ -169,6091 +169,6091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour sur l’éligibilité au règlement amiable agricole – Note sous Com., 2 oct. 2024, n° 24-40.024, QPC,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 nov. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privilèges de juridiction et ouverture d’une procédure d’insolvabilité en France – Note sous Com., 12 juin 2024, n° 22-16.626</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 sept. 2024, n° GPL468c4, p. 49-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l’ouverture d’une procédure d’insolvabilité au bénéfice d’une entreprise d’assurance – Note sous Com. 13 déc. 2023, n° 21-047 et 21-24.496</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 mars 2024, n° GPL460s9, p. 56-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin des privilèges de juridiction des articles 14 et 15 du Code civil – Note sous Com. 12 juin 2024, n° 22-16.616</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, juill. 2024, n° DED202m2, p. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture d’une procédure d’insolvabilité et instance en cours – Note sous Com. 13 déc. 2023, n° 21-21.047</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 janv. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confidentialité de la conciliation et exigences prudentielles – Note sous Com. 3 juill. 2024, n° 22-24.068</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, sept. 2024, n° DED202n3, p. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi applicable aux effets de l’ouverture d’une procédure d’insolvabilité sur les instances en cours – Note sous Com. 13 déc. 2023, n° 22-17.464</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 mars 2024, n° GPL460s8, p. 58-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation entre procédures d’insolvabilité principale et secondaire – Note sous CJUE, 3e Ch., 18 avr. 2024, aff. jointes C-765/22 et C-772/22, Luis Carlos e.a. v Air Berlín Luftverkehrs KG e.a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 mai 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du commissaire à l’exécution du plan – Note sous Com. 2 mai 2024, n° 22-21.577</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, juin 2024, n° DED202k4, p. 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la vis attractiva concursus – Note sous CJUE, 2e ch., 14 nov. 2024, C-394/22, Oilchart International NV / O.W. Bunker (Netherlands) BV, ING Bank NV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 déc. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levée de la confidentialité du mandat ad hoc et de la conciliation – Note sous Com. 22 nov. 2023, n° 22-17.798</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 mars 2024, n° GPL460t3, p. 59-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stellantis : enjeux juridiques et managériaux d’une fusion internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lexsociété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Revue LexSociété</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766696v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture d’une procédure d’insolvabilité européenne, vis attractiva concursus et sort du contrat de travail dans l’hypothèse d’un transfert d’entreprise – Note sous Com. 20 déc. 2023, n° 21-18.146</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 mars 2024, n° GPL460t1, p. 55-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination entre procédures d’insolvabilité principale et secondaire – Note sous CJUE, 3e Ch., 18 avr. 2024, aff. jointes C-765/22 et C-772/22, Luis Carlos e.a. v Air Berlín Luftverkehrs KG e.a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 sept. 2024, n° GPL468c1, p. 50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure d’appel : applicabilité générale des délais de distance – Note sous Com. 8 févr. 2024, n° 21-23.686</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, mars 2024, n° DED202e0, p. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Financement des Contentieux par des Tiers (FCT) : une réponse ad hoc pour le traitement de l’insolvabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, p. 111-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insolvabilité européenne et extension de la procédure ouverte en France – Note sous Com, 2 oct. 2024, n° 23-14.605</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, déc. 2024, n° DED202t0, p. 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre des intérêts principaux du débiteur personne physique exerçant une activité d’indépendant – Note sous CJUE, 19 sept. 2024, aff. C-501/23, DL v Land Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, nov. 2024, n° DED202q7, p. 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’ouverture d’une procédure d’insolvabilité sur une instance en cours – Note sous Com. 13 déc. 2023, n° 22-17.464</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, févr. 2024, n° DED202d6, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2024, juin 2024, n° DED202k4, p. 5</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de déclaration de la créance résultant de la résiliation d’un contrat en cours – Note sous Com., 18 janv. 2023, n° 21-15.514</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448h8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Articulation entre procédures d’insolvabilité principale et secondaire – Note sous CJUE, 3e Ch., 18 avr. 2024, aff. jointes C-765/22 et C-772/22, Luis Carlos e.a. v Air Berlín Luftverkehrs KG e.a.</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de la caducité de l’accord de conciliation sur l’aval consenti – Note sous Com., 8 mars 2023, n° 21-19.20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 mai 2024</w:t>
+              <w:t xml:space="preserve">, 2023, 29 mars 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loi applicable aux effets de l’ouverture d’une procédure d’insolvabilité sur les instances en cours – Note sous Com. 13 déc. 2023, n° 22-17.464</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement Insolvabilité et extension de la procédure collective ouverte en France – Note sous Com. 13 sept. 2023, n° 22-12.855</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 oct. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullités de la période suspecte et effet indirect horizontal de la directive Insolvabilité – Note sous Com., 14 déc. 2022, n° 21-14.206</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 mars 2024, n° GPL460s8, p. 58-59</w:t>
+              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448h4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur la vis attractiva concursus – Note sous CJUE, 2e ch., 14 nov. 2024, C-394/22, Oilchart International NV / O.W. Bunker (Netherlands) BV, ING Bank NV</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclaration de créance et reprise d’une instance en cours – Note sous Com. 4 oct. 2023, n° 22-12.128</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 déc. 2024</w:t>
+              <w:t xml:space="preserve">, 2023, 26 oct. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, sept. 2024, n° DED202n3, p. 2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixation de la rémunération du conciliateur – Note sous Com., 14 déc. 2022, n° 21-16.655</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448i2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur l’éligibilité au règlement amiable agricole – Note sous Com., 2 oct. 2024, n° 24-40.024, QPC,</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime juridique des actifs numériques en prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, dossier 50, p. 1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétation du droit des entreprises en difficulté français à la suite de la transposition de la directive « Insolvabilité » - Note sous Com., 14 déc. 2022, n° 21-14.206</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4 nov. 2024</w:t>
+              <w:t xml:space="preserve">, 2023, 19 janv. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Privilèges de juridiction et ouverture d’une procédure d’insolvabilité en France – Note sous Com., 12 juin 2024, n° 22-16.626</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confidentialité de la conciliation, encore et toujours – Note sous Com., 5 oct. 2022, n° 21-13.108</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 sept. 2024, n° GPL468c4, p. 49-50</w:t>
+              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448i0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Effets de l’ouverture d’une procédure d’insolvabilité au bénéfice d’une entreprise d’assurance – Note sous Com. 13 déc. 2023, n° 21-047 et 21-24.496</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt des poursuites individuelles et exequatur d’une sentence arbitrale – Note sous Com., 8 févr. 2023, n° 21-15.771</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 mars 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre des intérêts principaux du travailleur frontalier – Note sous Civ., 2e, 4 nov. 2021, n° 20-11.030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 mars 2024, n° GPL460s9, p. 56-58</w:t>
+              <w:t xml:space="preserve">, 2022, 19 avr. 2022, pp.GPL434v8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, juill. 2024, n° DED202m2, p. 2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du débiteur en droit comparé – Table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ouverture d’une procédure d’insolvabilité et instance en cours – Note sous Com. 13 déc. 2023, n° 21-21.047</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instances en cours et ouverture d'une procédure d'insolvabilité au bénéfice d'une entreprise d'assurance – Note sous Civ., 2e, 25 mai 2022, n° 19-12.048</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 sept. 2022, pp.GPL440k1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure d’insolvabilité et action du salarié fondée sur le transfert du contrat de travail – Note sous Soc., 8 déc. 2021, n° 20-13.905</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 avr. 2022, pp.GPL434v7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de production des créances dans une procédure secondaire par le syndic de la procédure principale – Note sous CJUE, 9e Ch., 25 nov. 2021, n° C-25/20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 avr. 2022, pp.GPL434v3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exequatur en France d’une décision monégasque de condamnation à combler le passif – Note sous Civ., 1re, 9 févr. 2022, n° 10-21.955</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 sept. 2022, pp.GPL440k0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insolvabilité et responsabilité de la société (grand-) mère étrangère – Note sous CJUE, 8e Ch., 10 mars 2022, n° C-498/20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 sept. 2022, pp.GPL440j9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la confidentialité du mandat ad hoc et de la conciliation – Note sous Com., 5 oct. 2022, n° 21-13.108</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 26 janv. 2024</w:t>
+              <w:t xml:space="preserve">, 2022, 5 oct. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Levée de la confidentialité du mandat ad hoc et de la conciliation – Note sous Com. 22 nov. 2023, n° 22-17.798</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote et l'adoption des plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.35-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03412010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de déclaration applicable au créancier étranger établi en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 mars 2024, n° GPL460t3, p. 59-61</w:t>
+              <w:t xml:space="preserve">, 2021, 394m2, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03212906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de « procédure en cours » au sens du droit des entreprises en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 oct. 2021, pp.50-54, 428a8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03411987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action révocatoire d’un paiement effectué par un tiers en exécution d’un contrat - Note sous CJUE, 1re Ch., 22 avr. 2021, n° C-73/20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 juill. 2021, pp.45-46, 424m2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03411980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision du comité de créanciers statuant sur le projet de plan et délai de contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 394m4, pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03212903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt des poursuites individuelles et exequatur d’une sentence arbitrale étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 394p7, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03212909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution des décisions d’insolvabilité dans l’UE - Note sous Civ., 1re, 3 mars 2021, n° 19-20.393</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 juill. 2021, pp.46-48, 424m3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03411974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierce opposition du créancier bénéficiant d’une saisie-attribution au jugement arrêtant le plan de redressement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 394m3, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03212904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet international de la suspension des poursuites individuelles résultant de la loi étrangère applicable à la procédure d’insolvabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401s5, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03212915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cadres de restructuration préventive ; un nouveau défi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Monsèrié-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Revue LexSociété</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Partouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ouverture d’une procédure d’insolvabilité européenne, vis attractiva concursus et sort du contrat de travail dans l’hypothèse d’un transfert d’entreprise – Note sous Com. 20 déc. 2023, n° 21-18.146</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction de la consultation irrégulière du créancier sur le projet de plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 mars 2024, n° GPL460t1, p. 55-56</w:t>
+              <w:t xml:space="preserve">, 2020, Droit des entreprises en difficulté, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Coordination entre procédures d’insolvabilité principale et secondaire – Note sous CJUE, 3e Ch., 18 avr. 2024, aff. jointes C-765/22 et C-772/22, Luis Carlos e.a. v Air Berlín Luftverkehrs KG e.a.</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnements consentis à l’occasion d’un accord de conciliation caduc : avis d’intempérie pour les créanciers !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 sept. 2024, n° GPL468c1, p. 50-51</w:t>
+              <w:t xml:space="preserve">, 2020, 368g9, pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, mars 2024, n° DED202e0, p. 2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande en résolution du plan de sauvegarde ou de redressement pour cessation des paiements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 388x5, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 oct. 2023</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité de l’appel pour abus de majorité contre le plan de sauvegarde adopté par les comités de créanciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 388x5, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nullités de la période suspecte et effet indirect horizontal de la directive Insolvabilité – Note sous Com., 14 déc. 2022, n° 21-14.206</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examen d’office de la compétence lors de l’ouverture d’une procédure d’insolvabilité – Note sous Com., 11 mars 2020, n° 19-10.657</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448h4</w:t>
+              <w:t xml:space="preserve">, 2020, 382u7, pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Délai de déclaration de la créance résultant de la résiliation d’un contrat en cours – Note sous Com., 18 janv. 2023, n° 21-15.514</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence des juridictions de l’État membre d’ouverture de la procédure d’insolvabilité et actions révocatoires - Note sous Com., 25 mars 2020, n° 16-20.520</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448h8</w:t>
+              <w:t xml:space="preserve">, 2020, 13 oct. 2020, pp.51, 388y3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 mars 2023</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel contre un jugement rejetant le plan de redressement et arrêtant un plan de cession - Note sous Com., 23 oct. 2019, n° 18-17.926</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368e7, pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 oct. 2023</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance des pouvoirs du syndic étranger et appréciation de l’ordre public international dans les procédures d’insolvabilité européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.56, 388x4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Fort</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défaut d’avertissement d’un créancier de l’Union européenne et déclaration de créance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Entreprises en difficulté, 15, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation sous astreinte du dirigeant social après injonction de déposer les comptes sociaux - Note sous Com., 7 mai 2019, n° 17-21.047</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 juill. 2019, pp.44-45, 355w0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possible approche globale des solutions dans les groupes de sociétés en difficulté - Note sous Com., 19 déc. 2018, n° 17-27.947</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 avr. 2019, pp.68-69, 350x9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proportionnalité de la réparation due en cas de violation de l’obligation de confidentialité édictée en matière de mandat ad hoc et de conciliation - Note sous Com., 13 juin 2019, n° 18-10.688</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 oct. 2019, pp.50-51, 361a7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention franco-italienne du 3 juin 1930 : lois applicables aux sûretés et à l’admission des créanciers - Note sous Civ., 1re, 11 juill. 2019, n° 18-14.186</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 oct. 2019, pp.49-50, 361a6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeur de l’entreprise et droit de l’insolvabilité - De la théorie de la négociation aux negotiauctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.193-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction de l’absence d’indication d’un montant maximal dans la convention d’honoraires entre le débiteur et le mandataire ad hoc ou conciliateur - Note sous Com., 3 oct. 2018, n° 17-14.522</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 janv. 2019, pp.50-51, 339r4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclaration de créances étrangères et représentation du créancier par un avocat - Note sous Com., 6 mars 2019, n° 17-22.365</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 juill. 2019, pp.43-44, 355v9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de la presse et confidentialité du mandat ad hoc et de la conciliation - Note sous Com., 13 févr. 2019, n° 17-18.049</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 avr. 2019, pp.59-60, 350x2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan de sauvegarde : attention au financement des échéances du plan - Note sous Com., 9 juill. 2019, n° 18-17.129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 oct. 2019, pp.56-58, 361a8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitutionnalité de la confidentialité du mandat ad hoc et de la conciliation n’est pas sérieusement contestable - Note sous Com., 4 oct. 2018, n° 18-10.688</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 janv. 2019, pp.51-52, 339r5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités d’apurement du passif et viabilité du plan de redressement - Note sous Com., 20 mars 2019, n° 17-27.527</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 juill. 2019, pp.56-57, 355w1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet universel de la procédure collective ouverte en France et office du juge-commissaire - Note sous Com., 29 mai 2019, n° 18-14.844</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 oct. 2019, pp.48-49, 361a5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les conditions du redressement d’une entreprise en difficulté - Note sous Com., 16 janv. 2019, n° 17-25.696</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 avr. 2019, pp.69-70, 350x4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis pratiques à relever pour une mise en œuvre effective du Règlement insolvabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, dossier 50, p. 1-4</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Lecea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.162-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fixation de la rémunération du conciliateur – Note sous Com., 14 déc. 2022, n° 21-16.655</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure secondaire d’insolvabilité et sanction du défaut de déclaration de la cessation des paiements - Note sous Com., 7 févr. 2018, n° 17-10.056</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448i2</w:t>
+              <w:t xml:space="preserve">, 2018, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 janv. 2023</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commissariat à l’exécution du plan et mandataire chargé de défendre l’intérêt collectif des créanciers - Note sous Com., 28 mars 2018, n° 16-23.665</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Confidentialité de la conciliation, encore et toujours – Note sous Com., 5 oct. 2022, n° 21-13.108</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vis attractiva concursus et action en inopposabilité exercée devant les juridictions du lieu de situation des bien litigieux - Note sous Com., 24 mai 2018, n° 16-20.520</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448i0</w:t>
+              <w:t xml:space="preserve">, 2018, pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 mars 2023</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de plan sur quinze ans pour les personnes morales exploitants agricoles - Note sous Com., 29 nov. 2017, n° 16-21.032</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.65-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Insolvabilité et responsabilité de la société (grand-) mère étrangère – Note sous CJUE, 8e Ch., 10 mars 2022, n° C-498/20</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de condition supplémentaire à la tierce opposition du créancier ! - Note sous Com., 15 nov. 2017, n° 16-14.630</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27 sept. 2022, pp.GPL440j9</w:t>
+              <w:t xml:space="preserve">, 2018, 16 janv. 2018, pp.67-68, 311d2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 oct. 2022</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vis attractiva concursus et action en concurrence déloyale - Note sous Com., 9 mai 2018, n° 14-23.273</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.1-9</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution du plan de continuation et recours du commissaire à l’exécution du plan - Note sous Com., 29 nov. 2017, n° 16-18.138</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Centre des intérêts principaux du travailleur frontalier – Note sous Civ., 2e, 4 nov. 2021, n° 20-11.030</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit français des entreprises en difficulté s’adapte au règlement Insolvabilité du 20 mai 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 avr. 2022, pp.GPL434v8</w:t>
+              <w:t xml:space="preserve">, 2018, 16 janv. 2018, pp.53-56, 311c6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Instances en cours et ouverture d'une procédure d'insolvabilité au bénéfice d'une entreprise d'assurance – Note sous Civ., 2e, 25 mai 2022, n° 19-12.048</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité du patrimoine, localisation des actifs et caractérisation de la cessation des paiements - Note sous Com., 7 févr. 2018, n° 16-26.404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27 sept. 2022, pp.GPL440k1</w:t>
+              <w:t xml:space="preserve">, 2018, pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Délai de production des créances dans une procédure secondaire par le syndic de la procédure principale – Note sous CJUE, 9e Ch., 25 nov. 2021, n° C-25/20</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation souveraine du juge du fond en matière de résolution du plan pour inexécution d’un engagement - Note sous Com., 28 févr. 2018, n° 17-10.289</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 avr. 2022, pp.GPL434v3</w:t>
+              <w:t xml:space="preserve">, 2018, pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Procédure d’insolvabilité et action du salarié fondée sur le transfert du contrat de travail – Note sous Soc., 8 déc. 2021, n° 20-13.905</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions procédurales de la conversion en liquidation judiciaire à la suite du rejet de la proposition de plan de redressement du débiteur - Note sous Com., 20 juin 2018, n° 17-13.204</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 avr. 2022, pp.GPL434v7</w:t>
+              <w:t xml:space="preserve">, 2018, pp.70-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exequatur en France d’une décision monégasque de condamnation à combler le passif – Note sous Civ., 1re, 9 févr. 2022, n° 10-21.955</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord de conciliation valant transaction : attention aux conditions de fond ! - Note sous Com., 5 juill. 2017, n° 15-22.220</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27 sept. 2022, pp.GPL440k0</w:t>
+              <w:t xml:space="preserve">, 2017, 10 oct. 2017, pp.60-61, 304t2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Effet international de la suspension des poursuites individuelles résultant de la loi étrangère applicable à la procédure d’insolvabilité</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « sauvegarde », procedura concorsuale di prevenzione della crisi d’impresa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di diritto dell'impresa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.329-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03588339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation frauduleuse du centre des intérêts principaux du débiteur révélée a posteriori - Note sous Com., 8 mars 2017, n° 15-16.628</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 401s5, pp.60</w:t>
+              <w:t xml:space="preserve">, 2017, 10 oct. 2017, pp.59-60, 304t1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Action révocatoire d’un paiement effectué par un tiers en exécution d’un contrat - Note sous CJUE, 1re Ch., 22 avr. 2021, n° C-73/20</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan de redressement et apurement de la créance résultant d’un emprunt immobilier : primauté du droit des entreprises en difficulté - Note sous Com., 14 juin 2017, n° 15-22.945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 juill. 2021, pp.45-46, 424m2</w:t>
+              <w:t xml:space="preserve">, 2017, 10 oct. 2017, pp.67-68, 304t5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 394m4, pp.77</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « sauvegarde », procedura concorsuale di prevenzione della crisi d’impresa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di diritto dell'impresa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.329-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...2962 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01701784v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-01701791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protocoles entre autorités de la procédure d'insolvabilité</w:t>
               </w:r>
@@ -7524,234 +7524,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03212972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approche comparatiste des politiques législatives en matière de gestion des phénomènes de défaillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et le monde slave aujourd'hui - Aspects économiques, juridiques, politiques et géopolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global principles for cooperation in international insolvency cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal problems of bankruptcy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Saint-Pétersbourg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'oeuvre d'art et la normalisation du risque de défaillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le marché de l'art en Europe - Entre champs culturels et économie réelle, quelles régulations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France. pp.243-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00727246v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01112236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sauvegarde, procedura concorsuale di prevenzione delle difficoltà delle imprese</w:t>
               </w:r>
@@ -8735,50 +8735,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre 093 – Insolvabilité européenne [refonte des anciens chapitres 092 et 094 et actualisation]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 199-256, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits humains et procédures d’insolvabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum – Mélanges en l’honneur de Jean-François Renucci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 295-307, 2024, Liber Amicorum, 978-2-2472-2800-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 092 – Application du droit commun en dehors des conventions internationales [actualisation de l’ancien chapitre 093]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 183-189, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 121 – Prévention par l’information comptable [actualisation]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 276-283, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 122 – Procédures d’alerte [actualisation]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 284-301, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 111 – Notion d’entreprise en difficulté [actualisation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -8791,2385 +9208,1968 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 259-260, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 122 – Procédures d’alerte [actualisation]</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédures collectives du droit des entreprises en difficulté au service de l’humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Y. Strickler (dir.), La procédure au service de l’humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 71-87, 2024, Procédure(s), 978-2-8027-7417-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 091 – Conventions internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 284-301, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+              <w:t xml:space="preserve">, p. 183-189, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 121 – Prévention par l’information comptable [actualisation]</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 112 – Interventionnisme public [actualisation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 276-283, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+              <w:t xml:space="preserve">, p. 261-272, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous les développements en droit italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. MENJUCQ (dir.), Directive (UE) 2019/1023 du 20 juin 2019 relative aux cadres de restructuration préventive – Commentaire article par article</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 199-256, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.348, 2023, Collection Droit de l'Union Européenne, 978-2802771128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , p. 295-307, 2024, Liber Amicorum, 978-2-2472-2800-3</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de Législation Comparée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N. CORNU THENARD et S. SOLEIL (dir.), La Société de Législation Comparée – Etudes sur 150 ans d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Législation Comparée, pp.188-192, 2023, 978-2365170949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité du rédacteur du certificat de coutume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de Législation Comparée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G. CERQUEIRA (dir.), Certificat de coutume – Pratiques en droit des affaires internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société de Législation Comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-161, 2023, Collection Colloques, 978-2-36517-134-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement des entreprises sinistrées dans le cadre des procédures de prévention des difficultés des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edilaix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects juridiques des inondations (Prévention – Gestion – Responsabilités)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.215-228, 2022, Thèses &amp; Actes, 978-2-36503-047-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crypto-actifs et procédures d’insolvabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insolvabilité et restructuration en Allemagne - Annuaire 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schultze &amp; Braun GmbH &amp; Co. KG, pp.38-46, 2021, 978-3-9822268-5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions consulaires françaises, juges du droit économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les juridictions au cœur des interactions sociales – Approche franco-russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.119-135, 2021, Coll. Droit privé et sciences criminelles, 978-2-343-22828-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconciling the Brussels Ia Regulation and other European private international law instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirouette El Masry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aracne Editrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brussels I bis Regulations and Special Rules : Opportunities to Enhance Judicial Cooperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.215-235, 2021, 978-88-255-4083-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03212897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sylvestre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens des libertés économiques de circulation / The Sense of Economic Freedoms of Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 183-189, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-20, 2020, Droit Economie International, 978-2-8027-6547-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , p. 71-87, 2024, Procédure(s), 978-2-8027-7417-4</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les besoins du commerce international à l’ère de la révolution algorithmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens des libertés économiques de circulation / The Sense of Economic Freedoms of Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-186, 2020, Droit Economie International, 978-2-8027-6547-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit économique au XXIe siècle - Notions et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 183-189, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-317, 2020, 978-2-275-07673-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, p. 261-272, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F comme Fidelité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T. Garcia, D. Espagno-Abdie et M. Touzeil-Divina (sous dir.), Les mots d’Annie : Droit(s) au coeur &amp; à la culture - Mélanges en l’honneur d’Annie Héritier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions L’Epitoge - Lextenso, pp.107-114, 2017, 979-10-92684-21-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Louis Josserand</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et citoyenneté(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Bellagamba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">U. Bellagamba, E. Blanquet, E. Picholle et D. Tron, Citoyennetés spéculatives - Actes des 8e Journées interdisciplinaires Sciences &amp; Fictions de Peyresq 29 mai -1er juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Somnium, pp.95-119, 2016, 978-2-918696-14-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et citoyenneté(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Bellagamba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Faculté de droit et science politique de Nice - Année 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.47-70, 2015, 978-2-343-05852-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plans de réorganisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société de Législation Comparée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">N. CORNU THENARD et S. SOLEIL (dir.), La Société de Législation Comparée – Etudes sur 150 ans d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Législation Comparée, pp.188-192, 2023, 978-2365170949</w:t>
+              <w:t xml:space="preserve">Etude comparative des procédures d'insolvabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Société de Législation Comparée, pp.63-77, 2015, Droit comparé et européen, 978-2-36517-044-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier Insolvabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vallens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société de Législation Comparée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G. CERQUEIRA (dir.), Certificat de coutume – Pratiques en droit des affaires internationales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-161, 2023, Collection Colloques, 978-2-36517-134-2</w:t>
+              <w:t xml:space="preserve">B. Fauvarque-Cosson (sous dir.), Le droit comparé au XXIe siècle – Enjeux et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-214, 2015, 978-2-36517-051-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.348, 2023, Collection Droit de l'Union Européenne, 978-2802771128</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influences / Sources / Réformes en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de Législation Comparée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etude comparative des procédures d'insolvabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Société de Législation Comparée, pp.87-92, 2015, Droit comparé et européen, 978-2-36517-044-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , pp.215-228, 2022, Thèses &amp; Actes, 978-2-36503-047-2</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01220110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sautonie-Laguionie Laura. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le règlement 2015/848 relatif aux procédures d'insolvabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trans Europe Experts, pp.375-388, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.119-135, 2021, Coll. Droit privé et sciences criminelles, 978-2-343-22828-0</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01220117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement du préjudice environnemental dans l'insolvabilité interne et internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement - Mélanges en l'honneur de Gilles J. Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Frison-Roche, pp.203-221, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Schultze &amp; Braun GmbH &amp; Co. KG, pp.38-46, 2021, 978-3-9822268-5-9</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00727224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au droit économique de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frison-Roche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement, mélanges en l'honneur de G.J.Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frison-Roche, pp.15-37, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00859474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au droit économique de l'environnement (article collectif du Centre de recherche en droit économique - CREDECO/GREDEG, UMR 7321, CNRS/INRA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, , pp.215-235, 2021, 978-88-255-4083-3</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement, Mélanges en l'honneur de Gilles J. Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Frison-Roche, pp.15, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...921 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061003v1</w:t>
-              </w:r>
-[...196 lines deleted...]
-                <w:t xml:space="preserve">halshs-00727224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11181,207 +11181,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carlos Tavares resigns: Agnelli and Peugeot families take back control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04936245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’influence de la famille Peugeot dans l’industrie automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05361762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...73 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démission de Carlos Tavares : les familles Agnelli et Peugeot reprennent la main</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11581,51 +11581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861730v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766696v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861685v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317478v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menjucq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brulard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ehret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929809v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mons&#232;ri&#233;-Bon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Partouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavelier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051431v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051379v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lecea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929376v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929406v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278879v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727209v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453680v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirouette El Masry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212972v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727246v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queirolo Ilaria" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Espinosa Calabuig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dollani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara E. Tuo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024187v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Berg&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051607v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso.fr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701752v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vallens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112203v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.bruylant.larciergroup.com/titres/132777_2/droit-et-marche-de-l-art-en-europe.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069223v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz.fr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861796v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861770v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861741v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317416v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legiscompare.fr/ecommerce/gb/sous-categorie-colloques-1/1201-livre-pratiques-en-droit-des-affaires-internationales-gustavo-cerqueira-nicolas-nord-et-cyril-nourissat-dir.html?search_query=certificat+de+coutume&amp;amp;results=10" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317401v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/directive-ue-2019-1023-20-juin-2019-relative-aux-cadres-9782802771128.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929911v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051538v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051577v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220117v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220110v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069229v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachkevova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Racine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemy Duong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859474v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cammas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Guesmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727224v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839990v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861663v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766696v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menjucq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brulard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ehret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mons&#232;ri&#233;-Bon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Partouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavelier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051434v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051420v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051398v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lecea" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929376v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929406v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278879v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727209v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453680v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirouette El Masry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212972v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727246v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queirolo Ilaria" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Espinosa Calabuig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dollani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara E. Tuo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024187v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Berg&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051607v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso.fr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701752v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vallens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112203v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.bruylant.larciergroup.com/titres/132777_2/droit-et-marche-de-l-art-en-europe.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069223v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz.fr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861749v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861741v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/directive-ue-2019-1023-20-juin-2019-relative-aux-cadres-9782802771128.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317429v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legiscompare.fr/ecommerce/gb/sous-categorie-colloques-1/1201-livre-pratiques-en-droit-des-affaires-internationales-gustavo-cerqueira-nicolas-nord-et-cyril-nourissat-dir.html?search_query=certificat+de+coutume&amp;amp;results=10" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929911v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280543v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051561v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051577v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112219v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220117v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727224v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859474v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cammas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemy Duong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Guesmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachkevova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Racine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361762v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839990v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>