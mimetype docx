--- v1 (2026-04-14)
+++ v2 (2026-05-23)
@@ -169,5953 +169,5953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loi applicable aux effets de l’ouverture d’une procédure d’insolvabilité sur les instances en cours – Note sous Com. 13 déc. 2023, n° 22-17.464</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 mars 2024, n° GPL460s8, p. 58-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation entre procédures d’insolvabilité principale et secondaire – Note sous CJUE, 3e Ch., 18 avr. 2024, aff. jointes C-765/22 et C-772/22, Luis Carlos e.a. v Air Berlín Luftverkehrs KG e.a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 mai 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du commissaire à l’exécution du plan – Note sous Com. 2 mai 2024, n° 22-21.577</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, juin 2024, n° DED202k4, p. 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la vis attractiva concursus – Note sous CJUE, 2e ch., 14 nov. 2024, C-394/22, Oilchart International NV / O.W. Bunker (Netherlands) BV, ING Bank NV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 déc. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour sur l’éligibilité au règlement amiable agricole – Note sous Com., 2 oct. 2024, n° 24-40.024, QPC,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 nov. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confidentialité de la conciliation et exigences prudentielles – Note sous Com. 3 juill. 2024, n° 22-24.068</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, sept. 2024, n° DED202n3, p. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privilèges de juridiction et ouverture d’une procédure d’insolvabilité en France – Note sous Com., 12 juin 2024, n° 22-16.626</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 sept. 2024, n° GPL468c4, p. 49-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’ouverture d’une procédure d’insolvabilité au bénéfice d’une entreprise d’assurance – Note sous Com. 13 déc. 2023, n° 21-047 et 21-24.496</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 mars 2024, n° GPL460s9, p. 56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin des privilèges de juridiction des articles 14 et 15 du Code civil – Note sous Com. 12 juin 2024, n° 22-16.616</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, juill. 2024, n° DED202m2, p. 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture d’une procédure d’insolvabilité et instance en cours – Note sous Com. 13 déc. 2023, n° 21-21.047</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 janv. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Confidentialité de la conciliation et exigences prudentielles – Note sous Com. 3 juill. 2024, n° 22-24.068</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levée de la confidentialité du mandat ad hoc et de la conciliation – Note sous Com. 22 nov. 2023, n° 22-17.798</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 mars 2024, n° GPL460t3, p. 59-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stellantis : enjeux juridiques et managériaux d’une fusion internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lexsociété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Revue LexSociété</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766696v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture d’une procédure d’insolvabilité européenne, vis attractiva concursus et sort du contrat de travail dans l’hypothèse d’un transfert d’entreprise – Note sous Com. 20 déc. 2023, n° 21-18.146</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 mars 2024, n° GPL460t1, p. 55-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination entre procédures d’insolvabilité principale et secondaire – Note sous CJUE, 3e Ch., 18 avr. 2024, aff. jointes C-765/22 et C-772/22, Luis Carlos e.a. v Air Berlín Luftverkehrs KG e.a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 sept. 2024, n° GPL468c1, p. 50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure d’appel : applicabilité générale des délais de distance – Note sous Com. 8 févr. 2024, n° 21-23.686</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, sept. 2024, n° DED202n3, p. 2</w:t>
+              <w:t xml:space="preserve">, 2024, mars 2024, n° DED202e0, p. 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loi applicable aux effets de l’ouverture d’une procédure d’insolvabilité sur les instances en cours – Note sous Com. 13 déc. 2023, n° 22-17.464</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insolvabilité européenne et extension de la procédure ouverte en France – Note sous Com, 2 oct. 2024, n° 23-14.605</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, déc. 2024, n° DED202t0, p. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre des intérêts principaux du débiteur personne physique exerçant une activité d’indépendant – Note sous CJUE, 19 sept. 2024, aff. C-501/23, DL v Land Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, nov. 2024, n° DED202q7, p. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l’ouverture d’une procédure d’insolvabilité sur une instance en cours – Note sous Com. 13 déc. 2023, n° 22-17.464</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, févr. 2024, n° DED202d6, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Financement des Contentieux par des Tiers (FCT) : une réponse ad hoc pour le traitement de l’insolvabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, p. 111-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclaration de créance et reprise d’une instance en cours – Note sous Com. 4 oct. 2023, n° 22-12.128</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 oct. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de déclaration de la créance résultant de la résiliation d’un contrat en cours – Note sous Com., 18 janv. 2023, n° 21-15.514</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 mars 2024, n° GPL460s8, p. 58-59</w:t>
+              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448h8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Articulation entre procédures d’insolvabilité principale et secondaire – Note sous CJUE, 3e Ch., 18 avr. 2024, aff. jointes C-765/22 et C-772/22, Luis Carlos e.a. v Air Berlín Luftverkehrs KG e.a.</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de la caducité de l’accord de conciliation sur l’aval consenti – Note sous Com., 8 mars 2023, n° 21-19.20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 mai 2024</w:t>
+              <w:t xml:space="preserve">, 2023, 29 mars 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, juin 2024, n° DED202k4, p. 5</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullités de la période suspecte et effet indirect horizontal de la directive Insolvabilité – Note sous Com., 14 déc. 2022, n° 21-14.206</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448h4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur la vis attractiva concursus – Note sous CJUE, 2e ch., 14 nov. 2024, C-394/22, Oilchart International NV / O.W. Bunker (Netherlands) BV, ING Bank NV</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement Insolvabilité et extension de la procédure collective ouverte en France – Note sous Com. 13 sept. 2023, n° 22-12.855</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 déc. 2024</w:t>
+              <w:t xml:space="preserve">, 2023, 6 oct. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Levée de la confidentialité du mandat ad hoc et de la conciliation – Note sous Com. 22 nov. 2023, n° 22-17.798</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixation de la rémunération du conciliateur – Note sous Com., 14 déc. 2022, n° 21-16.655</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 mars 2024, n° GPL460t3, p. 59-61</w:t>
+              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448i2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime juridique des actifs numériques en prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Revue LexSociété</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, dossier 50, p. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ouverture d’une procédure d’insolvabilité européenne, vis attractiva concursus et sort du contrat de travail dans l’hypothèse d’un transfert d’entreprise – Note sous Com. 20 déc. 2023, n° 21-18.146</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétation du droit des entreprises en difficulté français à la suite de la transposition de la directive « Insolvabilité » - Note sous Com., 14 déc. 2022, n° 21-14.206</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 janv. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confidentialité de la conciliation, encore et toujours – Note sous Com., 5 oct. 2022, n° 21-13.108</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 mars 2024, n° GPL460t1, p. 55-56</w:t>
+              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448i0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Coordination entre procédures d’insolvabilité principale et secondaire – Note sous CJUE, 3e Ch., 18 avr. 2024, aff. jointes C-765/22 et C-772/22, Luis Carlos e.a. v Air Berlín Luftverkehrs KG e.a.</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt des poursuites individuelles et exequatur d’une sentence arbitrale – Note sous Com., 8 févr. 2023, n° 21-15.771</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 mars 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre des intérêts principaux du travailleur frontalier – Note sous Civ., 2e, 4 nov. 2021, n° 20-11.030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 sept. 2024, n° GPL468c1, p. 50-51</w:t>
+              <w:t xml:space="preserve">, 2022, 19 avr. 2022, pp.GPL434v8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, mars 2024, n° DED202e0, p. 2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du débiteur en droit comparé – Table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Financement des Contentieux par des Tiers (FCT) : une réponse ad hoc pour le traitement de l’insolvabilité ?</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instances en cours et ouverture d'une procédure d'insolvabilité au bénéfice d'une entreprise d'assurance – Note sous Civ., 2e, 25 mai 2022, n° 19-12.048</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 sept. 2022, pp.GPL440k1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure d’insolvabilité et action du salarié fondée sur le transfert du contrat de travail – Note sous Soc., 8 déc. 2021, n° 20-13.905</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 avr. 2022, pp.GPL434v7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de production des créances dans une procédure secondaire par le syndic de la procédure principale – Note sous CJUE, 9e Ch., 25 nov. 2021, n° C-25/20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 avr. 2022, pp.GPL434v3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exequatur en France d’une décision monégasque de condamnation à combler le passif – Note sous Civ., 1re, 9 févr. 2022, n° 10-21.955</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 sept. 2022, pp.GPL440k0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la confidentialité du mandat ad hoc et de la conciliation – Note sous Com., 5 oct. 2022, n° 21-13.108</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 oct. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insolvabilité et responsabilité de la société (grand-) mère étrangère – Note sous CJUE, 8e Ch., 10 mars 2022, n° C-498/20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 sept. 2022, pp.GPL440j9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action révocatoire d’un paiement effectué par un tiers en exécution d’un contrat - Note sous CJUE, 1re Ch., 22 avr. 2021, n° C-73/20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 juill. 2021, pp.45-46, 424m2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03411980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision du comité de créanciers statuant sur le projet de plan et délai de contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 394m4, pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03212903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de « procédure en cours » au sens du droit des entreprises en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 oct. 2021, pp.50-54, 428a8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03411987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote et l'adoption des plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.35-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03412010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de déclaration applicable au créancier étranger établi en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 394m2, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03212906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt des poursuites individuelles et exequatur d’une sentence arbitrale étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 394p7, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03212909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution des décisions d’insolvabilité dans l’UE - Note sous Civ., 1re, 3 mars 2021, n° 19-20.393</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 juill. 2021, pp.46-48, 424m3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03411974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierce opposition du créancier bénéficiant d’une saisie-attribution au jugement arrêtant le plan de redressement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 394m3, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03212904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet international de la suspension des poursuites individuelles résultant de la loi étrangère applicable à la procédure d’insolvabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401s5, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03212915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande en résolution du plan de sauvegarde ou de redressement pour cessation des paiements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 388x5, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cadres de restructuration préventive ; un nouveau défi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Monsèrié-Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Partouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.22-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction de la consultation irrégulière du créancier sur le projet de plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Droit des entreprises en difficulté, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnements consentis à l’occasion d’un accord de conciliation caduc : avis d’intempérie pour les créanciers !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368g9, pp.52-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité de l’appel pour abus de majorité contre le plan de sauvegarde adopté par les comités de créanciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 388x5, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examen d’office de la compétence lors de l’ouverture d’une procédure d’insolvabilité – Note sous Com., 11 mars 2020, n° 19-10.657</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 382u7, pp.49-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence des juridictions de l’État membre d’ouverture de la procédure d’insolvabilité et actions révocatoires - Note sous Com., 25 mars 2020, n° 16-20.520</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 oct. 2020, pp.51, 388y3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel contre un jugement rejetant le plan de redressement et arrêtant un plan de cession - Note sous Com., 23 oct. 2019, n° 18-17.926</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368e7, pp.70-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance des pouvoirs du syndic étranger et appréciation de l’ordre public international dans les procédures d’insolvabilité européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.56, 388x4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défaut d’avertissement d’un créancier de l’Union européenne et déclaration de créance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Entreprises en difficulté, 15, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03050688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan de sauvegarde : attention au financement des échéances du plan - Note sous Com., 9 juill. 2019, n° 18-17.129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 oct. 2019, pp.56-58, 361a8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation sous astreinte du dirigeant social après injonction de déposer les comptes sociaux - Note sous Com., 7 mai 2019, n° 17-21.047</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 juill. 2019, pp.44-45, 355w0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de la presse et confidentialité du mandat ad hoc et de la conciliation - Note sous Com., 13 févr. 2019, n° 17-18.049</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 avr. 2019, pp.59-60, 350x2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction de l’absence d’indication d’un montant maximal dans la convention d’honoraires entre le débiteur et le mandataire ad hoc ou conciliateur - Note sous Com., 3 oct. 2018, n° 17-14.522</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 janv. 2019, pp.50-51, 339r4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclaration de créances étrangères et représentation du créancier par un avocat - Note sous Com., 6 mars 2019, n° 17-22.365</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 juill. 2019, pp.43-44, 355v9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeur de l’entreprise et droit de l’insolvabilité - De la théorie de la négociation aux negotiauctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, p. 111-130</w:t>
+              <w:t xml:space="preserve">, 2019, pp.193-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, déc. 2024, n° DED202t0, p. 2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possible approche globale des solutions dans les groupes de sociétés en difficulté - Note sous Com., 19 déc. 2018, n° 17-27.947</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 avr. 2019, pp.68-69, 350x9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, nov. 2024, n° DED202q7, p. 2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proportionnalité de la réparation due en cas de violation de l’obligation de confidentialité édictée en matière de mandat ad hoc et de conciliation - Note sous Com., 13 juin 2019, n° 18-10.688</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 oct. 2019, pp.50-51, 361a7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, févr. 2024, n° DED202d6, p. 3</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention franco-italienne du 3 juin 1930 : lois applicables aux sûretés et à l’admission des créanciers - Note sous Civ., 1re, 11 juill. 2019, n° 18-14.186</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 oct. 2019, pp.49-50, 361a6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Délai de déclaration de la créance résultant de la résiliation d’un contrat en cours – Note sous Com., 18 janv. 2023, n° 21-15.514</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet universel de la procédure collective ouverte en France et office du juge-commissaire - Note sous Com., 29 mai 2019, n° 18-14.844</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448h8</w:t>
+              <w:t xml:space="preserve">, 2019, 15 oct. 2019, pp.48-49, 361a5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 mars 2023</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitutionnalité de la confidentialité du mandat ad hoc et de la conciliation n’est pas sérieusement contestable - Note sous Com., 4 oct. 2018, n° 18-10.688</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 janv. 2019, pp.51-52, 339r5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 oct. 2023</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités d’apurement du passif et viabilité du plan de redressement - Note sous Com., 20 mars 2019, n° 17-27.527</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 juill. 2019, pp.56-57, 355w1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nullités de la période suspecte et effet indirect horizontal de la directive Insolvabilité – Note sous Com., 14 déc. 2022, n° 21-14.206</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les conditions du redressement d’une entreprise en difficulté - Note sous Com., 16 janv. 2019, n° 17-25.696</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448h4</w:t>
+              <w:t xml:space="preserve">, 2019, 16 avr. 2019, pp.69-70, 350x4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 oct. 2023</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de plan sur quinze ans pour les personnes morales exploitants agricoles - Note sous Com., 29 nov. 2017, n° 16-21.032</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.65-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fixation de la rémunération du conciliateur – Note sous Com., 14 déc. 2022, n° 21-16.655</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis pratiques à relever pour une mise en œuvre effective du Règlement insolvabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Lecea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.162-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure secondaire d’insolvabilité et sanction du défaut de déclaration de la cessation des paiements - Note sous Com., 7 févr. 2018, n° 17-10.056</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448i2</w:t>
+              <w:t xml:space="preserve">, 2018, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, dossier 50, p. 1-4</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vis attractiva concursus et action en inopposabilité exercée devant les juridictions du lieu de situation des bien litigieux - Note sous Com., 24 mai 2018, n° 16-20.520</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 janv. 2023</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commissariat à l’exécution du plan et mandataire chargé de défendre l’intérêt collectif des créanciers - Note sous Com., 28 mars 2018, n° 16-23.665</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Confidentialité de la conciliation, encore et toujours – Note sous Com., 5 oct. 2022, n° 21-13.108</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de condition supplémentaire à la tierce opposition du créancier ! - Note sous Com., 15 nov. 2017, n° 16-14.630</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18 avr. 2023, pp.GPL448i0</w:t>
+              <w:t xml:space="preserve">, 2018, 16 janv. 2018, pp.67-68, 311d2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 mars 2023</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vis attractiva concursus et action en concurrence déloyale - Note sous Com., 9 mai 2018, n° 14-23.273</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Centre des intérêts principaux du travailleur frontalier – Note sous Civ., 2e, 4 nov. 2021, n° 20-11.030</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution du plan de continuation et recours du commissaire à l’exécution du plan - Note sous Com., 29 nov. 2017, n° 16-18.138</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 avr. 2022, pp.GPL434v8</w:t>
+              <w:t xml:space="preserve">, 2018, pp.66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.1-9</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit français des entreprises en difficulté s’adapte au règlement Insolvabilité du 20 mai 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 janv. 2018, pp.53-56, 311c6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Instances en cours et ouverture d'une procédure d'insolvabilité au bénéfice d'une entreprise d'assurance – Note sous Civ., 2e, 25 mai 2022, n° 19-12.048</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité du patrimoine, localisation des actifs et caractérisation de la cessation des paiements - Note sous Com., 7 févr. 2018, n° 16-26.404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27 sept. 2022, pp.GPL440k1</w:t>
+              <w:t xml:space="preserve">, 2018, pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Procédure d’insolvabilité et action du salarié fondée sur le transfert du contrat de travail – Note sous Soc., 8 déc. 2021, n° 20-13.905</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation souveraine du juge du fond en matière de résolution du plan pour inexécution d’un engagement - Note sous Com., 28 févr. 2018, n° 17-10.289</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 avr. 2022, pp.GPL434v7</w:t>
+              <w:t xml:space="preserve">, 2018, pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Délai de production des créances dans une procédure secondaire par le syndic de la procédure principale – Note sous CJUE, 9e Ch., 25 nov. 2021, n° C-25/20</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions procédurales de la conversion en liquidation judiciaire à la suite du rejet de la proposition de plan de redressement du débiteur - Note sous Com., 20 juin 2018, n° 17-13.204</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 avr. 2022, pp.GPL434v3</w:t>
+              <w:t xml:space="preserve">, 2018, pp.70-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exequatur en France d’une décision monégasque de condamnation à combler le passif – Note sous Civ., 1re, 9 févr. 2022, n° 10-21.955</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord de conciliation valant transaction : attention aux conditions de fond ! - Note sous Com., 5 juill. 2017, n° 15-22.220</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27 sept. 2022, pp.GPL440k0</w:t>
+              <w:t xml:space="preserve">, 2017, 10 oct. 2017, pp.60-61, 304t2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Insolvabilité et responsabilité de la société (grand-) mère étrangère – Note sous CJUE, 8e Ch., 10 mars 2022, n° C-498/20</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation frauduleuse du centre des intérêts principaux du débiteur révélée a posteriori - Note sous Com., 8 mars 2017, n° 15-16.628</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27 sept. 2022, pp.GPL440j9</w:t>
+              <w:t xml:space="preserve">, 2017, 10 oct. 2017, pp.59-60, 304t1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 oct. 2022</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « sauvegarde », procedura concorsuale di prevenzione della crisi d’impresa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di diritto dell'impresa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.329-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...3238 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03588339v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01701794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de redressement et apurement de la créance résultant d’un emprunt immobilier : primauté du droit des entreprises en difficulté - Note sous Com., 14 juin 2017, n° 15-22.945</w:t>
               </w:r>
@@ -7593,165 +7593,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01069234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'oeuvre d'art et la normalisation du risque de défaillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le marché de l'art en Europe - Entre champs culturels et économie réelle, quelles régulations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France. pp.243-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00727246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Global principles for cooperation in international insolvency cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal problems of bankruptcy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01112236v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00727246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sauvegarde, procedura concorsuale di prevenzione delle difficoltà delle imprese</w:t>
               </w:r>
@@ -8735,50 +8735,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre 111 – Notion d’entreprise en difficulté [actualisation]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 259-260, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 122 – Procédures d’alerte [actualisation]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 284-301, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 121 – Prévention par l’information comptable [actualisation]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 276-283, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 093 – Insolvabilité européenne [refonte des anciens chapitres 092 et 094 et actualisation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -8791,146 +9049,146 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 199-256, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits humains et procédures d’insolvabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liber amicorum – Mélanges en l’honneur de Jean-François Renucci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 295-307, 2024, Liber Amicorum, 978-2-2472-2800-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 092 – Application du droit commun en dehors des conventions internationales [actualisation de l’ancien chapitre 093]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8950,1903 +9208,1645 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 183-189, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 121 – Prévention par l’information comptable [actualisation]</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédures collectives du droit des entreprises en difficulté au service de l’humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Y. Strickler (dir.), La procédure au service de l’humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 71-87, 2024, Procédure(s), 978-2-8027-7417-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 091 – Conventions internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 276-283, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+              <w:t xml:space="preserve">, p. 183-189, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 122 – Procédures d’alerte [actualisation]</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 112 – Interventionnisme public [actualisation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 284-301, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+              <w:t xml:space="preserve">, p. 261-272, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous les développements en droit italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. MENJUCQ (dir.), Directive (UE) 2019/1023 du 20 juin 2019 relative aux cadres de restructuration préventive – Commentaire article par article</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 259-260, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.348, 2023, Collection Droit de l'Union Européenne, 978-2802771128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , p. 71-87, 2024, Procédure(s), 978-2-8027-7417-4</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de Législation Comparée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N. CORNU THENARD et S. SOLEIL (dir.), La Société de Législation Comparée – Etudes sur 150 ans d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Législation Comparée, pp.188-192, 2023, 978-2365170949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité du rédacteur du certificat de coutume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de Législation Comparée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G. CERQUEIRA (dir.), Certificat de coutume – Pratiques en droit des affaires internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société de Législation Comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-161, 2023, Collection Colloques, 978-2-36517-134-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement des entreprises sinistrées dans le cadre des procédures de prévention des difficultés des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edilaix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects juridiques des inondations (Prévention – Gestion – Responsabilités)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.215-228, 2022, Thèses &amp; Actes, 978-2-36503-047-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions consulaires françaises, juges du droit économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les juridictions au cœur des interactions sociales – Approche franco-russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.119-135, 2021, Coll. Droit privé et sciences criminelles, 978-2-343-22828-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crypto-actifs et procédures d’insolvabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insolvabilité et restructuration en Allemagne - Annuaire 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schultze &amp; Braun GmbH &amp; Co. KG, pp.38-46, 2021, 978-3-9822268-5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconciling the Brussels Ia Regulation and other European private international law instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirouette El Masry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aracne Editrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brussels I bis Regulations and Special Rules : Opportunities to Enhance Judicial Cooperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.215-235, 2021, 978-88-255-4083-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03212897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les besoins du commerce international à l’ère de la révolution algorithmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens des libertés économiques de circulation / The Sense of Economic Freedoms of Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 183-189, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-186, 2020, Droit Economie International, 978-2-8027-6547-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">P.-M. Le Corre (dir.), Droit et pratique des procédures collectives 2025-2026</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sylvestre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens des libertés économiques de circulation / The Sense of Economic Freedoms of Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 261-272, 2024, Dalloz Action, 978-2-247-23230-7</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-20, 2020, Droit Economie International, 978-2-8027-6547-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">M. MENJUCQ (dir.), Directive (UE) 2019/1023 du 20 juin 2019 relative aux cadres de restructuration préventive – Commentaire article par article</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit économique au XXIe siècle - Notions et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.348, 2023, Collection Droit de l'Union Européenne, 978-2802771128</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-317, 2020, 978-2-275-07673-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Louis Josserand</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F comme Fidelité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T. Garcia, D. Espagno-Abdie et M. Touzeil-Divina (sous dir.), Les mots d’Annie : Droit(s) au coeur &amp; à la culture - Mélanges en l’honneur d’Annie Héritier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions L’Epitoge - Lextenso, pp.107-114, 2017, 979-10-92684-21-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et citoyenneté(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Bellagamba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">U. Bellagamba, E. Blanquet, E. Picholle et D. Tron, Citoyennetés spéculatives - Actes des 8e Journées interdisciplinaires Sciences &amp; Fictions de Peyresq 29 mai -1er juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Somnium, pp.95-119, 2016, 978-2-918696-14-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sautonie-Laguionie Laura. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le règlement 2015/848 relatif aux procédures d'insolvabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trans Europe Experts, pp.375-388, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01220117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et citoyenneté(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Bellagamba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Faculté de droit et science politique de Nice - Année 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.47-70, 2015, 978-2-343-05852-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influences / Sources / Réformes en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société de Législation Comparée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">N. CORNU THENARD et S. SOLEIL (dir.), La Société de Législation Comparée – Etudes sur 150 ans d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Législation Comparée, pp.188-192, 2023, 978-2365170949</w:t>
+              <w:t xml:space="preserve">Etude comparative des procédures d'insolvabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Société de Législation Comparée, pp.87-92, 2015, Droit comparé et européen, 978-2-36517-044-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01220110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier Insolvabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vallens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société de Législation Comparée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G. CERQUEIRA (dir.), Certificat de coutume – Pratiques en droit des affaires internationales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-161, 2023, Collection Colloques, 978-2-36517-134-2</w:t>
+              <w:t xml:space="preserve">B. Fauvarque-Cosson (sous dir.), Le droit comparé au XXIe siècle – Enjeux et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-214, 2015, 978-2-36517-051-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , pp.215-228, 2022, Thèses &amp; Actes, 978-2-36503-047-2</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plans de réorganisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de Législation Comparée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etude comparative des procédures d'insolvabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Société de Législation Comparée, pp.63-77, 2015, Droit comparé et européen, 978-2-36517-044-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...792 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01069229v1</w:t>
-              </w:r>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">halshs-01220117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement du préjudice environnemental dans l'insolvabilité interne et internationale</w:t>
               </w:r>
@@ -11181,177 +11181,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’influence de la famille Peugeot dans l’industrie automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05361762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carlos Tavares resigns: Agnelli and Peugeot families take back control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Mayrhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04936245v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-05361762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démission de Carlos Tavares : les familles Agnelli et Peugeot reprennent la main</w:t>
               </w:r>
@@ -11581,51 +11581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861663v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766696v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menjucq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brulard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ehret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mons&#232;ri&#233;-Bon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Partouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavelier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051434v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051420v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051398v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lecea" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929376v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929406v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278879v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727209v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453680v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirouette El Masry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212972v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112236v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727246v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queirolo Ilaria" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Espinosa Calabuig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dollani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara E. Tuo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024187v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Berg&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051607v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso.fr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701752v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vallens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112203v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.bruylant.larciergroup.com/titres/132777_2/droit-et-marche-de-l-art-en-europe.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069223v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz.fr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861749v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861741v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/directive-ue-2019-1023-20-juin-2019-relative-aux-cadres-9782802771128.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317429v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legiscompare.fr/ecommerce/gb/sous-categorie-colloques-1/1201-livre-pratiques-en-droit-des-affaires-internationales-gustavo-cerqueira-nicolas-nord-et-cyril-nourissat-dir.html?search_query=certificat+de+coutume&amp;amp;results=10" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929911v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280543v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051561v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051577v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112219v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220117v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727224v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859474v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cammas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemy Duong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Guesmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachkevova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Racine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361762v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839990v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861690v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861666v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861698v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766696v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menjucq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brulard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ehret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212903v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mons&#232;ri&#233;-Bon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Partouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03050688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lecea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929376v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929406v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588339v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278879v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727209v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453680v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirouette El Masry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212972v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queirolo Ilaria" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Espinosa Calabuig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dollani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara E. Tuo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024187v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Berg&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051607v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso.fr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701752v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vallens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112203v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.bruylant.larciergroup.com/titres/132777_2/droit-et-marche-de-l-art-en-europe.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069223v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz.fr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861796v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861770v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861741v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/directive-ue-2019-1023-20-juin-2019-relative-aux-cadres-9782802771128.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317429v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legiscompare.fr/ecommerce/gb/sous-categorie-colloques-1/1201-livre-pratiques-en-droit-des-affaires-internationales-gustavo-cerqueira-nicolas-nord-et-cyril-nourissat-dir.html?search_query=certificat+de+coutume&amp;amp;results=10" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929911v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051538v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051577v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220117v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112219v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220110v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069229v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727224v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859474v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cammas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemy Duong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Guesmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachkevova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Racine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839990v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>