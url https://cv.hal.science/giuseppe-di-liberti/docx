--- v0 (2026-03-17)
+++ v1 (2026-05-15)
@@ -489,316 +489,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fait/événement -Document/monument La temporalité à l'oeuvre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
+                <w:t xml:space="preserve">Des catégories à l'œuvre. Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Louis Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images Re-Vues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Des catégories à l'œuvre, 11, https://imagesrevues.revues.org/3319</w:t>
+              <w:t xml:space="preserve">, 2013, Des catégories à l'œuvre, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393941v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01406041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Philippe Louis Rousseau</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowley The Painter in Cefalù and the Origins of the Palermo Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abraxas Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.67-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esiste una scultura documentaria? Ovvero sui limiti tra scultura e fotografia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fait/événement -Document/monument La temporalité à l'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images Re-Vues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Des catégories à l'œuvre, 11</w:t>
+              <w:t xml:space="preserve">, 2013, Des catégories à l'œuvre, 11, https://imagesrevues.revues.org/3319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01394027v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Museo e Sistema</w:t>
               </w:r>
@@ -1054,165 +1054,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aspetti della rappresentazione. Su alcuni dispositivi nell’arte contemporanea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi di estetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24, pp.153-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Attualità del rapporto tra estetica e fisiologia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di storia della filosofia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1, pp.149-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415614v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01415613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note su Ermanno Migliorini. Per un discorso delle arti contemporanee</w:t>
               </w:r>
@@ -1466,758 +1466,866 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde « Retour d’expériences et d’observations sur les étudiant.es extra-ordinaires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebouc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le handicap, de la recherche à l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la recherche, Apr 2026, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Articles tératologiques de l’Encyclopédie et monstre conjectural dans la pensée de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La philosophie de Diderot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Léger, Jan 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique et embodiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Embodiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Dégoût : notes pour une histoire d’une idée esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire interdisciplinaire Le Dégoût : vécu, perception, représentations et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monstres de la raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle Sciences et Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque de l’Alcazar, Feb 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les faits esthétiques entre monde, langage et perception. Problèmes de définition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistemology of aesthetics: facts, models and theories </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lorenzo Bartalesi, Oct 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches interdisciplinaires des faits esthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bartalesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles esthétiques dans les sciences de l’homme, séminaire doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imera, Jan 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système des arts comme modèle de l’expérience artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la frontière des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philharmonie de Paris, Sep 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparences et valeur d’être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phénoménologie, Epistémologie et Esthétique Relationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réflexion du corps. La relation entre sensation et jugement dans le matérialisme biologique de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Koch; Valérie Debuiche, Dec 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objet exemplaire et intersubjectivité de Kant à Goodman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIème Congrès de l’Association des Sociétés de Philosophie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASPLF, Aug 2006, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2227,542 +2335,542 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cognition incarnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Mimésis, pp.216, 2021, 9788869763212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">traduction revue et augmentée de &amp;quot;Il sistema delle arti&amp;quot;, traduit en français par Agathe Henssien et Pauline Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-7116-2668-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des catégories à l'oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Louis Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EHESS. revues.org, 11, 2013, Images Re-Vues, 1778-3801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textes clés d’esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Cohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2-7116-2433-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il sistema delle arti. Storia e ipotesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimesis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9788857500485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrault, Il Gabinetto delle Belle Arti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centro Internazionale di Studi di Estetica. , 86, 2009, Aesthetica Preprint</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EHESS. revues.org, 1, 2005, Images Re-Vues, 1778-3801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2772,1177 +2880,1177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monstre conjectural. Les articles tératologiques de l’Encyclopédie face à la pensée de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Bancaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de la laideur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.296, 2021, 9791032003473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCULPTURE IS MATTER MATTERING.&amp;quot; SPATIALIZATION OF MATTER AND VISUAL POETRY IN CARL ANDRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Baldacci, M. Bertolini, S. Esengrini, A. Pinotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstraction Matters Contemporary Sculptors in their own Words</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.135-145, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système comme œuvre et comme expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacinto Lageira et Wilfried Laforge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la frontière des arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimesis France, pp.75-88, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo Pictor. Ekphrasis as frontier of the image in Thomas Bernhard’s Frost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valeria Cammarata; Valentina Mignano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictional Artworks. Literary ékphrasis and the Invention of Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimesis International, pp.113-126, 2016, 9788869770586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diderot : Le système des arts comme système des sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pauline Martin; Chiara Savettieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La musique face au système des beaux arts ou les vicissitudes de l’imitation (1690-1803)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-65, 2014, Musicologies, 978-2-7116-2528-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universitas rerum. Sulla costituzione di un archivio di immagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federico Lupo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antologia minima</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baloon Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-21, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diderot e l’embodiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo D’Angelo; Elio Franzini; Giovanni Lombardo; Salvatore Tedesco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Costellazioni estetiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guerini, pp.134-141, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Origin of the Palermo Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Buratti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Nightmare Paintings: Aleister Crowley</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Buratti Fine Art, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le témoin en scène. Sur la temporalité de la figure du témoin dans le tableau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Kisser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bild und Zeit. Temporalität in Bildender Kunst und Kunsttheorie seit 1800</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fink Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-63, 2011, 978-3-7705-4806-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowley peintre à Cefalù et les origines de la collection de Palerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Pasi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peintures Inconnues d’Aleister Crowley</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arché, pp.33-39, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empathie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Morizot; Roger Pouivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’esthétique et de philosophie de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.157-158, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Beaux-Arts</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haptique/Optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Morizot; Roger Pouivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’esthétique et de philosophie de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.67-69, 2007</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.219-220, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Haptique/Optique</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaux-Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Morizot; Roger Pouivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’esthétique et de philosophie de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.219-220, 2007</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.67-69, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Morizot; Roger Pouivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’esthétique et de philosophie de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.399-400, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un système des arts dans l’âge contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Liberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ken'ichi Sasaki; Tanehisa Otabe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Great Book of Aesthetics. XVth International Congress of Aesthetics, Japan 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Tokyo, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4089,51 +4197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Liberti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.11868" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.2293" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louis Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bartalesi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cohn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisedizioni.it/il-sistema-delle-arti.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625284&amp;amp;search_back=L&amp;amp;editor_back=10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bpublishing.tumblr.com/ANTOLOGIAMINIMA" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/katalog/titel/978-3-7705-4806-4.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Liberti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.11868" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.2293" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louis Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394027v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bancaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebouc Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bartalesi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626687" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cohn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624331" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisedizioni.it/il-sistema-delle-arti.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139715v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711625284&amp;amp;search_back=L&amp;amp;editor_back=10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bpublishing.tumblr.com/ANTOLOGIAMINIMA" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/katalog/titel/978-3-7705-4806-4.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435599v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>