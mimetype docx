--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -485,278 +485,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-crystalline order in vibrated granular matter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasicrystal of Binary Hard Spheres on a Plane Stabilized by Configurational Entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fayen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Fayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-02364-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (4), pp.048202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.048202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445764v2</w:t>
+                <w:t xml:space="preserve">hal-04779783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasicrystal of Binary Hard Spheres on a Plane Stabilized by Configurational Entropy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Filion</w:t>
+                <w:t xml:space="preserve">Quasi-crystalline order in vibrated granular matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Fayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (4), pp.048202. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.465-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.048202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-02364-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779783v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between an absorbing phase transition and synchronization in a driven granular system</w:t>
               </w:r>
@@ -876,90 +876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of dodecagonal and octagonal quasicrystals in hard spheres on a plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1000,304 +1000,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanches, Clusters, and Structural Change in Cyclically Sheared Silica Glass</w:t>
+                <w:t xml:space="preserve">Correlation between plastic rearrangements and local structure in a cyclically driven glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himangsu Bhaumik</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Saheli Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Sastry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srikanth Sastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.098001⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (7), pp.074503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0077851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493205v1</w:t>
+                <w:t xml:space="preserve">hal-03870051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between plastic rearrangements and local structure in a cyclically driven glass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avalanches, Clusters, and Structural Change in Cyclically Sheared Silica Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Himangsu Bhaumik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Sastry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 156 (7), pp.074503. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (9), pp.098001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0077851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.098001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870051v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffening colloidal gels by solid inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ferreiro-Córdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1374,77 +1374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of annealing in determining the yielding behavior of glasses under cyclic shear deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himangsu Bhaumik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Sastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1478,103 +1478,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperuniformity in cyclically driven glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saheli Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anshul Parmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premkumar Leishangthem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Sastry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021 (3), pp.033203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1602,629 +1602,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahedrality Dictates Dynamics in Hard Sphere Mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+                <w:t xml:space="preserve">Infinite-pressure phase diagram of binary mixtures of (non)additive hard disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henricus Wensink</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Anuradha Jagannathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (20), </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (20), pp.204901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0008230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004574v1</w:t>
+                <w:t xml:space="preserve">hal-04083431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomously revealing hidden local structures in supercooled liquids</w:t>
+                <w:t xml:space="preserve">Multi-component colloidal gels: interplay between structure and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Boattini</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Claudia Ferreiro-Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela del Gado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19286-8⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (18), pp.4414-4421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM02410G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033366v1</w:t>
+                <w:t xml:space="preserve">hal-02881157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite-pressure phase diagram of binary mixtures of (non)additive hard disks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Rotational and translational dynamics in dense fluids of patchy particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henricus Wensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 150 (20), pp.204901. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 152 (8), pp.084501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5143221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0008230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04083431v1</w:t>
+                <w:t xml:space="preserve">hal-03004584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-component colloidal gels: interplay between structure and mechanical properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomously revealing hidden local structures in supercooled liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela del Gado</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Emanuele Boattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saheli Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (18), pp.4414-4421. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9SM02410G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881157v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational and translational dynamics in dense fluids of patchy particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Tetrahedrality Dictates Dynamics in Hard Sphere Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henricus Wensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 152 (8), pp.084501. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5143221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004584v1</w:t>
+                <w:t xml:space="preserve">hal-03004574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard-sphere-like dynamics in highly concentrated alpha-crystallin suspensions</w:t>
               </w:r>
@@ -2517,51 +2517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alesya Mikhailovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doru Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tavacoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2606,719 +2606,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation dynamics, structure, and mechanical properties of bigels</w:t>
+                <w:t xml:space="preserve">Encoding of memory in sheared amorphous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Di Michele</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davide Fiocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Sastry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm52558a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.025702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882756v1</w:t>
+                <w:t xml:space="preserve">hal-04882775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard sphere-like glass transition in eye lens α-crystallin solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+                <w:t xml:space="preserve">Aggregation dynamics, structure, and mechanical properties of bigels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fiocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sastry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Savin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">George M. Thurston</w:t>
+                <w:t xml:space="preserve">E. Eiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1406990111⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (20), pp.3633-3648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm52558a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882770v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding of memory in sheared amorphous solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hard sphere-like glass transition in eye lens α-crystallin solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorsaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Fiocco</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George M. Thurston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112 (2), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (47), pp.16748-16753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.025702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1406990111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882775v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced tunneling conductivity induced by gelation of attractive colloids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Oscillatory athermal quasistatic deformation of a model glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fiocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Sastry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.062312⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.020301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882957v1</w:t>
+                <w:t xml:space="preserve">hal-04882964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory athermal quasistatic deformation of a model glass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Enhanced tunneling conductivity induced by gelation of attractive colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Nigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ryser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Varrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
+              <w:t xml:space="preserve">, 2013, 87 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.020301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.062312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882964v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistep kinetic self-assembly of DNA-coated colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Di Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Varrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurij Kotar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon H. Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
@@ -3506,77 +3506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yielding transition of a two dimensional glass former under athermal cyclic shear deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himangsu Bhaumik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Sastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3763,51 +3763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380337v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.048202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stockinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trizac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00179B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himangsu Bhaumik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Sastry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.098001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheli Mitra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;n-Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-C&#243;rdova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01555a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100227118/-/DCSupplemental.y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Parmar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premkumar Leishangthem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abdeb0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Wensink" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Boattini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19286-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083431v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Jagannathan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-Cordova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM02410G" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143221" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Vodnala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwan Karunaratne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lurio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thurston" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.020601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Buttinoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Steinacher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Th. Spanke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Pokki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Bahmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.012610" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tavacoli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.10.046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Michele" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiocco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varrato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sastry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eiser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52558a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882770v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Savin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bucciarelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorsaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Thurston" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1406990111" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882775v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiocco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.025702" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Nigro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grimaldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Varrato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.062312" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.020301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Michele" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Kotar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H. Nathan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Valencia Gallardo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kopec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koehler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heuvingh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380337v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.048202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stockinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trizac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00179B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheli Mitra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;n-Aguilar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Sastry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himangsu Bhaumik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.098001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-C&#243;rdova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01555a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100227118/-/DCSupplemental.y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Parmar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premkumar Leishangthem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abdeb0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Jagannathan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-Cordova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM02410G" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004584v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Wensink" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143221" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Boattini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19286-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Vodnala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwan Karunaratne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lurio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thurston" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.020601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Buttinoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Steinacher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Th. Spanke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Pokki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Bahmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.012610" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tavacoli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.10.046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiocco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.025702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Michele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiocco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varrato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sastry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eiser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52558a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Savin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bucciarelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorsaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Thurston" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1406990111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.020301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Nigro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grimaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Varrato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.062312" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Michele" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Kotar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H. Nathan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Valencia Gallardo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kopec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koehler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heuvingh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>