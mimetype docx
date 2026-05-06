--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -66,385 +66,385 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly and non-equilibrium phase coexistence in a binary granular mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Plati</w:t>
+                <w:t xml:space="preserve">Andrea Plati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Maire</w:t>
+                <w:t xml:space="preserve">Raphaël Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boulogne</w:t>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Restagno</w:t>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Smallenburg</w:t>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (5), pp.054509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0268711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380354v1</w:t>
+                <w:t xml:space="preserve">hal-04859858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly and non-equilibrium phase coexistence in a binary granular mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Plati</w:t>
+                <w:t xml:space="preserve">A. Plati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Maire</w:t>
+                <w:t xml:space="preserve">R. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boulogne</w:t>
+                <w:t xml:space="preserve">F. Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+                <w:t xml:space="preserve">F. Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+                <w:t xml:space="preserve">F. Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (5), pp.054509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0268711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859858v1</w:t>
+                <w:t xml:space="preserve">hal-05380354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium coexistence between a fluid and a hotter or colder crystal of granular hard disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Plati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -485,360 +485,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasicrystal of Binary Hard Spheres on a Plane Stabilized by Configurational Entropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-crystalline order in vibrated granular matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Fayen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Fayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.048202⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.465-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-02364-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779783v1</w:t>
+                <w:t xml:space="preserve">hal-04445764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-crystalline order in vibrated granular matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Maire</w:t>
+                <w:t xml:space="preserve">Quasicrystal of Binary Hard Spheres on a Plane Stabilized by Configurational Entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fayen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (3), pp.465-471. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (4), pp.048202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-02364-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.048202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445764v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between an absorbing phase transition and synchronization in a driven granular system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Plati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stockinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trizac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 132 (23), pp.238202. </w:t>
@@ -876,103 +876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of dodecagonal and octagonal quasicrystals in hard spheres on a plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1045,64 +1045,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Sastry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 156 (7), pp.074503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1149,51 +1149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanches, Clusters, and Structural Change in Cyclically Sheared Silica Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himangsu Bhaumik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Sastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1253,51 +1253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffening colloidal gels by solid inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ferreiro-Córdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1368,2255 +1368,3262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of annealing in determining the yielding behavior of glasses under cyclic shear deformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Monodisperse patchy particle glass former</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srikanth Sastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2100227118/-/DCSupplemental.y⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (17), pp.174501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0036963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493206v1</w:t>
+                <w:t xml:space="preserve">hal-03332056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperuniformity in cyclically driven glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Premkumar Leishangthem</w:t>
+                <w:t xml:space="preserve">The role of annealing in determining the yielding behavior of glasses under cyclic shear deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himangsu Bhaumik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Sastry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/abdeb0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2100227118/-/DCSupplemental.y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493209v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite-pressure phase diagram of binary mixtures of (non)additive hard disks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Fayen</w:t>
+                <w:t xml:space="preserve">Hyperuniformity in cyclically driven glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saheli Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshul Parmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuradha Jagannathan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Premkumar Leishangthem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Sastry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150 (20), pp.204901. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (3), pp.033203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0008230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/abdeb0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083431v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-component colloidal gels: interplay between structure and mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrahedrality Dictates Dynamics in Hard Sphere Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Ferreiro-Cordova</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Henricus Wensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SM02410G⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881157v1</w:t>
+                <w:t xml:space="preserve">hal-03004574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational and translational dynamics in dense fluids of patchy particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomously revealing hidden local structures in supercooled liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Boattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saheli Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5143221⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004584v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomously revealing hidden local structures in supercooled liquids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Infinite-pressure phase diagram of binary mixtures of (non)additive hard disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuradha Jagannathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19286-8⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (20), pp.204901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0008230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033366v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahedrality Dictates Dynamics in Hard Sphere Mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Multi-component colloidal gels: interplay between structure and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ferreiro-Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela del Gado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208005⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (18), pp.4414-4421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM02410G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004574v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard-sphere-like dynamics in highly concentrated alpha-crystallin suspensions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotational and translational dynamics in dense fluids of patchy particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henricus Wensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.020601⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (8), pp.084501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5143221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493212v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal polycrystalline monolayers under oscillatory shear</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slowing down supercooled liquids by manipulating their local structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henricus H Wensink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.012610⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.9886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01746A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882363v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varying the counter ion changes the kinetics, but not the final structure of colloidal gels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tavacoli</w:t>
+                <w:t xml:space="preserve">Hard-sphere-like dynamics in highly concentrated alpha-crystallin suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preeti Vodnala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuwan Karunaratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Thurston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.10.046⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), pp.020601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.020601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882476v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding of memory in sheared amorphous solids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colloidal polycrystalline monolayers under oscillatory shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Buttinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Steinacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Th. Spanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho Pokki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Bahmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.025702⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.012610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882775v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation dynamics, structure, and mechanical properties of bigels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Varying the counter ion changes the kinetics, but not the final structure of colloidal gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesya Mikhailovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Di Michele</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Eiser</w:t>
+                <w:t xml:space="preserve">Joseph Tavacoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm52558a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 463, pp.137-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882756v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard sphere-like glass transition in eye lens α-crystallin solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Simulation and Theory of Antibody Binding to Crowded Antigen-Covered Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Los Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Savin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yanay Ofran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1406990111⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882770v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory athermal quasistatic deformation of a model glass</w:t>
+                <w:t xml:space="preserve">Varying the counter ion changes the kinetics, but not the final structure of colloidal gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Fiocco</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Li Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesya Mikhailovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tavacoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.020301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 463, pp.137-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882964v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced tunneling conductivity induced by gelation of attractive colloids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation dynamics, structure, and mechanical properties of bigels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fiocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sastry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biagio Nigro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+                <w:t xml:space="preserve">E. Eiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.062312⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (20), pp.3633-3648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm52558a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882957v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hard sphere-like glass transition in eye lens α-crystallin solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorsaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George M. Thurston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (47), pp.16748-16753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1406990111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encoding of memory in sheared amorphous solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fiocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Sastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.025702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscillatory athermal quasistatic deformation of a model glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fiocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Sastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.020301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced tunneling conductivity induced by gelation of attractive colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Nigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ryser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Varrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.062312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macromolecular crowding: chemistry and physics meet biology (Ascona, Switzerland, 10–14 June 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Temussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (4), pp.040301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/10/4/040301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multistep kinetic self-assembly of DNA-coated colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Di Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Varrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurij Kotar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon H. Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms3007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irreversible bimolecular reactions with inertia: from the trapping to the target setting at finite densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (24), pp.245101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/24/245101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion-limited reactions in crowded environments: a local density approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Dorsaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P de Los Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (37), pp.375104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/37/375104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowding, intermolecular interactions, and shear flow effects in the diffusion model of chemical reactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Zaccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882966v1</w:t>
+                <w:t xml:space="preserve">Nicolas Dorsaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Morbidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (22), pp.7383-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp200439a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient contacts between filaments impart its elasticity to branched actin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Valencia Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kopec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heuvingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yielding transition of a two dimensional glass former under athermal cyclic shear deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himangsu Bhaumik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Sastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3763,51 +4770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380337v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.048202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stockinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trizac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00179B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheli Mitra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;n-Aguilar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Sastry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himangsu Bhaumik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.098001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-C&#243;rdova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01555a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100227118/-/DCSupplemental.y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Parmar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premkumar Leishangthem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abdeb0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Jagannathan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-Cordova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM02410G" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004584v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Wensink" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143221" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Boattini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19286-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Vodnala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwan Karunaratne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lurio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thurston" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.020601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Buttinoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Steinacher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Th. Spanke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Pokki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Bahmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.012610" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tavacoli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.10.046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiocco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.025702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Michele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiocco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varrato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sastry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eiser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52558a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Savin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bucciarelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorsaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Thurston" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1406990111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.020301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Nigro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grimaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Varrato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.062312" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Michele" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Kotar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H. Nathan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Valencia Gallardo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kopec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koehler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heuvingh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380337v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.048202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stockinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trizac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00179B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheli Mitra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;n-Aguilar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Sastry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himangsu Bhaumik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.098001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-C&#243;rdova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01555a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sciortino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0036963" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100227118/-/DCSupplemental.y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Parmar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premkumar Leishangthem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abdeb0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Wensink" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Boattini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19286-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Jagannathan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008230" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-Cordova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM02410G" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143221" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus H Wensink" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01746A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Vodnala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwan Karunaratne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lurio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thurston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.020601" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Buttinoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Steinacher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Th. Spanke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Pokki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Bahmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.012610" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tavacoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.10.046" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-629W2C63-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano de Michele" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Los Rios" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanay Ofran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004752" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Michele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiocco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varrato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sastry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52558a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Savin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bucciarelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorsaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Thurston" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1406990111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiocco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.025702" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.020301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Nigro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grimaldi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Varrato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.062312" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071788v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foffi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Piazza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Temussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/10/4/040301" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Michele" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Kotar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H. Nathan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/24/245101" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071799v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dorsaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michele" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Los Rios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Foffi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/37/375104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Zaccone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Morbidelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200439a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Valencia Gallardo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kopec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koehler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heuvingh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349621v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>