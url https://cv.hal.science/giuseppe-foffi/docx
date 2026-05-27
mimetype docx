--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1000,261 +1000,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between plastic rearrangements and local structure in a cyclically driven glass</w:t>
+                <w:t xml:space="preserve">Avalanches, Clusters, and Structural Change in Cyclically Sheared Silica Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saheli Mitra</w:t>
+                <w:t xml:space="preserve">Himangsu Bhaumik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Srikanth Sastry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0077851⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (9), pp.098001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.098001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870051v1</w:t>
+                <w:t xml:space="preserve">hal-04493205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanches, Clusters, and Structural Change in Cyclically Sheared Silica Glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between plastic rearrangements and local structure in a cyclically driven glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saheli Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himangsu Bhaumik</w:t>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Sastry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srikanth Sastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (9), pp.098001. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (7), pp.074503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.098001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0077851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493205v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffening colloidal gels by solid inclusions</w:t>
               </w:r>
@@ -1368,1010 +1368,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monodisperse patchy particle glass former</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of annealing in determining the yielding behavior of glasses under cyclic shear deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himangsu Bhaumik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+                <w:t xml:space="preserve">Srikanth Sastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0036963⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2100227118/-/DCSupplemental.y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332056v1</w:t>
+                <w:t xml:space="preserve">hal-04493206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of annealing in determining the yielding behavior of glasses under cyclic shear deformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Himangsu Bhaumik</w:t>
+                <w:t xml:space="preserve">Hyperuniformity in cyclically driven glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saheli Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshul Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premkumar Leishangthem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Sastry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srikanth Sastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2100227118/-/DCSupplemental.y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (3), pp.033203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/abdeb0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493206v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperuniformity in cyclically driven glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anshul Parmar</w:t>
+                <w:t xml:space="preserve">Monodisperse patchy particle glass former</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premkumar Leishangthem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Srikanth Sastry</w:t>
+                <w:t xml:space="preserve">Francesco Sciortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (3), pp.033203. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (17), pp.174501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/abdeb0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0036963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493209v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahedrality Dictates Dynamics in Hard Sphere Mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+                <w:t xml:space="preserve">Infinite-pressure phase diagram of binary mixtures of (non)additive hard disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henricus Wensink</w:t>
+                <w:t xml:space="preserve">Anuradha Jagannathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (20), </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (20), pp.204901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0008230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004574v1</w:t>
+                <w:t xml:space="preserve">hal-04083431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomously revealing hidden local structures in supercooled liquids</w:t>
+                <w:t xml:space="preserve">Multi-component colloidal gels: interplay between structure and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Boattini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saheli Mitra</w:t>
+                <w:t xml:space="preserve">Claudia Ferreiro-Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19286-8⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (18), pp.4414-4421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM02410G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033366v1</w:t>
+                <w:t xml:space="preserve">hal-02881157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite-pressure phase diagram of binary mixtures of (non)additive hard disks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anuradha Jagannathan</w:t>
+                <w:t xml:space="preserve">Rotational and translational dynamics in dense fluids of patchy particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henricus Wensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 150 (20), pp.204901. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 152 (8), pp.084501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5143221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0008230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04083431v1</w:t>
+                <w:t xml:space="preserve">hal-03004584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-component colloidal gels: interplay between structure and mechanical properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomously revealing hidden local structures in supercooled liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela del Gado</w:t>
+                <w:t xml:space="preserve">Emanuele Boattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saheli Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (18), pp.4414-4421. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9SM02410G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881157v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational and translational dynamics in dense fluids of patchy particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Tetrahedrality Dictates Dynamics in Hard Sphere Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henricus Wensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 152 (8), pp.084501. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5143221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004584v1</w:t>
+                <w:t xml:space="preserve">hal-03004574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slowing down supercooled liquids by manipulating their local structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Marín-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henricus H Wensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2828,51 +2828,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05589676v1</w:t>
+                <w:t xml:space="preserve">hal-04882476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and Theory of Antibody Binding to Crowded Antigen-Covered Surfaces</w:t>
               </w:r>
@@ -3104,821 +3104,821 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882476v1</w:t>
+                <w:t xml:space="preserve">hal-05589676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation dynamics, structure, and mechanical properties of bigels</w:t>
+                <w:t xml:space="preserve">Encoding of memory in sheared amorphous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Di Michele</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davide Fiocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Sastry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm52558a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.025702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882756v1</w:t>
+                <w:t xml:space="preserve">hal-04882775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard sphere-like glass transition in eye lens α-crystallin solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+                <w:t xml:space="preserve">Aggregation dynamics, structure, and mechanical properties of bigels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fiocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sastry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Savin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">George M. Thurston</w:t>
+                <w:t xml:space="preserve">E. Eiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1406990111⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (20), pp.3633-3648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm52558a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882770v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding of memory in sheared amorphous solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hard sphere-like glass transition in eye lens α-crystallin solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorsaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Fiocco</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George M. Thurston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112 (2), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (47), pp.16748-16753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.025702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1406990111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882775v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory athermal quasistatic deformation of a model glass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Srikanth Sastry</w:t>
+                <w:t xml:space="preserve">Macromolecular crowding: chemistry and physics meet biology (Ascona, Switzerland, 10–14 June 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Temussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.020301⟩</w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (4), pp.040301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/10/4/040301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882964v1</w:t>
+                <w:t xml:space="preserve">hal-02071788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced tunneling conductivity induced by gelation of attractive colloids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesco Varrato</w:t>
+                <w:t xml:space="preserve">Oscillatory athermal quasistatic deformation of a model glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fiocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Sastry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (6), </w:t>
+              <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.062312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.020301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882957v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macromolecular crowding: chemistry and physics meet biology (Ascona, Switzerland, 10–14 June 2012)</w:t>
+                <w:t xml:space="preserve">Enhanced tunneling conductivity induced by gelation of attractive colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Foffi</w:t>
+                <w:t xml:space="preserve">Biagio Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pastore</w:t>
+                <w:t xml:space="preserve">Claudio Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Piazza</w:t>
+                <w:t xml:space="preserve">Peter Ryser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Temussi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Varrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Foffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (4), pp.040301. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/10/4/040301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.062312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071788v1</w:t>
+                <w:t xml:space="preserve">hal-04882957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistep kinetic self-assembly of DNA-coated colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Di Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Varrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurij Kotar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4099,51 +4099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-limited reactions in crowded environments: a local density approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Dorsaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4242,51 +4242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowding, intermolecular interactions, and shear flow effects in the diffusion model of chemical reactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Zaccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorsaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,77 +4513,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yielding transition of a two dimensional glass former under athermal cyclic shear deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himangsu Bhaumik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Foffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Sastry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4770,51 +4770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380337v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.048202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stockinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trizac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00179B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheli Mitra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;n-Aguilar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Sastry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himangsu Bhaumik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.098001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-C&#243;rdova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01555a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sciortino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0036963" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100227118/-/DCSupplemental.y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Parmar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premkumar Leishangthem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abdeb0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Wensink" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Boattini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19286-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Jagannathan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008230" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-Cordova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM02410G" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143221" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus H Wensink" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01746A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Vodnala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwan Karunaratne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lurio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thurston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.020601" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Buttinoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Steinacher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Th. Spanke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Pokki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Bahmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.012610" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tavacoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.10.046" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-629W2C63-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano de Michele" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Los Rios" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanay Ofran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004752" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Michele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiocco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varrato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sastry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52558a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Savin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bucciarelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorsaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Thurston" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1406990111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiocco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.025702" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.020301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Nigro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grimaldi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Varrato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.062312" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071788v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foffi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Piazza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Temussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/10/4/040301" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Michele" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Kotar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H. Nathan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/24/245101" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071799v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dorsaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michele" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Los Rios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Foffi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/37/375104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Zaccone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Morbidelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200439a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Valencia Gallardo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kopec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koehler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heuvingh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349621v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380337v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Foffi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.048202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stockinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trizac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00179B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himangsu Bhaumik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Sastry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.098001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saheli Mitra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;n-Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-C&#243;rdova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Guidolin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sm01555a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100227118/-/DCSupplemental.y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Parmar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premkumar Leishangthem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abdeb0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332056v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sciortino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0036963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Jagannathan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008230" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ferreiro-Cordova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM02410G" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Wensink" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143221" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Boattini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19286-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus H Wensink" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01746A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Vodnala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuwan Karunaratne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lurio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thurston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.020601" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Buttinoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Steinacher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Th. Spanke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Pokki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Bahmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.012610" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tavacoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.10.046" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-629W2C63-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano de Michele" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Los Rios" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanay Ofran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004752" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fiocco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.025702" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Michele" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiocco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varrato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sastry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eiser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52558a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Savin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bucciarelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorsaz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Thurston" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1406990111" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foffi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Piazza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Temussi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/10/4/040301" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.020301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Nigro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grimaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Varrato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.062312" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Michele" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Kotar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H. Nathan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/24/245101" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071799v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dorsaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Michele" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Los Rios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Foffi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/37/375104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Zaccone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Morbidelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200439a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Valencia Gallardo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kopec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koehler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heuvingh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349621v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>